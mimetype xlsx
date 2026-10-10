--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f366ff00e2d5c13627552e9dd9d83f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c124137b81bf55c35f5eaec7aa7012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a02ff77e83b2e7e7d5fecdc46c8eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e08fc4d2baa067178f266e2924c87b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1614f51db223d53a75d7025cd3d58b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0e6e917f6978c109ee0587ce963206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2381d74dde8d8df9c130182ef580b8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7cdd1b5ce4a4a3aaaec47969346068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fc548379a12d6f9b5312f144ab2629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c5d50bb1fc153517f41f6f0990ad310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c833e4f29d231829bff1720510b0c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36568da4454abb269ed089d1699b6ae612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ac096d7549e642bd8769b3733432b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe8d3a6d99411cf9fc27d3a69f48f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8532502222fe9baf078bcf77a4eed2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350775869d08d552c0dfb383c02179c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e84a94d224d9755a495808ebea00a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb0edbb7be901f42868389a3ca612a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f3494f0ab6a719b291e12fc23160f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e6274d5a3da9e8d61f92754b2f15920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcb3a0c4a7f47b5e5d82073cbac4f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40056ffec3a6dafa9429cc6b1a4bc7e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6cda8a7b1287e10e585a97f26944d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd900e5496328cece7f4508a0f2db724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b748c3e718704c1b511e6f356ba56e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c732fcd47aae7a5d94b027500384f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f919e638df5d85f9435652c1aa0b6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d902899d5a1475d6c84140f1338dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788485831108a7f9accca0ded0c826529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c295c4ea86344952298d5e28725e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ce4d5ac148c82448b17e3cf57778031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fe7fc5cd2c9b94ae4df09cae756ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffc564540abd97f9bda0db39444dc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44d7fc7ad0b5011f4e877c2c85674534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510cf1d55e256d4eefc0a550c7891be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352ca15e23bc8805ca27692642a799236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc3619791c7baa4b35effe57acfe9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b82eec67639db3c00573f075dbe2e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3672ede0a405d43c1697387636047439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173d7a44aa2ba7bdad7b545a067c38e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b886b06b252f60a2b6e44223f30a4341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896070e5dcb8d4afbc6ed7791e40d14642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f7c510a6a9d9805aafe7491c45dce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb25e71f7137b5d943d6600ca676aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bd1bf04eeb0e9edcaa1e9f789eb3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797f4b2dada0b30ed7e9a420211cff746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99fcf0a541afa3700126987240c27347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49478096a4ac5a08b6b5c852e1585c6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51e8ca5cb80547d7fceddfee5fdb1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc08659f0f30c9edc552e4ad76f71350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec508cc48f1a3b2ff128638ca6234d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18662306965afb72d37abb28c3fcf4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16897cfa36bdbf8e930726bac7a3179253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493dd91f937fa19d60034824c3c8f0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fbb70cea6c83f919f43054d6f90e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88991abe50db59edb51b3b03e8434156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b4548606f5f8c8f7f5b15e66aa1ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2996170e342fcb980ed2466a00373fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7add65bfde0148bd8cf7e65ce5b5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f76ed928486d820757e8c9853dc5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f73dbc5d7f51ee8509a3615d00c29461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b7703270d6972e33779d084ef246562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472da524f97b5903fd1a9061a21506163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af248923ca934078c0d590b01e3476264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1308cf2fb555034d8cd73270f3b11b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93979f76eacc7cfab67ea906309e8c5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d26d61c939e82fa0560f125b38b2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4db1a3812ba889c4eb2a7dc0cfd9c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cedd28693020eb10acd9d599e4de769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e0c7e1d08ce1761a327e51e75981170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb00a044d502119e5ab0b0b064b050071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0f182367cc122339fbe4aa7f519ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cc3d66ea70c47274bfc6308b9244b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8db58ba41d7247840b77416233e87074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6f8e478eecf502e3e8e5994c0f6f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016896ee9f9578414c0ed219f5f159276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a056aba625635ddc5af4d7b64a66b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8506d24b9427138da89421fab9e5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b09e7b82b0391a875531b9e6351fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eac4313e6d5aeadf19c52da18ab3b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6b8ab829c180dd52b16a4d84c59e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e0461431fcce168a53a9f39f9f7f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19374b3dc897e19f400c85aef27b336383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d52e184592498969b959b9c112f4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf23a4667d8d90927e4900e408dbf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736c077b78be5b488a398d25019400286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3912577d8e96b57333df5c9fb06986287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df4d40c39344105b3a25cef9478c5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be4aa7f58b84fd25ec0ade2251161889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab81e8c437715e7d46d5876c2f862d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275d2b2dd5c24baef4aaa2e7e3bf2eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a18f2930d689adf4f20f417f31a4b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8f6fc9dd2fb1f273f8742f09f1c0993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8ef8d37104ea3ecc51aa6d5089b5994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d5c8072c0f0e8b3a05f960d01a69695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70422847c7c2a809a3ddc1638f0cd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53b88092b21daad850a5811216ae5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b56dfb695b1b95af3cb054f23dd07598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d286ca23b9c9eb8929565ee4afe7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb66a7df757b125a14405cba5d63a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba0663f179531cb21322da8ba4bf28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209842584e4e59dfa383987be6b5d760102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42fa5dfa3e006cdb9b0ecc3da86e2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68175c313085785455a28c37f967fa90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7454073abac1986edc3eb947f294b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c284914a4c1ae453b4c9ed691fdb1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810629a157712bf3e54f05d5331d5e50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232066d78affc1cf47e3e6f09134ce9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f5d1e0945ceb89f3fbd3911cf798c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb48ff0cd50adce263af80b157a4be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517af62aab873061b93a88b0bcc0f30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edeec2b6be2f1a62f1db207b98c26e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca117a7b892e70dc7165882f720941e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b687754b2c737cdd067ce63c2e1128a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce1708cd43c23b31389f36ded27fcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93072ef88bac50f0aa7e37f1fb991299116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754327d4cee6e05426c946abdc0145f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6ed2a11a3d51617f5ea8b2c55c4c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf02857e98287bffe85d26d1cd8938119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54b524d5f5a330fd205bdf6af2e862120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2ae5ee02579d6a01b4418ad59221f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8b079069321a76f62c8e5fb42d96b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5094a1a984a782658f862f9643a60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a5e0ada7ae33b9f367847b7593e74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29918654b90fd5ca4e0890887b21ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25daa20cf631b1452320a58126f56c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d08878faf77060dfccf6338bcf271127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1c2dcf5ff661ddee7a1e6ddebb818128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb376d3b0f67f73b77cce181530e4e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38681f132e1799364317c7478ad53a45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cd6370ab29686efd1656f392a6890131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3f2e30a4ca5392926cd588a38feb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6664ce59d8af1c9720e2e122a67731133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab89c78ca770d37e28b39b30945dc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b7c70c1696778b3290c1d64410572135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bbc273fad161a4d5e1e145e49dd8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9b5bf111443acfc4b7bfe07a6c9b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9934821ec3c3f62fb74e33100939b89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045893027e502cb9e88462e6659eaa00139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d7d62357299240a93bc04b43a24a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395dc9edeff37d929c0ea328de851e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aca728eb2d8640856640fca89c71a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe5d8cfa2a8bcb2f94f1779de18c01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b32a7f6308808324451798434ef1aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c46ce06b36f252133912eabe11b8cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88ab6a96e65f5570a6c8560cb37a59146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed4a8667047e4201a46f4ee3d3a338147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba09da93fbc06a271d88f243813bc5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348223b253d9992eaa7b9aa112eb39d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239089cc352b778ebbf6ae55652b831150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a263df7a9737b00c926a422e00ebe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0f5cd55390afbe77b6e5e38482317152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada78c702b01a0a626a422303c65377153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31698878293bfde84e5c9f7c0159d638154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66257690c944e6b322ff8f79632e6d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7857f72cb69cedd24d3a1e1a5672c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dca2deb60cf0c5fc0a7354bbbf340157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cdd6b19d97be7116c6a16a3d006fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676e6cf0edfc075534eb4ea2b2d9257159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ec803a2473cf026720eaf5c16171c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f82d6df784983d648eb762a534fff8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eaeec4be4cd444e2421560aba1b35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013e049572d54c7fb5bd1bd45e9e2c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44c016b6c5b1a20399383ca3699416164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a56bd29d2183109011d86c5d9b6b4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c781b46e01110372098bcaeeb282d10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f346ed96dba09a3c057f6f8a0c3a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742aeb90995a23c7f8549e05f7724d57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a9f6f25e4d05fcf7b34a9df570671169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b07f0afb695c4459ec3b49eea248c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296effe4d790faebca28afce57290ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ca6c8234e5434fb5382648e5f1a00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818e95b66838db7f31a10ce1a65b2d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5ea1d274c080ffe747da0455392c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c86f875e218d61a21e6d2bd46460a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08678360e9ac00e3bc6851d8163a9425176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869a84a1337abb10d9ac1104ef8904f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1b0e6e5689d9a7463ee309677cb39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ce0276f1024156dc01ac9f777850b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4964554d7ef0529375ddb18a10224c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1b83acc68e1cef5b9da21567386fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a4895a328d0b41ef59a7cdc4a1e83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2469e722fb89c66685278464ddc0df2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de49d78620dcdc84487b75cf0123616184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d20e1157bb24d222f20dc6470b8009185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f34ec6a03bc4b08b7086cb30a56c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed91ce63cf17334953184d27eb1620e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da160289f477cec4b6203874e32da84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6253c2a1b1d448859a72c6af630d78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f041c8d3c01cd821da6847e398c599190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f80a6389303db854d2090d005426ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b33fda03384686b3d436083043ca03192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcfb4448239edbe4eda59eeb6ae0b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0736c0f1e2892b86cd49e698b17c61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa15438518fbab05a6851fc99f76c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fae17535ec10dca4d052add9c4a07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0947b8321cf79bd972f43290e0749197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82b215cc2153e23c1821256c987424198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17201eae60e7159029efb95886500010199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c6eb6462c5d707dcdce68db578093200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07e6c8bdc2046443261ef1b5efad4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d92c5db41e75e924a2d890e9f1ba25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feddd1a7c8ee97d900c532d0b4bf46c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de428fb60eb9ace577e20b8b160fb18204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2ae7a0a88faf700f0667117045b7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb622687cbb0968a0eac0b87198ede1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c5658eaa1c0df8522417f2dd3a2d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c14dc421a3a89820d79f71bed57fa1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b0212ab01165b67bfd8596aa3927e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9f6387658a3a55ba462c9cccfcbfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643becbb24e02b4008bccc166c43381211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488322dedea73196d2064aa9191312b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd00040c89a4e8447a330b4d8a87dc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29265893e66f12aad2d2e377eeb02e1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1bd2c69613c85756ac0a198d5fce6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25febf95857830a21d69faaf2ca17169216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179c1c709ad2ea92fb42c27784247e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330c20be17c2e3ad983ef592e1723d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe14ed58128709a8b1caab4c19ee822219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b895524edc4e45cc1e84771d807c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e97416dd961d8a16a6d09db063e3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7787c58b20e956ff2c09142188575222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1f1715da0f003104ede97904fde14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99744e67c72251b2ca3762b8e03edd6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88826afa73db275b6540b6ad75493027225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3426626abdeb3016b7ba49e00099e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8991ee961d43ffa6f819716440abfca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa73965907081cf3936674a909e59be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7716d222e8d80a2d7dbcb776e0669e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aacc13b6453506108c5ef1de1dd188230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9382b1e3702dd4980ef07cd48c823231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61af29a4d7e3119d162829ce6dc7af2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed74813f5cdcd3c5ea0a62d770d116233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cb37e31d6e91d9347144c8ccd6e17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8eceb905628eaebe3fd3f1970d44e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85179c08f5e5dd960b019418a447e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00b2112eb07a5409e53a49c6d19f05237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a68d0a400bfafb0e0d0962a8101344238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de666ac49565a120645345a9557faed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f70e1e8f0c47c68bc43a2d2be81cf3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa1df140755053c86f055f547e8a64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b45098768c4259db7ce9df20fbfcb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4270017572236eeaa43f0d69d9b9c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7c39261f4cabd96aa160436b7a0e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd4bba3726094c4e540a4f4b38c0ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28c2d937ecd7fcd990b3cfb6214ef7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daed030edb3bb3d7bdf9755d412051247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014e62482178052f35ca49ec95d5d4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58c59334a67f6815b999de1d353785249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fa573b6ae352781b2f2475cdb182c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0b18d5a1522477b56dd24c99b0c98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e03fdd70ebec0e80ca6bc02172d6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c95790ee610e806ee87b1a491192f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b09dde0e667919038a24f6d7085bbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2f37223f0650b2042e2ba26ba5719255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d5238468fe04f73b829093d1c2293256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f2343b6b3e6f8249874c81f40d79e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7acf4951db6577b8dac1c4976cd452258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440ee53718cfdd66109241be002f990259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecba76f15f06118bc070ea977ae9c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc62e7878aa272fb0f07821c740a0b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb8daafec5d884ef72fab2690f2479262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c1e44748304f8ed574de27cbc0811263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c12e878f5e5b43909ff0f1c40b003264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8edc8206bb6a332588f4851f7e15d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6d071f70f0d2c305e7a65f74e572c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9901ecf6ca2254ebb139f6b33fe67fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a3da6bc8d9d77beba42cdfe750ac3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ecf16e769d67a6bce7047e40d8d9c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608503c772655663ba7b1a4ef30a85a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760d24fc8e7ae91ce5022eb10863555271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e4593c0a2d59ed91c79874911db33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd609f89073f035103ede4f89a9bd0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23b55081ff82fc6cc8f42b12395903274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887935662c9ebd3a05a38f4e3cea6d82275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999b9b8e25158f4b69af8745fefa973276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591a2dae0472feeee94fa51dd1b1984277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367906d1cba769f7f0774a52c826fe79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e7997c54c93e05f0a1b5bf94568ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc82b27500fd96178db0863c002a27c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111cf63dcf9d0e1b531d1dffba787e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a7b9db3f8f8abf9dcfccbb937027c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfc5264b7c15a1cb282f3cd54e542b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899acce83d4767c59f33196ef3352fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4d4db6cf84026c96d2fb5837098b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7038436330570d378e98e25b47e41f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5646c5631156c12c0d07e53ff59d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bcf1f1ced0e2049fc0d8dbd631f20288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a518e887037285dd0afacf16f77c7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c18258b1c55ee04a1d78060824b11f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ecf2c63ded1b8e36daf53e13a234c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154783b4dc3c259eba7f09e05c2da85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3d964b3aab13be7fdfc36ba2ffaf0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bfd295026c2f0a20c3e9c25d07024294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded0458bd4deb0e34d8f931e967992d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9082e7a9c31835e1cd462ac1190d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9137a00032aa33cbe89d85e9bfc8b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258cd3b584455e8241f7ad582ae7e28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3e94125a9bfa2fd1116d16bb2bd6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6c741206ed38f2140eb644b7c2624300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ed76ae4287cc6248cb4bc2e99dd27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8314727085f714fb04f4160f64a2e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafdf106daaf48b5dba65473746c465303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9ae85fd06a0861d8152fa8a938314304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d3886c29c523cb9e32ce8fd5a5787305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24218d805f7d064701aaf80020f2f11c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3b49fb61ef5fb98502bd86b6498b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c60edfe8332d9dbb586354fd16f58b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb00510010ea84a352b9043a41c4acd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4e293329132b4f7f9002182c74797310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52d458de9abe97e6faff14d80c64a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf47deb56b260d19a5a03e9250cce4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4c9bcf62e3cf7d7a2904bae42b224313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda90b98569bf2625ae8a1353065e6c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07598a605ab1dc0d7e687605e7cd8a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becebaca56b599913e0056ff3854bea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcad9da5592e78b1f669a15ebf555d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107f9b9095bc315d91976b754cca09a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4f2cb1ae8049be45eb4448e5b0c21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d206f173b0f0b7904f44f87d6c19fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604e2d25c611870c5aea699780cfc5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de997ec6e7c5c5f539f4ab27bcff274a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552454560566ed278583b98411a40234323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1603dabe69710a2287915612872462324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec217b86af727558ebc2b80a41b22e23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31362f7db175f0b8995f1d8f023c44a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5e3d4d454f856806bcc9a992b05c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bd804aad97162ca70a080798c9251328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d58f3d2d32654e974c3dde0ae0c64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4872e421b7eec9730ef2de0b69977bd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ca2c3f5325fd8f7bbc86b918d35e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add54d6f3b56604181e9c88adeaa579d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d1fce05a083ddc6c066c7833218e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f969fe144cd9f7e64ee36801bc5b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62546e381047043bd7545212c7b7e511335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262d2523a8a64f39c637bd28092093d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802462522297741a7e9dac82cee809dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9484c7eb43b1ebd547b8d01ba9308338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed3fdd7c69084e923a2b3e758885cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc632d5a953792b4fb31b72a260eb440340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fd8ed309dbba5ede52ca28510c42e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58ca8ece304b5caef67efc42e26633342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9054b69c76503e3480ff8fafc88c2ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef82b4beb84c57f548292dfbd70ac9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3381d4871a280a8191698c1a063f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc34f4a56a96ace586cc88f9f57069346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de3f4a7c601f821742089c97f957d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde69ba332d1dfd55a4e059dc9d51f2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e4794426ae2a849fd01273c7cb8c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71592de73566a224dcc8469fa61b5682350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adfce8f229024f42017266cef1ee57351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d8e6ee0c78d070e4eb1499e3bb20c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b81c0a118e9c6d531e71f62eec7d37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2ec7224d0a9f8d39a8ccecf8bf621354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67745dd16fb43478f792fcd1227aa8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6ce88cc2695268843a0baac686928356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5c4ed3ec58d82646b0bbebf0af11f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd738400ebc449e2ad1f5d01e2f310fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157d6868d8bd7acca3b7053e3dbd521359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af62f4037b70a9d0ffee08b8c479fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa765635e43ca0a57bb8999978a8c6c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4b343dc9fb933e685e8b7ac976b26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e43657ea7d42774f99e32a25c954f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f636c3e0fa38eb1a04ad220f242c7e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88fde8ad7072f4208499973874836c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcd8be48c72f1e10366e96413b70bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01d92adb17d52923ec65b48e3f591d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d636140fa0683175b3228f2b128f9b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027216c34f65be25c0eecca1a2ae8796369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473aaceccf91d83cfdc307570fe49f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327eb0d15220284f9f1f8c961350d8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60137d2a8e82c4b820434f94346a1f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35664170944b0c53e0680a4751ce7087373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cadbb20c8660a34ffbb0292ed6d868374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cd0e6b61bc852f16594f0aa927970375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33d850b54b91c946e79214068a6ca2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c7712977cf85c96b9a61112b1b8aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c748d5f41e54befcff64f8294c2c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a0a38ff5fe883a1ddbb81126d4274379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49d860688e61410758b5e3caddfde0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818c46d78f36ec45c6b119a73dc3108381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6fbfede9d825ac558f1b52c2d9937382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a50dd51a685c96ba270b8c48f95d27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee8398455462ae72e8e6fe55fd7ba2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed917c131b82d8ca01eda22b24e29b47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530bd8ac1337f0be72ca7e97d7d326f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e26f91b2c6909464264f75b5bdaa61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1adc119507fef3ffd63ed7a69219df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3ae7720a2e8b903255b2914257101389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fce9ae079cdef8f656035f5f8deeb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77249e26d9c73848ad9f12659a356d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ccd10c96f9de6262b8822b2ca116c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620d57a27f9a44efbee3ebec61807c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e228484fa24d9eff744cd1ecec865394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da3a910ba9426130480aaf2dfbd75b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb857a2ea80bf22d8abaa3269909cf3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081a97a0630f3dbc1de8fa2d790ea7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981e40ff55a7492090292674f565033398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2491be12346e02516ef027ba4b605d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f69cba3c0e8b72b3a7352f04d5489400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3394aa50e66f2dc52951c6e8674424401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edaa6589784d3ab43a628398d7c0a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe01fc33febb13bb9b7d3c0991897aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba95161c6aafc3c7325f28f299aa972404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c738a0c59cfbb12fd85153c215680405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b412cbffdb277daa7e2460bdc24f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e856c05c4a5031de253d69a1950c950407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40660c4653caf1ddcbc03dcd7a3aeaa3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61952120466253c14a9cc31510d7a864409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ab2ad5b17ed3c8048c3571580f089410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f81ae63b044f19d0904dd66eb15d0f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1088a76a1e4f04803b1a8c863e3383412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206f20b667a201dfe63dad347dae2de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3f964e8dd7f00f8b9cfb884905e49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817668a5858809d95f0a05e5f763d47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11786b6e76a3dfdfd0f4ddf04ba9b138416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01507fe85969b93f730c48297041bc45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c6839fb2ddb07731095a3f9de3c63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752570ce09d778b7c58fee08dc1e04ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe5fbe0d87293f245d9235dcb7c736420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042459b0eec6029a5e668b787a8e170421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e6d0a482b04c398ef1330dbc94ee1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e055acbf637bc91e94cf1da0a646d9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccaa46cf2229dddc24c435d0069bac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb4dbf5186622cde8be7263bd2ff09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efcb9f54df207c47809e93483e7356426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5071ce1328454c3287bef01d54b8b1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9581ec1cc2c9660a994817dbbde0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a476d48e74cc8277707822e0bba6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c5eaca451ad23312f2180419a3b9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3e0b65a125385de70e3bffbf0100d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6707cd768866541c5df0851ea4bb11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226df5892b889743c241ff161d6c441433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1328196a5cfa376f4384c281490cdb6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4bfa45e17937fa43d532dcd23d40b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261f8516ee755d0a6891237da7b4808436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7733f2ccbcd2c92ec254e4209c2172437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0657a3a0dadb361a83897f6d0168f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97634ae714c91748ded293b1df8ccee3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c27e25e8ff3a442b46bde35a632c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fea8192a2b210a7f887299665c710441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c056812bd135d21a4c085f503e176a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975ee8f83b81bedf210e6e58a995523443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8b33e41215d82424670d9b0c3bce9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e91235639c65a1a4faa7a59d9467f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc751bebe63c34a1e2b3677ca417bbd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9ca2aa05f88d6d245181163096795447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccc996c1c7f4f060947046daa1e936448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8fbaa43af7c83deea4c9ade0c19b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87049c5777e19c16d47cfe49913aec06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847888f79d08346ad6de54ce13bfb835451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fba161df264ae89092fff125fcd57d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f7e9ca9986b3dc326a74b1a7c966b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319dc811f8211b98a90340a43bf8965454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2536d003df5bb59f24267c80e795689455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65fb1c7026c17c690dc6bf4679d457456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819ae78137353bd4b49757ceea1e521457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072505a35a52c10e9440508f72b30ce4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5752db156aefc0831d4c3d9eb2213a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b39fd4c3f827a198115436859a797d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8b5ddd93a32fbd045eeb064a2d81b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5863544d52d51016c32766f43854a93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc5b809549fc0fe1c0b1a765e28acd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cb0b1b36afc055b8f910107a1d9f9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c499870e49cc5af4ad3158dcb72de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8f80eec10e926cd7d63ee2f91eba7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a7a60b980bf4c2ac5ba7d982b6ed9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133fa90a4965b345293addb7c421dd9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3be221f30d72e425a04b10d0f4388c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e934bc47d5a14871031abb97a474d15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeda39494a3c799acd54346605acaf1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2915912cd5648d8093fa1a8e3d506a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d713d89dbce8342aea2b8c1ebf968f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c715567eae595edc6a0d712552c537474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37a697e93cfb35779f3452529dd62e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494265128cc186c693ae209214eee97476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f90b9ef80228a438d84fcf7857eae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d90d84e32cf29f107361078afeb41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c78659ea8c1f5a7895c4baa493f978479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c916ed9c1fd3817f293cd3e791315e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee7299cc853a76edc9276ef9afa7ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff80ccc80c39c5fbf3d41f16de8875482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e01af5d2d13709833dc35122a4de2a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889acdc9253dfc5d72505d5844c148d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd96af184fcf8da93e0490f82baa79d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4852f1032931357f941e9009800b2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29540fc42930693708110e3f0be26b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe15399281878a9ff641a8f70a2bba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dec1c8cbdacd907d11cf9597c63fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7081f5c1fc8bb0dc46210bd79838956490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7147e028d0bcf3ab16604c11d3780d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570205b52a788a9462d1dcb3718dfdd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193854f9e74fb83d8456660a04cf5faa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0c8f5304949b4e17181b2f3da8e03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8776caee537800032d2629c1745e4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fa457e8ff30d64883cb0d9fa05264496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea50af77d45e8f5ed4627fdb295841497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc47a47d3c2145db028dcd98a887fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2421578fddf5e51f396c06f164ad25a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7af40a49ec39dc982bc5886c2e3fbf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a001c902bfab38f3a7db4100fa94a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29119a7377a5f5b663503c6b7121e643502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582d65ab30ca6fce1f9d1ac63dd0fae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70893940ecc1b0d6ea57db46ba66eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26ce00695f29e8f8b8df7ed8e56f6d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112472f63b5f435139115534de3dc9d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b465a4e1d4fba932f02bd74f13fc91b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167af160ad7cd00422a4e430c16bd7d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3ef0f44dd6a11e51aa1b930538890509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1115e5757c2b29c5a29508c4a68089510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a809e355af409dc346a1a8c7faed0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6224c94c033b9815c4d39c75fcf2f31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32bd78ccc557c4c7a31972ccf7e732513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504ece27e2511768531a5f0a2ec1922514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17954671170037e8b3c10e483d0d26a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d17fed90f2f7a598b3bc17ca340b65516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9d02de75fd4f90b0edb3771e09060517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d5e58291ea6e84cc0ae239b8a0c2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c68566f07060e5846062fec45b963d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064c94165e8dd1c68c003744af2e5f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2429f264029ab5b467604edc1d575521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fccf724c73394b3b998586309ffa3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ddb94a805d994f6ee1dc556739326523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f81ec9373266790ef559b0d723655524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a889581aa992f63536fb3c657685c7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbc6743d24ce15e4f30d0448b4139b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecd5b7d5f8cf7ffd1e364d22160d76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfa8c363a7d1bda264e0809e9d041e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6f5a43039ee8b27aebfaf787160e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39431f9446abb7e66c6c7745e0a90272530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300938860d1883e091b2926e483753dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de006c0071ea1c5f10f82bab931e46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f6497072d2248d464046bfcbfdc98533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1c53bfffca9f769b67308b1a910eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a7d326647dd1b00f29d5f634c31e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4faa7ed941697f85c96930148f17460536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17244237eab99c81e9162252babe3602537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a131a8778e14dd18c667629182a58538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b03cd39abaf972eefd83a0b464f580539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98219ce5dc6e864a99ab0d5b7c4a70540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cad048bc89c5e8bdc3a50837024d07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597f6bb2e3c79e15904e26bf9311e41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b2c38e3e2c5596c5a80be030297ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae36a56351c3ed38792f98a807b89d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d740e34fa9ec73693049ee192f1648545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea388700de5f2b4d6aa62f2632880af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d16b787d79c0134445cf007b153bda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cf5f6f480fa80d443096dee12432a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbd9faa17a41a500a2f1e8ace5f5d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3213c5b645bb94120fd486490c725d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631135c0abc38e0ddceee803f0cb9478551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65428bf82b0380bd2b2f8cd6339f24c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94facc083d8b1d173a8021ea5b4eb8c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9fb4d26d3bdd891aaaef4d14b1908554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec23cce3acce1616af2046d8c045ad7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89ef04d691f686377158a74b75a7a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cae84848bf4bfe3fc3fd4312907a8d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b8e6a42c5d621ca391e9bce8bb3c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a098b4aa185dbf8cc052de3eba76a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb438c52dd9a81d590ec5da5fbafa23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fa48bb4bc1f3e4e772cbab1c06f40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e5862880dcbac1105ee75a4c30e86562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459df57e8fcbf3f7d45ff900484c27f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45e8cbb41ce57f6067ad46e81960f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721ae7d14acefcfb53b32957a0250cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db955d5f1e53f253d7f942cd88c62617566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e1c2353edbba552be613ae16853da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c592cbb68c66793163c9530b506697568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceb7e7a7712c13c6e651d7ecdeca4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5c597c5cf700bb366930c3fbc3a83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae0e9cec4860c5ba72a163835afc9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8e277ccacaa8d862659542406a811572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e52aad388fcd4596ac00f0033c3d50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f55e90a314e09f92752cfa58e5920574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a9d869f3d004730375e94a1cf7026575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a84a3f50c0787c57343acf82624f4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f6321ab1d17391aa391583a30b27a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7c4e94b58868689625c5c1e8b1083578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dd1ce03c76e076dcc587f9dfc8cd6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9caaf283e928603be41868dea4cd72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad876aef26337e2611a7e7e815ab42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30138a757f8ded3674976ea2d75971df582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca6f1bab90a19249144c2a90b25ca8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea964104be6115981830d5c89ae1887b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59c6f8261d450bc5f3b2a79ca307ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff96b6a5f7ff0b7e56ffb6eec91224a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755058152a9870cb858302c7a500870587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4d3cf12aec5a3026d51b4a6d5d65b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb780d7a18641667cc46db9d525093589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0226d2195e691f56210cc5983d3b5f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259d75f051bf225989d7866efb3ba0d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1407cde0e458dbc2d4d803822108413592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c1d8e1243d959a69c0a01bf59746e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d00cf7db69047bb19b8934e823300594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb44858934bf25d047d5369a75aa4a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e68a974e3b880307b67d0cd760c726596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973c87cd2009eef216ff2534b051f19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1011d4abe3e854f354fa56a009d01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cbb059d5483d583f271059663ef7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab31adf0b86e0d8c839b8ec704d9de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491154068f78d3dbd875f3f7e7e8f69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee47d4cd0707ede7f8b6c986cc8f9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9374c98a2a9347d59c6270fe940ab4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0b60c7a33b931fb5de6bfe98850b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37986157531fb0002fc9419b118e603605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e55c2ee6b91d8ff6cab40df23e9af5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9a7f612734f527251fca5ce48941b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d991a2c6b1ea5e45b7e5fe9499c79608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5864b2e31478945840153fdb72d23b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb802cb2c25866f31592bbbc84a06b53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f38255baadc86096600c18421bcadf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848a0cf0ebd4b3ea9d63c189b5f513a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74246ff86a36ca2ce3806e233d18bf04613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d06bba1ae7887adbc3c78dc0adf4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb0f0e82d3614e93440ca4b92363e5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1eb864b7371cdf6ad85487cc3f299616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b01cb155d6f90f60e696329e78b46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752c939c4e72a28b18e0c7b41fb00d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1a481436ad4f1ed62350696ce9a1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5650dee5ab10f9409fc8b2b87d348a5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a10b529f6548100eda346d0ab96f32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fee9757206d3f6d2e317a7db23f23f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e701462d19971022f6377b7ef00a37b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed426c0fd652043587ae74714e36b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e808a64a770cde99e2a4162f27437625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1117814a09cc296170f8e4493df452626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2770c6e676ce9e034e2b50b033ed98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11777ab22f55a28530a7268eac6b92ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2934d37f1a204986516302940b9cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b868ffebf8f9289fe0028a5b2571b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267b421b4d4644229ffb4281f18de50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218df4f960f40689ea968142611f57df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc204b7b9113d433d1ee45ba73047e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99926430cdb207374a4cbe92cacda6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87868ba7ef063d8fe3f5b80c4dfbe0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b8bf6624649bb6b62b83e44aabc0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e595903854ee9d598a3bfe7fc30cadb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ec1b667853f7453a5311be3638402638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f692a0400f83340e56306a459bbf7c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ef50261299162b9d100b49f70ab94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6d7b11a11cb5e9aeba97a171c1e6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1116df5348b38e2f464811e77a36c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538971c5e0a6d9def2b87d19f8b8e62643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8db89e5b2db1f8df50572f456960f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff266e4bd9ee7f3d8ebca38c396e819e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38b1045840a81c20cb84f51998bdb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1bd7a0afa932b615b168dae58c372647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9430b4fae2f16c9302dcead2ee537de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f90ffc46314c4a1e0505e4947b41c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be199e22f43dd5152e37a3b2e8695ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df8921514efe8cd98a9711033a4c39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65934a369fff88932542ced6b11dd660652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823370fed561dc44c06cfde1468a95b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd923466b27847e1fad2970103f802654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e555ff707a01c9ec78d06c00e332608655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63870dcecf90ca03686cad25ef8662656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3d6d63543dc94fd350645da7562a6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252a2847f2d23314c94006a9d16e556658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a567a7e3d6c4c1fd8a1efdf8cf5ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d574d53c2c77004d850692cf00fedc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12317d3343822cbb599755fb7c2d89b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bde0278950e733814c49ecf4a329d2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1925146e2869e87b047512b19a01033663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01630302982c7a5a331813b8aaccde45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ee4c2a494b32e9697db59c1229e0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e9bcfb94105a256a9621c8e908409666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd803da811644f60c62c47e2097c41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ba004e025f0dd7b19dea4602f7c25668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04564caa888f76f2bb77d27674eb9e0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29819b0bc4f6b1650a53b4860fc840f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f7582b925754f5c38e377d2d41404671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fafd50665677bd0b00d1ffccf3a917672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eeac9f00488611fd7dd9cb7eac99b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f56bff717bd7f45ff40a47b89a143674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5738345802155f8e06a103df27483e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da14dcb4123cb01d3219a43678dba73676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cdd3e99846a4519436c25304afdaa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bbb43500dd2079262a47d38d7f654678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693ffc18c8bfa8583faaac25ff50c7b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342c1c4c78dc807c058d53210ac3236680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0a289e60ab196585fea78f0adc450681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42862672f84df7ae34bad85b6bace051682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fdb5829a1eaf756c9517ef07e2aee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee519f3d14e6920994bc4c48a97b0ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941e7ec6e2f570be1871d07a833d534685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaefeac0d2667b7a709bbbb5866de9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3b66fb1935d4dbf2c470363d79f4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9c946cfacc410e5b864021d763841688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6d3ee4a39b64c72d433825ea76d20689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eafc546bc143b96fda0e9d4067703690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d368f9c109674d0a524fd570b6bde691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4a0a081b4cddc30635e987e6cbfd0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e239062175cece87929b6b824fc08693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a92ab205dc89df20f34f037030420694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a8ecc485505cdb2b2025b0b6c00e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e0f9c243ee5a2c7dcf66f0375f31c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613afabb7208c05b0e68d6937543bb8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca77267bd8e42c42b4db71c851ef22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015226535c01585e0d49f140bbaae56e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd8927268287701dc29db8c55b7292700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f743bed5cb6745f714529a90bfeb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcd208966c57b5ec72ba5201bed95e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a2a876a4a68d4968927b66584821f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576eecd9774b500d4300dea62b8a2e2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3951b64687aa8f074543488077b22b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd1e5de934079d274112cdadd8b93e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aca7933facb6443b0137917ba887c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24f13d70c66f1b5a1d9786b8e9e1ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75126f6d05fe51dea0bd59300715cf16709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f2099c35674f0aa5a232ba620bbb5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367227898d185c9676924f53fe474ddf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c36c9d93b3ccbe1094ec0481b0750712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fd29e04005f3706b731e8119e3846713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fcfe123ab4df9be5c6da486f90b73714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3a60aab8dd5c31dd61c48a52717db715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34727cf7bf177af4fd65183a282d0e09716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39140554fc6bcea71e5845ebdcb017717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc590a75bbfd002ea2b81f2daaae4ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bc7e52a2aa544893d68e0f56cfd02719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0df14aa8ff87e57f01c9d39900fb2b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0c5b0eda13d038eff26c98fda749e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2f8b0111a90ebccf39a8ba6322655722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3692feaaaf4ec047014995bf9fbf9c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb00724c3fec741bfc809bd1bee12b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8615f5d569020b3468b7d9e1de51fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ceeb02f6a52235d4fdc585868a5e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005243a2b1d2f27acd892fe706184d5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213462642abba34d2cd26fbdb38da63e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d15fb2f819a03e0dbc348bf497cd35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe027378955fa694b1e860b5276ab7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18c5d0c6f1217ca60fad94aec456a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeca73949d2cfe8bb4a26ca7d51eb23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d94473c4bbdebbcdc96aec406ef23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde4454b47950ce07f307fd205895f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0f1a447484606381a2e32a05124d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d742a87005eb276bd1f1dddd238a54736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257743c941cdcfbac1363e27e6bf97f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fab322dc3c1a6d41483029e2fc7408738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b482ca853cddca46160ecb2c3b30c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe76c0837a0ba7317af188692473f4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2fba25a6f79c0c11f46fe7281cfde741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d98268a0d608421177dc228058077b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4332597497a554c7688bd38b5a4d3d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d7393a27d581cf4d3bc1f89c51409744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45faebe4acd02c21a64e4d8f28e81d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be093ee2ee0756d9259635cb769103a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837855849180d4275549cef3859cc1ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8efa943213afaed10e9004f46fe09748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d7c0dbf418e09b511b51d7df053cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b267f062def2286e252c977c6d6f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f1dff8dbfbb8f621e646eeef6cf51751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57b456f38b3ac0dbd3344b84e5c3ec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bc7b455adfc39e6d8dddc747ad3a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28b22dd958a164bc550fcee1fa175d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80bf96cff3b7a3f486df9243b63c82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c71dd59a22665eb2b4f7991a2f81c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79386ab21acbcb013314a9d5c037065a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f91117b8f84f69f71d300afdc2bcf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a372124c8ea16aa1cd612467c27e4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864f16c4ee1745caa6d7fdf19fd3c40760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c787a7cd83ffd0561a46065647a63c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eee79dd1c89326170e4893aeb560af762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8464c92bd99d057fc333220ebc621763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9651b3adcdd73371a0b396700450944764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa6c4fa5d7e8e93d4bb1ecbbeaf7df765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41ba46fe621333368c063cc87224e1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e9a22def16e159b6dc22fd3f74163767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a40de907b7bb84dc218a5ce2b713d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15fd8402c783e06ffa4cf41bb5768a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542802d760c17bad1e8c3182294625e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdb46b3ea885aede6e48eaf483f1d2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7046847e089be1b7a9e69d74a964ee5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ed82a63de200376215db937402f66773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909868d0152ff211caa0d59aa9c9907774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d872144d300e2c2cf23369ace9e222f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6de02701d5978a91f4de8e0fd06b90776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336645820d5b862f2f797cda0157bb00777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4e832cfaf9181fb67c1a217db8387778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90d3991d54a58af3eabff0cdb5ca04779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06e8290f92e0593375a4f49740536b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd71cd9ed02b999dfb8f69111366ea1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab76521560bcb6cb81b2ee66845bf8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f254e0ef820c0fc72f7b34969b2706783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64966fc26621f7b2a39b0b6fb23af7c1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758822d1311d953169ed93742fdf39a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce2bc1b441f5432a8809d879a3721a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3460e067460537e3f2eaa77e793f2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac62fc2ae6c25fee6ac8f1949cecb6b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f35aa3a4d1e0a73589287e219fbaf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dab2e50fe1d6952f179e2353a82c6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82a51b1579a3aa285cbcff85509a21791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5496612bcb837b90e3bf5466d2757c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e55901fbb351106a6dcacc26de8cf4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13edd2d0621e54df7056a010033c25794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f8af1da6fd64027f3c53e4823d5e0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c1178fa72e9f8f0fc6abb4612e230796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31760377005430c2aad00b56450966797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54a6206f3dc8fdc4798a7d9ea67a6b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cd7399ff3c03d8cef4ec9da6129fd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fe1e87406d662d2377084ac86a0f0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48bcb4f4caefad758d6d270bcdcb85801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23065ed8d71f42d9aba6412a16d69c1f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd7401d8d8ce01e905f90c0439fdad803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60771f72591ac42b3956d2755167cf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10d9bf99e0c6f0631242d305ddeb40805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525d52f2ac143370eb70617b63aa902806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8735b0c7a0ab108f977fd9177a801c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59dee9e9e24dc070a4e1ad6d3846c2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac4747253d5e5b039facd668f6fbc3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449689d4c3dd9607d445effb1927d436810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ee12c88d7410ae42c7610c3953209811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f31ae703ee2e746d6faa0ea5cf2c3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51aaa724e9ec55dc5189afbbc647ca813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea909fb561f0dc58e128f013c51b1b1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aefb5d653398b7cfb74043f1101a8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712be2f919933a98a4f834708c772c5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9f82acbbd387700b7d7f06db81ae7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32eccc8a88a5bdc1183b53dc4f332b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906f9754e50b82c1ce982fe1ed96e28819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa553586418191e7ccacaa34a5d091820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2f31e82b4b49458d488958a016c06821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fddcb15c06a641f9744b4505d7712c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3602f59f2ce87b8f2889fd57b75891823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92a20bfe663872c92e94494ccd3f2c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f0d2a398751a1fa2a4b111ca2fe52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f7937bb034de2545a649d7d4eea163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73914ce135e7092bc728c915f8fd59d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f88774ffa765370c12d2e17ccd8a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d267fb109486f8220f372a197c7eda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50efdd536ae6590a27dd213e6cd6f2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b10b5d6049fcd012e5b3bc51971c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5164bc19f985ed45aa4e6b8ca0fec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de50e5a2612eced5ef03d11300a8ca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15209a214caff7ff2530d2b2b5c783e011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385dcb997ce0c11a4823f4fe9d4f26512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa0f574dbe0fb123c64ceab4fafc1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19c9ac64707a881e7fbcd8bafa163814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be76cea3c7cf8a3b6a7e358a371ad3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec372359e346ef7548fb07575999ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67409cad441c25179305fb180b7c4da617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52402e518190bbb093b977a93c6c5e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6c74ddcdb4299d183cee245a5b7fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85184881935fda3cfe64691672172c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66193300b5c40eea55d09a8095ecc67a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b392bb06d7a1d300897e0822234f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec57aaabe69d0c41f0714c427c943823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c46388206e91ee18c150cc018609224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38d872ab1034b6a4feda7a74ad6ac725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32734a179c40cb261563e1e845e559226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34352c74d27fe8474d959c871ffa7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e08dab96a4cf410d76c5b31d3a337428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052781b9749d3aa68040d0603cd9f68929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b10041aa5b5b9e132acfc0169456630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c6fc21b3cc6ef192a1f78e22bd69031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e604f3635a04167a69263dee197e48732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb759ba00204e1ddd37111fc4cfcc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2f59e1bf2549117f73c90aad1e38734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca04d8c544bf5c831dbc60eae0cc3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358266042d3c5afd9f8774f733a6e7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4c73720284c5d5a6ecf36d8b9fa7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7d83dc51316f4f21541dabcbcc0b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e75e88243d81512a09c228fc6a29439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167e8e15fbb06a379bcb9d3895450d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432ee8e38914b0876836f881f993c9341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444ebf2c343616751d35a9b2adf018042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf869eaacc0d7ddf1742e97587996a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133cdc76084f50208bd5ada822658c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48567836a1fb0dd53f9bffbf160ab6e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26e3f98d477eba7ebc9ad6fc6921cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbe3da935fe45d0814b6a1e6fe618947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f6b60c41528bb86257cdb8260826d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153d3b2c39046be811c9afc3cfd5ef949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c33d25839986ab48c78376c3698bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb67c6ad90a7d095d3b6b11ae96c7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609ff70de27a1e3df90af0438d21bc652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ace3a191536ab13e0a78bb86f85f6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db3162ed999bc39a12b9dc9e6bd3e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581e15e9e7bcb1d46215993b9ddab3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13081ebef75007a0cafdc84da32a550f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53ccfe35694d14c1ff15a91debe45757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa017bec9448cbeb39b715d74f9317c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ee9c7318ad50d127d54f13df4d38359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb758f29a54bfbcc9f50426621adfa5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5392d5cc01a2add344281f9fbeee461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a9c45b0d17904f7ff10b95a83624462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56cb0a63918a350464c1661f4a434763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc200a969bab9259bff0cef6e598e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cadeb84141bdee699d664f293f9d7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b2da3899c05b305f65431c3d91dc866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed8194b98d00679379740a0bd9224167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b69c929bdf660d7f020b209ffd0d9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92de11cd8c637d5f6bfc98292f9302b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e899dca54daac6efe006b66a2dcb07e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890645be8c2d648f29039216dc13dd071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558afb1364dff5012723e113d7a884e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7817ef6d8a1874a615f5f3a8aecc2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb718eb0ffc2bae0f897ac49a455470974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010491dd03aaa6946165e03a4606385075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16d664364d7bd64e833d251f9d41c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075579e40a1a5edf821d065561cca3e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efceafaa8c00fb334e88452505592a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5980a364d782c964ab5fd3f1f35131879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db525701bdef35753ae7be79f9b3e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8d4b7f7327e95b40188e556d837f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af7a29e0ae7170a93a21d8c6b338dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93a1420ea4884ffd5f0ccbf1c5f5ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114cf26efd3c2813bb6545f87dc641084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cb3f0bbc4d78671982feef779db5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428956de28ba47262a1b1ef945f7d33886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53272dd19828827fee72b174c19189e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba02b24b55c79623322772b8df62a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d2d776590feee687c53ae389101d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d0b8ec84cf5c6c2afe01ff198600790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f375e834971e4fe4f7371882757bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9d323e65cff0d938333a9714ccc4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488933bde84ceb5231c8369e962404bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85111be5c9049bafd962863feee8071594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e0dc69dbdaa1505472e1ff1ec5da595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6ee2c5606902704ec64bf70c4430096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a8f68dc0611a4a19471f34f94b13297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a00268ea10f01953b80d10a5097f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bac962f51d1d47996e964c13b287d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41cc4d3e8525476bc94cd8ec5306b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5706aeed55e215e917f2b5b5402832101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f3dade3f105d35b1647d5937e3b3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7b7d90842cd917b7b2340f6c12adc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc008fab6c27becbbf162c3a92a0de4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3cdde7ec38331a9f913b0fce26339105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce330baa7ba8173f200c7532cdd932e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc30f18604494075454eca90f0f6030107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360989b96627eb26ef834e914017a8b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c50d74ab94a5250652fe46da2f75dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2abf2397281b0dbc1d49d474a7089110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93242eb69b15921dce58c4c4c0c478111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c099029c9752151b23d18fad436672112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5d2d91d673d57f798f45ad44b50ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef4a9ddd5745a785f6fe89a067a580114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f68c412f7086297bcf6ba39a1443cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a490a5651f800fb79c91a62b849abe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845c1651bc346b4337d58323f255ae5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913d547b3e339183fb7dbc751271de0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab1b3cdb511e1f3aad1188c1b830a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bcf088ac5954452e74ebc6cb8a0cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910ab18f4600a7e4672371d78fb2d29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcec001ba6dd250e87166cb743c7863122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb588f213895e8e27167d89e5b563178123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a1124b06b56d63b9ec8a0b74718b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cfc3e6c0081e8eb9a961d412961d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185beafbc8a036318c36f98b53b2121126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9adef043a18c52c5a89f13d649f31127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08488d1236eb42894135cd0bf8fab2e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9371abdb8132633b21bf422b3f1d898129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91f5c512bb89ab44b571a39a5057b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3442add1bf4637bc11368a3de56108f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b199c66efc63113764e1383e82bd23f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97356c4771928c24d1442e7d0b929e5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435194389433e282431391d8745ab70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e04996cec3d0dc9e39e1e3738d6a99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bed819fe868e92cc5ea1cd6828213136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00681a5caf456f2dd80ac16274c72864137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76af09b8d1c5fb3c67aeb4ae35b7cbb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fa238702b3b10fbe4442f62241b8a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fdc5d81a28afec38cb90bf449ad33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ec0a8d4620b0f686cd1d25b7dd9ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3763ca0812ce3e84a2899ceb534fde5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f8a552c36e3d037b20319e90a4395143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1588a58b2ad488aa7d71aed01a22a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8bc6fa4009e44226d0d528ffd3087145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a459098ec120ff1a0cbf6e4fb9fe483146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea25adf4ec80ed8c6bf766a715e43a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc8d37997253e298fccb187b00ecfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f710bf7b6d22a7bcd74ed4702a5cc5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7057ae54a62166b83e1e9aef6dad6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642ce1577cc32773f567f542eb011cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28fdc10f328aa4bd269e273dac40e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc7d2836a1cfa2652dfb6d0cbb3ee2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0d03fe56a537f6c36c15d6010afb8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930ba7216edc60f9e403b4a9a032f35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a75caf9735c43da20e75ec36588f66156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553c44512c0891674a80f8e524aaa5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdc486cdc5792f117505a8f803851f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcfb90ec5b47fd7c1438fb653b676b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddac39ec06ead6edadef59a026fae3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711afdc4f657258641862bb4e428cffc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a631f40cda5711dc0fc38cba2d9897162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95325e427d68b72edb677924500018163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c17b20b15f833159763b35d82009f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894458dfaef7457cd0d3f27d8a9cc7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40de4e65778190009623fbae0035e33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a1974e3509341b0b3122e1349d470167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb651a0741294658864b44d6fb836a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27977713d87cbf9e19fc9c043ed9ccfb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cbc0da3132e469e40ba7616b52d9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581c74ead97a1aa37abfa7b744fab2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117bea1873a2eab9cb1886caffe1d67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81909349ce4e8da6d33c5a0b6ab0ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1b84b01fe0896a50dade959c02645174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680396e9b4f8be1198953a1e7bcc43f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e0fce9252ec8121f13b53f3cb41ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef341045e5814d696aaea4af35e3b4e8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2b2c9201c1807c92bc6523f15c2ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c591135f06a0e17f4405adfc96bbb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0756e2318598d85d04a1101451538180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a62a45b7d3da933fa98b7645366025181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc45840faaefa721f130f4b762b35a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36e676039728b69c42bf7e71186c4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf51d5cb1803dfb6d29326b7fa8eb3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071ffa62bfea997ac36faa210258dd7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8c7a1344393290337ae74c7bf086d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b788326c51aa65cb766a18ea4ce802187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661583ff864e2ece31b3272b0e9ee85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522c2c17b5956cf67341131f2c7758f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dff95881990864d64597467eb443a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04883f841d70edf78bd664b35fa0ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c2454c189469224e8c9992b812a9d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fce2e532e1aeb8b67abb6f6cc2020193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d39ad9fd5a9243047f1be00ea76c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129b09b5c9809803404316c4ff657df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6b4b957af38311ffe4836b6967d23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3c99465018ed813a86609765247c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c2353cefbfce8feea58c7e8475841198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cb3e3c6956af6be644f276621b857199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75367a25b69c27b122d5afa05c62dbbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a395e6a4a7453eb497c0a47618d1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a60f1cb2efbdc4b1bff20ea7e70d8b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04363021ee4c9f7e00f7896dd31936203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dea3220524d30d2e69e4836f9f9f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d6a70edfe91cffa0fef035350652d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29d6383b7031e445ba403d880fb4db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b05b2ef3c06bc5e272682220c0acc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507379aaffe2713b7f6e23e5223dbf9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a841f49d641478df2d1430202a86c39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e82df3752b59613a76f26cb346da98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8ba97127f81f9097072d01b89deff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec27496084bd513f820b3c0a167dfa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f0f9f0e6cf250094dd748c666cddf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21691d5b6971bbcd4d777156c6e6bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38441260ab9873724bc919c7e48dca8e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396fa720ab6852e75bfe269d69ea31b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0be38f197419426bfc786d6a8e514b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919f908ed81fb68249a83782bf4c5f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4346889eef04951e32ea8d32c7a8a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b685963a1e70d8e65cbbcb15c2cc06a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb67f8b73b02b2c874eccbca7ef5fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8f5923e31678fa3a482980a978374222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa834ff83ff6437a5d8bc34810ffe8fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948ee58f5639e25cdb968d805067046224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3a8c64f1ab90b7f32e15e50879f86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9995cf64b64c2287f4ca5695bece98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df5ecfd8515827565bef63f775eb3b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d8594f225b41e0a22fd57b1e5a98d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ec93f20ba30a825b1feca7ebebe53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a534b924a6800da6615d9aa80e2290a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b54ced5918fafddc50cd88abf78903231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4687a8d3aa985fc30b0528ac9356eb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbf28b8ffd579bc9f6d832f6d6de12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff6bb3ad2893234712b89f6b0f9d21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e0a3a530ba38645b0f090bac6becd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad92927854a5c6df08664f0acbe010236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b01ef26ecb5b2c924ddef4b202900e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf724b6e606bdb9aea9d2cfe0aec79c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e58b918f24205fd7d0a71a2aa3946239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3184eea398c0733047ad25ed43994240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b697e4a20f7087c8fe3a497c68fd1ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe7b3fd243602cd5c055d7f376eba8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675d7c11c7e955db40088903d4e9182243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee4cfc11c3dd126a42880a0a4f7cac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f8b3bd72ce4f5df00df53850b7943245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbbce05f80d959745e04ef07024dea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5534c4a50924c8b587ce2fc9b3046d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fe6c05f99f68d0cbe60c82814a23b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2203ffeaf4355b7f0c82507980326249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39800480d7a834593ec3ec8c8bcad7f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90815007d725c8357ecd232e9ea7981251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4146121bf07fade672e17a2dda74a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6180be6c076334fe7c6d908177972253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1ad75062d24b1f42984a73ad9d5e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0414341e04497dd63978137305106a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91f9c2b2174faab3a6ff940fc0fd14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259db93a81c5b5a662b62d5a7ebd7278257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5fe6fe685b198acaf85f1e2bf6c74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a90aec9ed458ac1938eddd7252de70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ea0ad76e79c10ad35b686ce4b99db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afa2530a43d97b934dd8e68677dc19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8874266367f8753794be8846b212d6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7105e77255d3637c88806e38b02ccf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b49a405bfec883c60e8006f25b181d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafc4d1d08f7f425b3f347b18cf210e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70131887f75631fdd08f535551d9a98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766473579b323d7349b91f036563921e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa93e62df4f28693cdcf78f80538b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9009822cd71857c360c512945676004269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d8da23165ee3c45ab10fc32366501270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed679df7ba02bc8a540cade962304c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dd9e698d949113d284d1043323f72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78d8d3e365ad11f47eea98a89b5c17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4260534e1a3e74b2a171d0f86bad677274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f93e074f4a45ef99781194c412ec4f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d87bd3a89df290f693ccbc2841ed5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac6e316ee5c9a403a63ff026a1d246277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68995285b160f23136ff1dac8111ef77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc161ed97b976b3d0c7aaeea767631279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164eb455afc049af0c1960be88977c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002135f6a4efb91210ddafc9fb616a8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfbaa43e60d47e508455e41302750f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea4fd1c53d90cc82fa828518eeeb74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9ac053e63001e6377be14fc6a1cdb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98d22bb7a321db2e77452469bfeb2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f378a383cc5d1dea2d76df2e0ebcd15286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3180771add4020ba29f623b757f5c5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61616934058d5203bdee2c588f64f1ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1016d58e309a7403add49370158c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f29fbbab0253c5b4e6ba1d9199d64c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c612c84fda32b2c3b24ee19863bd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f072f37634bca7ed977ac5d917af053292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfe329f7f9fae6a9b83e11388a74a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c992e5b9e1fd2cb057e0ba040523d8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6a2d72fb25ff2aee2ad66e1e75ced295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b184dc421354c14fead5b0d8b97bc9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd2088abaa87339ba95d732e1a7305297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5181942226c411fd29971c35848be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f369bb3777e1e959d8607326aa6d02e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f93e83889f27b52e77b363423ed045300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309a2cf430b943689ba90c3bcfdf386301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c26a5d9cdc2ec7c5ed9dceaf9d6af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0427a076f53662929aad19ed6ebdfdb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756455b0ce088db94889f68b496d625d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ad61d5dfca9557eee78d6a95081f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8029a93627a3206a654013c58e7c9f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad47e286aed293d5cb2ad6708cc9271307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe63472ae9a6816b1f962144f02d0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f42b488730db5bdf1752ff8a318e63309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b9eafdbbabf4f9846c7b4d850b801310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90302977855c51397e180e1f4edc1804311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa5cfaa01840373ec256da715e9a13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b491b476ec40b8c29b741fd10e9be7e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3072d1af138da88da8dc36b10194f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec399b92e5e0d03b4f13b4c789c79e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886c6c6069b4bacb3e15f169aaca0d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05554ccdf10df0f56cb787933719e0c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75f98cbeb3917739df479365f8454b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274db6c0661f50d66f726501f0acd74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8d04e94c9c2292413e9756b3a40e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6ce8a84ab9b10d92d56dcd19426fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa668ae79e033eaa9eec3fcc54813fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d8a49b478f3eb919a011455fc485a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033126af902faccbb96a344a757b3de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160f0c29edb0ebd8234d1c552ff914e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb439feadd76be4e14da0cc1fd839c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58abf667e873079e55b8d845d8eb308327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4de09f6216ef395622d0c76fa437bf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d0057b644f7e1ce6d9d039178e964329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904a3b10423d7b13e3b17fa88851135330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e70a18530872bd2e858705cc2bedc0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36da7d0efbeb7de4c06939ec1cccdc6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cc8e154f93294f3897bf4fdea99f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e7dacd3882b7caa1db59f8254353c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704394fe4defc16718c5ce3744c3c1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186212d55291f1afd5a1d2c301c09bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d9f6a9ae27fefcef84ef9b4eff588337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146fa3c87b03be6d5d9a09b5b4dbdaa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8323d3d1eb86c74523e0be6a66ccf9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e89f948aea3e008a6d1edae7640fc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bdf8a2cfcdc1256fb22ecc9926799341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e06d8ad57ba7e7df0208927f9e18ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da42a241187bf1d3b478baa0a0887f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2dc0ff135c8cf846a65282a77353b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0daa27dde918d3f84f4db20286550345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e05b048fe40361a9b03ec78879ba19346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c93f4e4271d024aff3c23ef6fd9dcb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1571cab6b1d3dbad78d298191bd6463348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb6b4192ab297ac302088257654b1b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6d6ec25a5420b18b1f3be8415d1f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee2e51c101fd206c63b3774c62e22e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e56ecacdd455d7e9109480d55ee85d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db310ee95c807c96bf53ec7c3a8bb8da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef13c8074bd49c41f03ff68c82d4665354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320f986be6a1057197dd1454b7e651f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa012e8347c135c56ac2277b2002af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576b70ce804fd7523eb76d1940aa4fd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f882f043285a0f6e99bef9069f11a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77667f1ac60936e3cc7b3fa0dfacdaaf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009641601ca2198f542e7bf5b60b16a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51410f30e2ce103e2eed94452135465361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50722099a543394d4eed92012af9053362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da208c03726d0df3cbff611b5e6cdf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b9eb38f16978db778d121da7ebc38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911376c61ef8c35f68e4ec7015c83b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a43e3cee2bd37465b4f2c2ec183311366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877486d2d6430dcd47987309d708fcb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec96ea88cf33cd1931273a71883040368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53e49a8c61af9d13ef48fa2db45c61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115d4e35e34477bd92f8d13a608858c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a5565f3f77ed4b8900ed22a31da39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db233c8e251649133ae54495552194372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134023b77d3faf5ab8c57dcd449cc71b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6af336709ad645f0c0c17cfb70dc7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fba9c82a35a3d0746d15d1ea6520d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc01db83b1ca78a4f981d265812ed2c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3eadade1f2a1fcbbdbd35ce6ea753377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7937f8c919ef19f032dfe93464e9cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de017399455a86d8460aa498c2e40b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc15df78f358d85d534b81f1e93116380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b7ab8928f6c49f0353d28719ad167381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb603faed513cf1cd7f999ba40de6a88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1f4b42a3196ed49205ebe24c44921383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c8ec36d8ac27b1d60a834af7ffce4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47402b1b4376834994413b501bad249385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba4c57b4ef9b71f3bcdc7453a75013386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985ef1739539dbb8561bc0249ce56d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764a929ead323016e4058737e362870388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84d3ad97bfe73e817e690a09749133389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8d511cdc2709f259a0864996a53c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399d0eab918342bbfab4398f7a0aef3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06150c8dbad5353e8fa66e7df876b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b233e51a83c813e49b47524d1fe1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00080bc76f7a01080f5467e6b8487f3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d4c4d98779e3caf5020f8292c81df395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344887ae987cc308031c3b1e2e3439f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7a4d624d38480e4f80366759f7bce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bb89dd9a002bc8a2e8b7d9bbf279b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb99b45686994e1616ba40cd49229f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3f0a2fbc5b6a76ea2a16b8066b793400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e612939197a499bed927e39a5036c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3570a3faf0346494f6f03429df36e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce9502b936117f237a993c4b174d7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d853bc729e8e9240561483289d467404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0ad3060ca86707fa37b50558b16a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095397eb96b98cb5469e5df77b41065406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b6c5678ff008cb67d8077d4e22f57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7610d75844a2b4681195938c0154063408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3652d3e3d9c8a07ae1d060af28e140409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9a78cc1fa7c8d5c82e8d01b1d0957410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f478825334ba303368d70f2ba486f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52723a1bd988d2101d463d2bfe74dc27412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc435590f6e05e1dae4eaf19079cb28b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5734a0cbf2fa907f5a4d2c5159137b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0387279a44ccac679963d947ffe457e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764e791641b82498721ee706a05645b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e42b78aa44942fd88f1496f6d82aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bba99d74fb9b07192a4893af19a038418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324c71082271c78818a642d7252ea3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40372452e3a853ea84bb9a14cbb184420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638aa28dd3b65ed10b683f3dddfc44cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252381b7be01085f4e687c8e33837f6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957641e6c3ac7c8abd3f39a2d74ce14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d547c98c62baf8aa0b35a5b7ab76b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe60bb541c4c0d2634c8c28a62f600425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152970df8dfe3997707e9d647a08dd1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad85ecbb45e518fea02ba2b2ea8152427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fdfc3dee81d1cb520318c0533ca83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa77a4ff40fa0901bf2a435f6cfcbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aafe7635f1773a56ed849e69d4f7f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6be4fc7e6aac118cba9b84d99d2917431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713065580bbe5e9ae2cd57a4ea56c56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179990040372bae3643143e29d4d031433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755b8c5e56278d0504ae7a1fc26cb19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28633bd652ba81c86d8b03cf2f7ab1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80defeb938f4169f0e22b20beaa86b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd8ca3719096d25255a8f615b000c3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e48397a76cdf3d6856b04b50ff22a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3fb3ccc6000e869010cae3553427c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052518c6a0d67817d96d8edc4a11850440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd30b41e424e198b4e87e798e8c5465441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267476168b3c1bbf6ec9f47f8442c26442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c697fe2196f286aed88ff036b32a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68b2d7ec5843f1eff4aedb87764874444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02e63b10884c446a45d00ef1eed4f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f14f7fd5d8808d380fcb6ab2d6ded5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f01d183dd7b161a14f4e20e617f81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076952279073629bd2e2067d644afcb0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1514fae47c6aa5fd4ee326bb172f6cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1b9eb8ca065bed3576835b1984dab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7eca675118e0221605d64818ff4dc7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7476ae2aa72c46acd411fa237ba05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81424e7d922bf66a40b19fa913d9ac00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acf1c2672fef04628300cad9683233454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456da550fb6aaaf6e935c623819eb28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898affaa24d8f7b7aa0b2385dc8a38a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc946646abd6e20a574e394096c7ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79e1a67254d160c8cb8edbd416c5dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df0af6237aa57324da119e1c476cef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc37c87f019a14a83fafc92c02f6d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d02f0ef56a47f8437fda5f7195e441461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ee0dea48b227e94fa10ae4bebccb8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cf7f2ba2760c03260436a9691174e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83d97b2fe03f4ab8f0c280cd2df7aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f8dd72638fc75baa40cade3d996f1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd704f27b2d81d756c5d3b40c906b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d6404008f7fd5e413d6abba0413f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafd8546575445ccdfe46f3ab4df9ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e50f7526350bef7f27e6c10d4a4ca4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6ecd8efe55a62c4309888695ebbe7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869a297e2b974536048002b68270f82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871639171ab45399b694b8669c68008472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297cfc3dbf40f5b637b5ea0b111668e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ad85411ecff10052489cf539a0d25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf795725cd7a28a744287b719640582475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0218066e615fe64f2621c17347dbc6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd372d56512c99b990be71cc3b251c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5c3564f08848358783503d04d93bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c3d3626e6dee42ac767104ca88a1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323cc3e9e63234bdb020787a45e0c01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c004d7a1e2d08929841d6d603ff3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b15d541323ec356da70a9dc9a7619482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782941e5805ea27907208748c3ef142483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91524fbe22609e9e534fbba684afdb52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83722f3c4e6136257b16a67e856997485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa745acc0e5f07e97ba77c8a6a6705ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478aa4443aa8e8c97973b3ad7f67cf5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745032b36d3efd84e6000f071028e39488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d6e47f50cac049ec03dc2f3faca2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd7d4490183f48bd34a282c5f013dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c25f8817923741de64b82fca8a3516491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd384778c3cdc2e77234aff36514f4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6eb8aea6097fc3b999693bd5af8f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0dfe0fdb53ea738e524699aad9ab1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40beda2383af18279e002817277d954495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fceaff1242dd6106029fd8cbb1fa51496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb566d27a319f943b9e073cba6429f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a513f414a84254ec440bad123bb2dba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888c996c0d8ac71f42329b00d430a57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c764bb188d2655d621ad8d6cbd6b26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b298d5ab67b8e060d271ad5158ef318501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4153aa73a385b2503a5d18eda336c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9794312f96c558e5cee2c66a5b84b87503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55987eecb01d4f65503dbd97e952d62504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b077883f68127f2f6878022948f6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fff046c4bab6018bf11de7e1a905c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423beacb3ede12314e4301efc6c06e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6015a0f18747fe49d743868cb34df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccf9d749534392b7869af2be352997509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cc6bdec326c5d9ce3e5dc574d156b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9638a282b3171209ad7a796cc83898511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f0831b82703d4a385bbfb519349d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad6023d4a7803e564175d3d52bb072513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b47aba5c95dfa4965490ee36d9111514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6765fbd7b89a7ba8aa75dcda46a242515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9445e6f277082968ac64f8d64aecb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69096d4657487fcf0157dcb775938005517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e510048ab8201696d39c3ced19d1dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaab8dad1bb87fac7c783174f5bfe6c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184da3c12b88643b8f260e64413cc0ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84060a0159193eecc87e9d8866fcbfb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba94d7d2c94d6e4e0c6c62e8114de1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183258f9ac4b9acfd529df69cd0990eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23b6ee36b498c0439726e837f0eeab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8da022aab0e47507981a2ea0dbf258525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4284441f72f57456965d8070f646c06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ae27c1d6afb24143f629106b62171527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ff4909fc7a92d2167cecd57792021528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d9289f383aec2277503f98d8e3e44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61156a791d290bee60977378034cc3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87c262ea16611cf3679e91491987be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd441cac0fe98887d92f86cbb372ff1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8f16242239c40c3221431e4e55dc6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ce3f70ba696fdac003205e2a42f02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19387ad2121a391d4a31335a82dcf6c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a77de1dc8b849ca7cea3df0f38b2c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b235c7e44a069aad3c044367566b6e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd75fa2e5a2e6a335ef596825195019538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93147abb2da07307010210f4af4f0db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c26a1a00b69eba816494a2ea53273540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3ea7d839508fd88954c7726067758541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71179f22e60d40b8ea41cc9a22764a6a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9a5d79c773ec04e7367de95f55c63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1c77b173694247f034973d785bf2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a9a2f3fe8c6f48f4460ff99eb7866545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b050705eba7abc07a2997c010a7380546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4a09a33bc244f4219d67a9a09b6d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf7e65626a071c17513a3ad9a028df548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a57adb247ec536e0ee9dcd0b889352549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e520f62aea8436f4762e943da7083550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba4876c5b130048642ee6e073ad4b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a617008d7a65aa5f50959e402383bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f330186802fe3eabed41fe3240f319553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804d8f70b3dc44cba3420541f15122a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5d640f8e57d1361a277f69e0677e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a628b5b7ca460db87a43d37e1ea1910556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b47021fc9173f860905f5d9d688c2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1eb8079514c4481778a5ecea867d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cfea0633efe498db3a0c30c744152559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4207228bbe1a913fdfdd571bcea9de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2649535a7de7eb1a40d382cf8464df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4811e64f30f5ecc4bc474656eabd1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2facb01f6d7ca53e88a09d4651845563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c833d5c11ee887db2c0cca4a29555564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2152feeda90f79f7e75724ba82b30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e6460fc30887af7bdcb47a3c67e46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bde17f5dead0b4c00ddc08a800aa2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65802807d34dd4d6eedb300e11295f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5dea1ab706fd5c2e6803982534dd6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac8f97596234d1bbf5b2c5bf2c8b82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66a1aaa2bc1a638b45f61f4a15173f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52ccd1302a65cfde1706135bd1cee9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213941647b6d01be3339fa5f1cbcddb8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7eb79714997234a04703762766c1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6f256d8e30f20c325bcf33a0466db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc5633cae039e61f6af1ed248482aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4cd8d080cd92a39477b01f4ab0952577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf820d61f6db2d7d174c9aec5e33c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d026e471c610f21166235229b6c15bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbe6ac83c6b5097b29cf79412fe9df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5a73196c67ac06ff782a117bc33e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a52ff00e7084fd8eb2b88190d2df9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655a39123a79bc7d8c7060e7a725464583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114794bebb9afc53e1e14992b9e4143b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68737a31d6aef790d01ca261a4262210585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a456219488b20c0630db7ea8ba07607586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927e3c5acb1e264c17fde23b78a4e51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1eea80f2f1cd1dc31a4de9fc37115588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41c533c4ad43b08c09ae7abcf2d8a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afff8486aa5816aebba809d35e360b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993b45533797f000316170c06b5e620591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c5a9b63b594e363fe9d5a638829de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a928db0c0158ebfadd8206473a3c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2b837b88924a131c244a451c8d222594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019accf864f74d9e05a51302e94d976c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8a026bbb044993c9aea390463f874596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745fc6a0435ade5622d41c98fbc8a62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51cbb6e90926acaecc87ed14922f79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae185f62873cb07368d3678586739240599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dc52dd314e263893da7f7ef279aba600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52027f2e6fee85f0b41fddc8691e632e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3d80f36bf8a81fb1ac7702f9bde9f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7988b716a59728b3413c782723d2d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cff1a9785cc4b347d10214eb5c3199604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76813f28955459ad73006b6bb26074c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece0c00e7c0c7bfc7467c08e8496061606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415664f0142638c6c2bb44fa4e1c099607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f7b887bcfc1ec4a767161aec9f99a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5da722e58cce5a037ef160e5d36b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536b2a239c5465c015707fb967b5db0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e26ae9330e9434d9ad5f876d07e07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2aa9c999e552e1bd813817ec6b699612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb210b0c2b840507632eebca01c19ea8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ed5e6ea5d6acea9780edcd42e6b96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bc546c04425e1db8cfb3b2024a787615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e4378661902ff150c2ef1267e29d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48f32159c5391ad93c512553b92c17617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abbfcfcc59008dd8cf170d59c9df17618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6422274dd45e94393c9c5d8240b52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bee806828331aac13febb044c5a38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dafba88d1390d850283270aacc7bca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b0f0dad00a79efac6488e8648f5e8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adc2fef60fce516eb59eb085604f43623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b041ad71b192fc72966630c2fd5d7a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f187b4d9cdfbbcbf777676638e7697e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c18344a48626f343d8049b84079ba8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53878e8cfc583d0669f720696d6f6cac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bbebb2080bd7e9d9ee662099de20e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c015124d4f78f3db0d527fa0a471f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f823bfd3de2fd173c7aab2021c5eb9b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757eb855c71b6e7a0d84b3a24ccb5d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7f352adcc4b1287a2ebf4d389afd7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e01ad5f467196cfad7eba5fb314909633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb4d1bbdbcb3254131810a9b9f00b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43905f05232ea0bc95856d573ceac9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6709563799466c321084b5b7af1ccf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244809664b8d8eb29b76ce068cb7290637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b045ca8581535fa387e43b1b744a2a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffe0c83e1ba812d7492ecf12a4ebf1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fa695375c7028a1d87fdac7d7039b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7d7231815d5ac34243b070f119f18641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2471c9f5f2692e20d2f59ae6c5129642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96025d045ef745fed74d95ff44417ca4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea8a8f20ed763b79525e68f7724769644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ed2dbf09d994b2645e7c729fb671f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b76272f83b5a8fa39e9974fef9f13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710e704c95f1d316584f9cef31c4878647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906cb77c189c6ccaa263e8998bec623648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d70b2fa5c27c31aff05ebc1776882649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf53aefc692b3bc2f7ff0a23a98a430650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fc0c6a387086b8a4578bd5255b64e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a1ba25fa7016bed9124263ae79640652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9aec57ea46d9602b8062162b71484653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0807c2a1bbdad1568a165b267862b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492e42a5999050278554a73296e4ec1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391f99a976f03efc2e53faa627bbe81656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10855d24d1b7f5495e235f600aaa568c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624f94dce3e93d90db446abd8d5b68d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d75b7a03b709f754243cf305c379c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fd3aa0ac8536891ec1c257421b736660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c6b0f911aabe7a888ae74b45b3dba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822593d7ac80b3543cd900804f6fc268662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc309717b2852a6cc9c88b204696f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dc488f34e374a5f4f39949288fea7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2898bc274c05996cbbe95608475348665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a09eba084cde51738c0fb256c5abae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330afe9ed8d91ba2378990965c17dcd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73525d14fd70d68dcadd03510f89b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fdce27ff080d3783f1fee8c28a12c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f45217198a6709e4e9efdcc0b71358670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fae828068eea9848c985a00646bb1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9300535936d63035557cdaf334fd74672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c93203a9f013800d1ab8446f36847673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd979b02ca9630bb29cf0609b753f02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf47deadb257163ed69daa4c7d4662675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b10f6276d92d132f4376ab24761f4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42de35dc4632b146bc84ba5c48a3fc6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662a7daa6e069de5cd64a82f4ad33a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39097d96cfb53dbd1b8e53eb2b8f489679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb5a0f5540d7ba7e7b9659ad89a3b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fc5bacf989f485ca30bd22a1f7475681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71b0f9f69169d6a64bc961686f52a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb444a468f63dde2a45152e1f939714683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ca0aa267e9e7a18a6597dee76a787684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4772bee6846cc3b8243b7b2087813b9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0136edfc717e219767f587a93a02139686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc496c15fbae272d030c1450ec3c9e7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f1ac217bf019e415caed0c3478f1f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2455385b6bbf0f2819e372fc804f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f94c7d1dbc7e74d3eb11a071870513690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d301bf1e0345e759379e8b954bc70e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a7f39db85673472dd76411c79f4dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2798c881653c878ed0225c98d1d561693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d132598f1ff07ba72c5bde530a9285694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f66fdc42f9f8ea2ea7a890b96c537f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add288bdd5eb4b57f811aa1d951d466696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff082451909af682fc4ead9108d0ceb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bc733d34f2e99e40caa752b1c9539698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e00eef1699557bd60739a0e4d8bc2d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022ef6294434abec30d6a85817b41b2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd07375c90a59355e692b6e7fd5a2b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fc029dd80ab0a8f7922c30566b05a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec21a262183ff45b5f725c12931f158703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6cc06b013e6a23fa98b58f0254303704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947e7512d036fe88dd840d016fd515a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0139f90db2293e185520bc37eafed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1461dea3294690f58b435bede9eb1ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772422dfa86324d4efa591aef0792403708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fedd37d693187c1f97f9e999169fa0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b52e1991c241d11930df0f6873d3de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0941a5676f65bf5a4e9f73d8e49d5b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de003dd63012bce172bea66ad273f12712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b1586e610490dc49227395b0439a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4fbb040f1d6f6355f5b54d670f06e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bc9989bc2af9988986976006d79f0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f9d49c2f91d3cf621aea3dd3e8144716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccaa3f1061d44c7bb846c75d1a1571717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f80d92ad7e56c139a5dd62aec1c4d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989f0a962f3bf70f06e7803782b1411719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cd34be99058b3b2cc776d5c3244ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6af07be449bfc954fc34e20587cc53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87be2051f98557c1617c311b61f24b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252ad02508df458bf17900a9c53a267723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddfab8341a1d4cecde3ee8add7a0e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a6d18f64110ec2a8d420379715f0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af6bc409fc4f253989ea9aacf73480726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b08608b7a52d27134be62dcc75751727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82528a28ec9fe3606cc7dcc36c719fdc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96922b47a88a5ccdebb144b215710e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84ab9fc251f2cf8e59d189f4315cbf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58a345856a883b00f49efd78f364df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44d38367727c1130f3ad2695037544732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a093176d5d07d854e111fff3d7f874b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f647c7e8197f0913765ab0e0b10aa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be3dfd61258112f4f61aa59f3e27e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a00130ce7d8616531559364e52e98a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cd147edabf0764ee179ffe3c99565737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75457a5d2aa4604bd9a01a0234d77b7b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe01f1a04729f8c82b0a705c22c8a36739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf18b975b9683ebbc25f247c93c69c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90724a029c1db88e47bd1654bb51d22d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7433c95cb1ff0146db59d5e651d5bbc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acbffb37d0ba3f4769fb2b554cd551743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d602c5f9b1eafa69c7b6a2f84f91820744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9167b00c9fd5c885fdb377141fbbb17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefd74a5aa513e45faf9f0e5fdd1456746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5556ab36b9cea24ee17415e28a38048747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fedd5d289ac299cc35868b7c052e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f34139e734a5ef1b6c6ed48d0d504749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590c8211d37a2cc1a64ec213c51d05f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656724b51d4cec3cdc8124a340010069751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d54d9a1bd8453cc800a7de8c5d62e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b4d3d932648be8b8969934ca561d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368913631fe5f91709e673e9a86a0c7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64042891a7ea1852db644605b84fdc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0a477e2c7408863f8b92cd7f4e5ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d20731eb31fc6baccd1581bbcfd2f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bc85c5da4e4bfbf1b23db523b4ca1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055714de0b96858566cddbf8ff4f6a5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91373d6a16509ab26c9363a07879992760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32422f401c531d4192f5b72b35d677a4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b89fc1ebc22f44424c6582b9f6224762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229890d7a626b9390e5edc372eacdbf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd542920685009a653d94b8d4154a4a9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27ab237a3646c0d1cca40fc12002b1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fe27d833fbb412b914104e872c4b5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f37c48c55211f0fa98b165ba1aa2e7767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>