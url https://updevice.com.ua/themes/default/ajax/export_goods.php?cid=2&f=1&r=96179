--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7cc60145edb1c4105c0731fe155d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5879242d678a08dfa4e82b4bd636aa62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945793858977c444cc6cace923d14f483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7b2984e7399db8cb0b698790af6ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a9efaab17180bc2aecb34360389285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540a0ae4936e73fb04c3be3a32384796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2f0c3d9d6d858250fc0290821ec3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1a6d1f59299847a23f8e6227cb4188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f241e2728695459b5df5767ab4b029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d842774f6a4b61398550453310de3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ef0b85a5f57cb27aff55a1ccd2d6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d111eb778698f06be7309f1fa1ce912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df431599eeab662c8e1682d7b6275e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5efe3a3c69c2ea893285e8166803914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74c02ba968546e3959c83f1d08542215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bbc5f06be1293709167dd7d7223f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c91410ba8b426c254479f3964dd1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdbcc9c441295d9f924749098db40d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78000df54633af23a190d859d1c5c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356fb38751b8b8ff22c13a0ba414f0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f81a0d1e0e1bf9f35e52b2012a3a9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc594e89c4cc73ecda4c3de2d73cd522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262fd23b7ccb0e200ce737e645f6f3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc822548173e688f3c2302b304579ea824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c21e43d4703515c6d19f773e953d5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32add249557d170dbc094088db10a11626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471de34def289dfa3d8627ea55f3cc9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8420dafa7aaa8927408f61b50278d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f36c1a56457a01b1850545b0aac2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6731434d02d198745935e14458eb14030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a000996e2c7c4ef00668d9c6293d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc15402da1db6bada1cdbdc1c204e3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c51a08b47f107d3f993dd2e7849c9533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1ab4a4de8d05db540b2a83b7e4ce534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637fa3a984aee7594a9fffdf1d9b3b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65745cd1dadf413c8e5df95a62c900036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d33d345e7e99eed8f46241440915637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e640ef561551689eb3c454ae59dde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69453af1d46e5bfaf972d347066b20fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8619bb4b130539be2ca8eaa31978440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a015019ac7fb83c1c52e5afcd499bbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b688f998ee2f476c7c4fbb2663ec1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c66a0919ea6d9fd4cdf20578b2d28143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032d2a629340c3f28aba716a4c21fce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739db2e801463cec44ae6bf06ac8bd0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fcce6f25c0832da623d350c555e5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5b0e4478b9673049c65f9842f4e2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ac190644f9226767a25c7062826c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb563b5c9142abe9728f723709c0873349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9dfea88422687297311b28bb0365050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cd31345f631ab9d92c5efaf01688451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37becdbaab4e58a92161a034c0d3a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82800a42e029ac8bdcccd6c757acfe6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551dcd318163f8df87ec026f8f1dec554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265ff9abd66044255905ed461d6da9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7e7786fb1da8dfee600cd8f3e94ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de77fefbb3ef838bfd20d37e80cd01f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93318c8a09a794fc17f19836edda0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdecd65cf723b3d3b4de571b1231ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936939af966f8f25864e9cecc9b1657c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e752cb9bae1846ad7d0b61119e671cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70843666960b74c759263ab58b58a70c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245aeb1f4a3c6225bb5013a86b5f51d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63758e397713a9da15cec9f3ff6e0fcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70132353b3bfbf24cc992efac84690e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac81f47aebfde27f9de8f29b9ed69966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283ac22b529d47752f673bbf613ed0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee7de33c8151c4d4311b6e9e26bcd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04214eebd955a5ec52f8f1c9681c9ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bb3e9e5490703bea16bd5adaa72a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3dc1052066c303797f0ef4abc995a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0455dbd3678df36e2cb088fd0a5e5e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a6cec846f363d255be3f1fda891e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f705ca489cddf32bb5fd75ede7a88d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abde511b257bfae7cb38b25603192d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a161dcef8506947fcf9ca2bcace2cba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cc3b8b5ecd0d9a1b075f33d3f781277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8910d279e386cd3130ee4b6a2ffee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9d802a81ad6e585a907199189332c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e58e9d440810f30d569622b31f24880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef910f6307f2125fd95a242f4935c09981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5a3faaab52f7e0ed329dec812c7a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158d314be451067abc4abfcf806411983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c30b1286db144e08cdc22fb07eec984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105885c8a1ec35dd3ab01052b18e89cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b3f4cf550b0829b7854650661702286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c066d66b77bf7820fb325f91f58eae287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1c01a68f596f9372b76e108a5d54a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e22958adf14a94cbed070696b447d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d924bf04f4eeeda286d349bc1105d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f143bd6643862d0e0f05d8d7b157291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f64ce0cd07fc2827d94701485506fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e5a35ac6e0e67254c233cb986e03693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821904b73802bdc544777719556de8794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9032c16c5a58020b320209b16e7b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79880f5c68fe5316231d973e15ad8f9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc1f22894ecd59054c66efa4e483dc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcf4237b14f5713a544fda8a22935f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df73f1cda8aca5bf5c88fc90f15ae2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569620da93b427c77a975e4b0d73cc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916e0235fd524479d358e092adfedf6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23820090806cf71ab0f1e44155dd181d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682f1a6db4a5c3061fd2cbdd809555c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61e65d892f7807bd1112160fe472ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb617027b6cb3e70890022ffb83dba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cca9138a7345985aa2727e278c12d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c675db2f8b3b7e8a7c4149a3d8bd856107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb348a7e1d280fa3f083dde735fd2ca8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88941b80738b543abaa8c0caa8776f26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf659d605032061779c2a78ad8c7dd85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40443278d2ab565843165274271f306a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd41f3b3d714db8b7ce9ae847296324112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b28a451a7b78751a0b739691c7131113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6740e84cb2eb36097c4778e726365a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8496da2e317044b192ef46857f84799115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fca96d3f3177cdadc00e88650fed2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c7776fc8a56b01620804784429c0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad1ddc004b9857ff98e2ccd96ea051118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a50db1f0f165af807144d8aa27b7a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e2ff60b99406c3b81fd7e7125e16a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54dc0aa5bdf4ab50c96d1d1e710709121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3781b9ab771179e37be02f2262dbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ad6609b044815e61688cb99b96a03123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da123bf866ff8717de1bfe1622c28e60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f29fbbebdf1421a9dabe21baaf0637125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b5448cf7d902d6908b8f29ed17d21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fafa13f15fbdcfc33a1b23a594e829127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba80a9be51d9bd2bd3b639594f9e00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb34264f949496168e5ccc49eddb70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c20f20647b2b1c6127278b81c1fa6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeaffa10986d638fa523ff142b2eb7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8f5771efe32183e94d05b83124ac7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539edfc837d2afb7153e911678dcbc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f2487a3d68332a90286350796af7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a86c61670cb9d90561f1bc0c4d6d5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabbbbd5a6f33aeeba61f8ef6fcf953136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8ce277820891739e1e70dd828e72e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711a7bab5678bf14382aa7cbbed8eae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714480302bec44271bc19f85c0e712c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ccfe104075c806a68fd212d717f43140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68a421a2354f20951a2c917579d183141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad1c65572ef5291afef7cbbd456a31142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae43b0b85b6dba7654be660b5280964143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9290d7e9d76111f7b567e95937332144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddcf8938f5993e2b97a9bd11fc23f7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318a6bf5feb987b4018ef655e6d2555146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc91b3a642eef104cb3edd05a6ea47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a1ae4e3258c313a2ce044e969ace5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975114e7546b8411cc709721b97fc081149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342ff1920bde8ee52f5874ee7c6582c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3e2270a99b34f926c1a8c18059ae1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956f70e01f5dc77f3de04a76ded8fdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b28a021567a29107122e624e5311f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7934fc9d30c73cb8696a4b09dda531154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27abaf3add3a818a30af9921a7ffeb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ce7bfd9803a1b97b1ebfa38c3a43a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a596cb18f8757a1aa20104275c41a8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62d67c4e1eaee19dfa4c4cf280affe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0875b7397d5bcd44947527dc731487159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1275513441220bdd5b1e97d995e9ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f040537071d43642226cae6e7e8427161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710916092182d65aeb8d214edbccbd39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aac54df51465ddc348f6e9caebc10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db2de245b8b72026a8fc86f823f1cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28d598b8072986741a15dc53833627165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225ab3fe6747f24ede6d9b411350080166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bbe1d506d0273e6cf3910f1675385167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc28c5031b7950e377a51825050e55168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7982737a4b21e71b0fa9d75ae81093f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34c8d2a684a43045fec6f0e8eb0b59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d03cd2b129d725b63680c76522007171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c851e086f72a2f4a77c413d2044210172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5da758c5b35356914234045ee543f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c446856d682806cd2d9307b6f1fbe63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf7377dc66048a508aba8226a47c3e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5c4f60fde9bbd3d569b38ca88e80f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb77a68ad1abbe5f8846807d6c03f7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bb761cec0966a30760a0148672b70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ddda59b5ed4f8ab439c35c3546a2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e73d6ee04ec48ddc8c0f19e6e32d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b82d6b3889fb96993bd3d61f0152f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060a9da657e318c79f29f36fa9cc7f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84f7205f1605766fa7b2c63f1afe59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf942c2825567acdb49164121d5dd978184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8713d4e6495e85250e94d16cd764a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492254bf055612a33b1f680db09af316186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245b38b809e890d26ef6ee93d592e57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38394cc9182794976397fdb118afaf9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a464025dc4cc6033862f7251476cb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f37f4f0c4528a18c50680ce70c7a81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4a5a4782d4f2b5db2780d5931607d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc275a7b13d2c23c4b7f065f00c5e9b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca03a53acb2bded4b6aa46c8ed18a80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f01d70261264a991ecfe45b6d6381f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855710415b40cf7709f4dd1971989be2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce6c5a04efd4f8c717b7e6884518db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f192076ac52a5aebb6e5111f86a874197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce48e545445ce4b4d27bb9ca0cc5c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1143f9151a56663c6e8c0fbfe5a5e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03731e7b62853be473cb458e6b7f0093200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4f4f297593268d08dacd42e41d800201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08047d798209dfba0b387be1051fc24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10276905c764bbce454d80367278f01203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be034088c5a56ae0a21f773bb46355204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a8c9fb6078d9f953462171082dcee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c79106fb6cb4e1de2724b9d4e9b42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e94c632f3b15f7ceeb19e7ad21e9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cc78013176e14965c4dca99733aba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11629ba6327411f2fe333e7686ab363209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f97446ff864da28cde18c583afaa8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0e5bdcdfe00f608110f6286bdd5c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752fa13ee8701f8c38fcf9b08b5593a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb8f6ac52baddc35dedc7f2894681e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b679fcb482cf111f762f13c17bd783214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d992a40ee336a6aa767a48c1e71ccc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c348bb3a5368e73543b71dde7bbf3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574daea3ec630c4aa7d404db16760b8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96952ae894954664ee51d474f6224dde218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89874349cb49e7787ee03098bf6d61a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7c3233f311cadbd9949a6103d751f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6982018200bd1db69dbcc3ae6f5fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54c506940703f2609231b3c521bc5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299546b1551322ca986afb096ea7a5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04132113f807c3065ce29b8ecdc3916224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0bd332b7aba9df37288cdba889829225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49f8542e3376cf152f7aae849f57a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01209760ddeaaff56293b37881314977227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be9da02d1c16779b0a9fac96896152228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555fae92b8c292def9d4f565a10a879229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9e4a563da6b584ab170de73a152a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d887a329eca6ee4ebc35fad415778f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31792dfe2829b8ae35eebbf6946a7515232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0665b592c664d58e3c298b4feb076233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2d80fe29139b5a5a811de2ff03aa8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6092d2bcb7b85414f8c5db5390689235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009286e1fcf76ea1e878dffa9aeb95b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4950fb0fa4893a491a33828a876c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780e1f0aacfaa8617595aa901f39608238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852c4c0cd61743c3f12a1baeb167c46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51163aafe3720c9fcce3c4c95feb3dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6c6ef458e13b4624595737eeb1701241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3894d9f8c78b6249ac3454494ec02b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc87bbcc1bbba966c1a6e63003c260e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116facec58d9e80eec33c16b70bff84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d11e4b1b98d91a60d7d14f8fc08b5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61bc3deea50b9a6c89a162207ca646246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49487f6c031b703190cdfd33c57e33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cb45203dba22b06d6d64f9754dbf9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf2309257e22d0d9e7ec20052a5089249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c099cd8153a2cfa79e091cf83da14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876a5b77d18d7a9a0ac8fbf444d96c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102c514292183a78aff59de09668b70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a5d094d7dffb3271cd15a39ca303e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1567c3950b26e43d72ad42ea3a200254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e73e56cd5d9f95fe6dd6213cfa616255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a297dde96a2d68c2654f3b935a197c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdf39646defb8378266dfa09adce33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ea826ee85341e1b66bd481d21a1f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ffca5c672f545336ea214664f481c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f42a6d21eb4f8d35cd985e6e639d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c248e355f1e57e6bfe5654a1b0ea21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c561c56f5b8f60784c3e88c9d3830262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959f64fff851c4ddf4c334739790ade263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282521d3baa4eaef65d7c46fd2875824264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a5be8e687eb2523b2161acfe32241265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476b45edfb52e0ea40e63634c047a10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88183be3036a4a2c122c992ca1d0ad26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860200304f9249eedbb542c2f05ecb79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8821dbace09413654dbabb9fc8ff84269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ee73c30885ebacb26bdeec1b53ebb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0d1484095a6dd6f276126d13a8d6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5712a76a65504d367314933d48a25b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaee627c6ebe17accf616f2c0b9315d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf693c9762955d5121c7bf645d91f2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d96bf3c6c0b8c1d8ac398c28525aaf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f6c63d24e1237c5a4c186ca90302d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008834808b67da8be8a6e92d933a422277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9be6808707e76728c1dfa26751385278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6296fa13099aa0788b1d98a50c2faf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283c2ec6dfeb4f9cd6b624e06098a94280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a37d70ee55fd2f36692e00e3bf4de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246d6a399a00fbe312abef1025e4c1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc87e997c691e9a12e4720502f0ca12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c17026161039f5a5bc61c9d3d7e18a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088260e4cc25140e2463bc8fbea47d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fb523df54619fd500b385341b9d98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02846e0c5100c3562b0af4605275cffa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83db7169beb71204b9bfeec2a7ac424288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2e93b81e7de788de4dd97b294eb96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bf4f564fbfa98ff7f9a6414e1cd3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eca30677095d55c5c94ed118670f52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd2a54c7b91d1e07c25b82032d8b2a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df261425444f8c462b227e19b112cc45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c69e1468c17dd48f31f426c542d7bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211a5a16796f64f69512c483cedee93295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66ea222364425bdc8bbff954f7792b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad2ea7bb477e988c2d0ff254085e3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6cbacc3fe5e5e1caf74751104b62c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b21de332c6af8a9bf810031fc599e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b6b95abf829da614308bdff661e63300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032df7178b701740ba636385817be318301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2d27f39e4992514e453af1f4c3159302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8daad8a8e572a44372ef9ac3abc26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae9621e4f3607a1995eb0ec0594f8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad38eb212ecf08919278bb76376c8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7fc43b2f9ec7fde67315cf7571911a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239cd21367dc23750c78369374396d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908837fa7945d5cd587f87dcd0090e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9147a1415ada8b1ad35039e396113309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a0c54b7a486a9f7ea08c3e17413ae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad0233d5eefc2754ed72b059986a1d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a7c8dba1b0e19a8fbe877e5147a71312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ce108ceae60f73ee455df3d88e898313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa64856c4d9d25a3a21ff6f24490b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883cf2f50a59af5bfa03b3779e89ef2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156f99f6bb116bd4c36491cad7b6610316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05adf0d48e5c35586f84df12ad0e237317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610065d91b067d05bd6a09b3ca1dd72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aed379ddc3178ebbc7edff99d34652319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ac467d2c33970e71f23d53b99635b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64ddc1187e118b0eb26ace18575db7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306bdd5f4b8e77c4c9e39c5d57646b2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61decea8c6695a4161a5823dd9415e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15f3e03f1b901c0b91377bfe730d4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50facae372766898489938190948ed58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad36e4cb78ba9be3963477995c1591326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacc2cc7f20b0c15ae284f1d1d4c75e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642abc26d3668c27b698ce48f16b7a8e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e592ed9ee8176cc0b06ea79f8e097fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099531d2e8c7dcaa9e9f4a36d772a3ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914d7c50ea1f34b6d0b6f65fc7b58b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db8b5000e080f2e49cfae741c29e5c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6d9e0c1519b42ff7feee478b468d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d809f5181d046d6c8410c7bbbdd455334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79f498c7ed1c9107cb89e2d022cda3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061773cc48e0ff76eb7e4dc96768fb96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b1ae117b76e7e333311de9e7c9e88337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1669360f9b7592f2275c3fbad1b4f12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd88e58da6a66a9a62ca1937fdfff5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38c103f61802354bcb143a866e65df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b5d779b659c945cb2587ccd7a4a18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85d6d68b18f2fc9d68336bf707da09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a41cbe49f2f5857448bbfadbb537d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c6510af253231da7d365a4b2d3cfb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a41419ad9f772cdef2776aaa80b0e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2212187da578d85869413818cd790e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d778b7b605d514483d13204791815a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91471ab683f4b206a2393404cdd1cc2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff96effca7a47991fc5dda4cef2e79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102a92d20f885e747c89e2cba5839eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff4424f01df4be83a2ac2d1391039f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7b9bff5bff5040361173997100076352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aa7c150f1e7b8a2ee77104d0b8ba1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7d4acdc07a3b5c7d3b357c9a96b19354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc20cd3c2a13a093084ff2473fc14fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1b6eca8a7cc06aa14eb14dcc60e55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d04b7863b86601b5356d0faa3adea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eebbb68230304acfc350552e962bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fad201ef38817b4fbd5770dd389d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181968735bd52a500746da548d975ab9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b85b121aea3084050cce83e0e76592361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63d795b5edef2e325ab67ce6d42975362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c229e308b19427c593f5937b6cb8827363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6c153618f01208da6cf648422a13d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46846b12de1e3dacef74c7582520f091365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234670b3872931d85812b97e23e53991366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feca691a486fb1a449740434638ccd4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9f1c710f9e507970b18ad811ecb1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687f82a9e77218d32777a54722d360d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3aa66818cf0c43436de4ad2da4bad0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200c321ecb7a40771a482aba976a691371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c42ca32015addf47ccd6360d1b3de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c2f87ce02d3a5ee1258fe320cc7e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac74e4deb0dad498f33d6a698e26f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd5241f546a79ccaffbc41a9cac78f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb0494ca21b4cd9f0737cbc88241c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab385e8085fc65f3a023c606786e41c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0828df3b7eb78209c7d2dfebb54a54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59e8b9e96a56a7652b1a6296313e08379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257ec053ff76ad4807a3206926172c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93838d32a09ed092024a5434092dd92f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d8d84f02428570fcb28028006004a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1434b5373b71cd5337e40f9d977c1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685db817df3687e2f1b35479adf45cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6064ad5665dc116750660baae221fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686a7bca0ae5a5e2682cca33589c18b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7f893ffc4d13bd21924353187cead387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9136a84968afa3496ba655fcaffaf0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd83b2cf99e09185bfc88f64cb09f72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f51d423a751cc862e6d66a62d0df1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5de0a18509c4d27d3b33f069fc7309391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3368d9ba8b2e2021cdd5b98d7bea0ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437f776e1d2f7458cf939d28b510e76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdeef4fe92e84b4f4634bb1c7222d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa64b4d2997257f26c80a81390cbbe5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dca24e0ff448ae559f480a65f39cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782482cfb4abe09c55643a38de4f0d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721a726d133eee05095084272b7fd50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b98bfa37f21b2c3c861e5df440cb25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60284887e5501d22e5af91d4828602b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e0affa56c2942dd9123b7c6d5ffd9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e087b30b9da59307f27843f0bcfb4b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b222ddbf46168206754957dcbf17e4f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca68d60b15b0a474a5bb3486f7491a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe158a79d6bb10edf34a52c0e87866a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67d7ddfe25bae3711da3a876cf1c3d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498591a152a2eafb10d6d2adec837f6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed889daf72d60e87699cb4035078a0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdec1ac9cf30eef6a549928e51d5279409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416516995486587953f19b26b7a1a213410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c710ec702f7d2bbfbc077f85f1e57b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d5a25b3b9585083f56dc7b8cf3111412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0404a28662c41cc94258a5454c69c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d350fdeffa80ef23ffb678396a2cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963dbac891acb3d4f58c861c67005d66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1a6db3a56b7c847bc850e42b7ad06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36bd5f0ae7193df1d64cfeb2d8346c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07adf14a714e014f123ec92f333529418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690604a97293c8de6813dfcb2fe93538419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f682440c60288117ae0410ea5c6e0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a908051d3cbe554db16f5a40d350fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38006d7ad9281aeb631462ebd984e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3166bde1e77e4986b3d396548ec157423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca50f21b1e701dfdc33c5967499867424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e964904d748ad44fb55ea25efc75dd9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8465d17abd5062289e10b761979c78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94cfcd92755aa6a28d00349c40dd4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486224c8d31f6899abc7d64d6ddbbd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8af20ac1bc3d45dac72979ea8664f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c065a644854d46ec702d03837a51b63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf66c1e51bf7cc8e0eb1d6a20337e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b3d027103e4e7c7eb0344082a0021432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49cc29a83dc8e141c91c63fa34eb43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db0f985136afe9923df8e38896a29f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edbca123c46b2358df192c8496a450435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bcd277656732d16445f3a7ff922e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b616d09df1a8f8aa72ae4ead2fe77f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810a2c510b1df392badda23a7158454438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94479c5d0d282a8d16d31a7adf758ce2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4fa4b8c6dc12f7162f0aa3885cdaa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78fd5258943318fbb3bbe8c4121935441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b4f9c157b501253f3b921babbf543442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06c4a56a0b7381e491c7d8193a99b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2755dc97cdeca24c4377308fb4658444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536893a18be0ad262c8f1186495bb39b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf1351096cebea057a759c13e13d97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898c98a33ca8498ed9560f102945cf3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746274d6f30dafdc3c4bbcb32f8c9c56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c04b9c71764f973f7e84b77b3cce2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139ea85cc83e644cb012beb3144cbc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c9199702518eaca3e66aed58fdd0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ce8bfbe61d59c03ff949de0f1e91b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8682eace0157e7cc5d44c576399ba0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b698016741df1ec3f700758ecfbe77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962a61b0b55210cc4f412af8cabfabb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ad804f96049e759421315f293a4c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c8b06675ba05b7685e21677a826d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1947088d9be3703ebc465abaa3b4a7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f77b3c1953716f30910bbfb7ee18d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dae4da812f909cc0b308ce915eda7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e816295c7393f0063e574b7d8e690ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe2f28fcb11cd17e3a6c5c27b62c05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b7ad5bb07f570b7a5078785915e93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5856c0b5139b06bcafbe6f6c925ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adece1578b633809a8ed1b4a1d13a634465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa596e481b377c10aef9547f7e30e90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570715afa313e46cac9ce832989cc277467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439d663a58f4e5db0e2d20367ee5531468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb836e6c74d7ff4a0d39d8a5582a562469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1154d4d3b1c9eb5891cccd72ddbd0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542bf8e74a94984bcc18cb30474e3b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acb5d2936a7e0c555aa4fff7865d8e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca45b548c2fc1deb9e4dd0bbca24f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201137f10928e68abd5d91696ee10c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d679faffb59682fcc2cf2debb3513a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa581d0d8908de97b7bbc19331786d4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59735d10a796e3cdc53256538a09a6af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c9f35157fba8619ba98d951fa26bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc63a1376e9cfafce7f29623dfe29d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ea55c5ce4e4fd186ba2c2f2230f15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4527c5414b3256a5dd18992f7ffc2d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c20255dc21cf4bc9249992a732b32482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534f736ed814fadf577d63002e8a9e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347dbac7dbb4ce9aaa2566bb9b8a460484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd8a72d36da1c3c9788be3e4e84549485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faab6067e6c728a039050fe80fecc24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea61aacf19d7e1b6151fbc3a07cff89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11792075e8e4f0aed7deb6dbe6a7f677488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c4ae4127b4d0fc921fae49077f2a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63714ae49d7f80711beaf81e2d5bf2f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737b6fb204eec66ccbf3456592f00f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a35f494a26ff05b60e3375e977c59d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66cd37ce11169e7a870738f38116c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833631fe4f3e7657d6c2b2380545679494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658a0a44a5766f1b40c7615944eadc5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afacdc334b2a9098a5094356e263967496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534fc26d80b3dbf70484a2a8fb21921497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3dca297385f76fc7ec5512f48ca75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2bbb82d9564be3f43e3ff86446ef5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81906713e9e83779b95c56073e2c2ada500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0e71034d55da121d27c3c2db565a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2daf136c2d3faecd0796e6a2f495a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b55732eb7f5aabddc7174de2f879a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a63bde0dac4ecaeeec8a5d9b376cce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd18cede4cce6209de91966980de76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650401fd669edcdd7ff9810747a5dba3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94e0b467c51c1a77f4ff7f12650dd7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4184c8956180c1cdec360ad1d5846508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce15f43f8731da431c3355f62daa9d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293550d6090c3746b3418b6023f57e82510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bd7be7b5a08bf836c99061d86640e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9e2772b438956b7f97822eb1025e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d3f763ab556efeca0c8ebbbf5080d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57106cbb96409324863f5bd1a6698952514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b054cea66b3bb16f8d0fc8e096558ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa139d60531f402e3c3d46661933fd0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566337e7284abfb6959238ad7490b16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584027086c4057ee0f16d96a297ed05e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c64390f4a3ff02c990670371fb262519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed06eb3c4ab6458191d96ddf1f2895520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e99430472e3cb618da6cf50bf21d86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2dd8cd46f872f38fff9e37b56ef26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17867bc4d63aa3d73711589c12756b47523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74415cce4544ac121a980610f21abf1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4af07aa35b538b3eae060e55f9cb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d321af5c0588efde0e6539a1f270eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546efc88c11dd605956e218cbe0022d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d213a359a11ddf92fa16f3c690c4cf2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba880184284b930f76d6b8b5ddf31b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d5d7d66fd8a1ffb4fc18f4af9ebbc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2dd99704cafd2cf2ea09b8c5ae89d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40f124854d157f4c4e5ee8959320e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a69b114585e7aefecd94261faa1890533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af621dd9ff0ae1e6ef9f61c5c1c043c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076068e36db702c1158d122b7569a1ff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927002e5d2b01db5549e9ce1b48cc920536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1b9c4b89796613da8ba5c17d2b3bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d4f8b2b5cc27840b29be21e2b15ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8be2ddae77ef681d4bf0ad1a10a84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f232fdb45298a49d335ae2e905a01b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4463c785a4953a4e0bfb2548d5181541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77665a714127cd526f8ac0ae440a09f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263b02fd6d41c095645e0bc749dd092543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f42c05a0056dc4f4b0b45af92b4f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d2bd2d4e1d47f2488390d40bfe9b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e78b320ac83b586169c487803456f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fab414a9b1d36aea1552302d63418547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176b47a954bc1286cddf8521a32d025548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8df536d9170fa94d15ed84e3e69934549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31131c7a54bdb3db9fcfd6617d73c44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee87c895297e32ccd301f1d7812bb6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f75456e42145724e1715d296fa2d76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6ad2f6fb09cea199c36907cd073d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1cc175e51fee0d2a43799f6290b29554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9d1666291943d7eb30f3c446dc59d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286d2b0e793b6b19dc0c95d3cce1d9c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5939f5953da88858deef9d4f2726b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5876872907727de5cd4413c0830221558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074787d4262939d4215f93c427e51986559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1556f6db2ae3d6b74b5d7c347a7f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e64c8c8666440eac654355db00345561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd15c7b7485ecf7d00cf05bcf0393f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a01652701760d6f27b672d6d2f15a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c507ed69144b788f68603ce9da7f5ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7736fd73ee30c1c7decf224abf3d77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad66b330acc75c1767d4b3bb2f9ae18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72904997bb2041c1ee0b07fc46d1f47a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f721fe33112b86be8308d9cf8e4f04568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb28e30697249f106cb3321bb820eb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd2bd6fd9df57b4666b50e8c36b5f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6edfa94c94f8c998db023392bb69fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c06fabcc8e49d82fd8ddb9e40c721f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3162d0db39c4641bfb78f2027a09c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62331179024d17a250bd05af9fae5ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9784b6188e8b10d3098bd6dde10fa8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d6d2ef9c4e7d03e3befedae86738e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55bb084724c4569c9029e6d88818f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99eadc784c7af68189094987e69f711578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d5997dd2d2b5fe20e997b1f77e53f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c318d3596baed2c44114ac146d7059580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86818adc4828f724dbeea4b4349742e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca3aeb4a6859a1696e0eb51502ae74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30501ed47b30795f7a22f74b48f5b0c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f244706b184905dd8f4eca12c90fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a98f5eea5c5e27d4733334f9707ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18218d85b9f2702cb6050bb768f2f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a6201dc296ca58c4a47b20fdf0faf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726a06e89bfb92cae3af075b10d9307588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e7619b7c01dc234e444c7ba6bd89e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527ee3fc8f9b6e9f5c9adc5e842e07e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da3d9d8029a81035005aed68bf1200591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d543e04e7e723e0ba1c40e2674bb1db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633f75f3c93f1345b8b8d76228e9120593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fccbab453e4b3ecfaeba48c83f2ea4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e351fc93b076761e335ec278330a9b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43f0e145a922ce756784a612414209596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767be40279fe97968367e2ea6db2662597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27271ebf2268c95a21b8b9e2fc02f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cbcdc2cf79cc335f9afaab8c2797f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe95c50fb009b658ee473025bd2748c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218cf05913680b8c9e24d9ad1174a81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c0d15404944319ed651237ad30a2e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d181e462db778b0c372362611a599603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a284115713f13ab209f9d61aff1778604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6da8644a96db839b821fc331a5be8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bedec1f0ce352c2d06ef5e7251f1ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877b74e9a36e5f13a1f6223883c192f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d178a689585c7768855cebc5695b1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326a151ffc9f8d15369eb797db0d7d7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2862905c4f1627e6bd7e8dd95b3ad10610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646e9093afcc69f69b4a662de18787b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb294da1a0d06104912ba2fa3be7a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedfc37e492e021e96784941abbac8a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705f8e1f6b1dc2769d1ddc8e80b3878614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86157c43bb2bd1990159d3bfb02b36f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879db27e28c20beeabb2ba1f80b6726e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9d8163f84c73c4d944060b5da25af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bea847a4b85f41d37d6d19cc91c61e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3a30f8aa7e9cc0c99ad7bf202e6c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f8f7f03230921fe52b0937f62ff3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b514724b03d6e97ab437f65c36a09621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e25edcc118cec3c379d67ac2975d08622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee8bdac06d21b8452ea57709ac1de3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705834b63509611ea77170c1ca4fc3bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9c4496063d2f9eb00d757c7ae830e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31242e7c9433898d4927ae07cec7abf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508584a64ddf8697a6b5e751710cdde627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113531cd0327dd2117d4d1ab750b838628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0a7e568aed19e0941da911c5480ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a44254872a41f07f9dc6d1b0bfa19630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff089294d67087b8f2e9d8b43247de4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fd10f0960fb2543b85176107cc2ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678af6a70cc4d8f19731b3a3f1f6c78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339343404aa05080eb680b946801b44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6017ace163d58f78a36d1af50c28eaf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8c6456998014563b61b7e3ff658f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771831a8c4ce3afda4390a77754408e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bf86de1a70e18c9e3f8d43f8ad167638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1bb8dc37bad6ba1dfbcb75a7fa4ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7a500f2a1576585d4b3b3d4c6e190640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db0be8c7ca40551e726a291b5caf19641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b95718579f0209e0d9720a419eef0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09a2d5177e2a45b7e996fae3ad476e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595172f8663b1d53e43eedb452589fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c54417b37d6567e5dd0f9191868d4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c55e6862870ab60d0eb1db8324a5bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e13be6ed1c3c19a1aac0be3a7d01f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5e82ae4ea26991f3b4d7bd2899289648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f4ed2ecf5401c96b1622a80b3d130649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77a209ed139b0e585b7f0b4271e8d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e606c011f3953f2b99cc539a81dd9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70c9902078632e2604c86ea39c03a8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082d74dc91215b70a4d76e7726913a1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b0582d45ef445ecc7495effb64aa3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16a29ffacbf5666cdb20a60271501a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff999eba4dfb5fd6db113d193490ced656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5c5b9524f7e599bae957a0e911406657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bbc48078958e38d7ecfc4e6835bcf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6937109e204c3f7e14b17b8fe912b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0458367e07aea5104e1b00cabfc40660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4df8c1a92969923865483e2d2c997661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173504e96b8dc5ae1b9ebcbd9fd2971662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39148808b5140b048c5cc593cb47a51663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa16b98d779f8b9423c5d2a3726fe8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997b154632be5d04c27c580a021592b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffafc122ed01c05a1f4424eeba17715666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c611ae2f8f5ce157a11064068789c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cac06682163c6dda28874ca083bc74668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d1ba06b7c5554e2e105a269da2a4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45933231301091937599134dc098c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11816ddf5cd5b7b8fb2bb6f4357d7140671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e7a1c1caee7516b92660d74d14d4b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96f47d447e5666491314ee12400908673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476415aa3b2b1f639d745a4e52317ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b5201841f3595ce4813ec02529299675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cb647151c31b410e3d3fb971b01ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11ea21748d1e2b452e26a4e2ef3d04677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a9225f7047950204a2697058bcd8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13285e414a53c8b92c86ff4ae816a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14de33b664af6b61860a2345001919680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a79ff24e70e2ab9a9387cbc20787fb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7776b11fd83c248960877c1899f93b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bc9d6da07dffdb305987940df590c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917145cf72ebfb07c10e2f5b7d0e7cb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773dc0a85ad32c214e58071a714c460685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c1100d6ed7332e2a4c51918f12b3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470b407764aea0abb2a4526fa36c49b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806a601941de9e8b0bfbb85a94c5eaf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1acbe301f04b12799e25fa7e5ee7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8daff034bbbf0610d78146e6383a8cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344533efb9b6589fd642893eb8c7f72d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014508a52b717da7da5b8b418c2fe08692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b372c438a04188144e2a94a863b59693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746a1f82d0d3dd2b7486759dda39484694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee58c567af98b3780963e9361c440c5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89563481ad6739ff1398b4d31bfc548d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93124240204d612b599b572c8d2e8bc0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a0b7afa24683c621b0616b50636f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeafb7a3e97b7f694523f984ed2b1cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265a81053a99c4a0bd7e9b959e85756700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822321bb03073e3790925b81bb6da4af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b177012dd15f1376c5454b0f32a93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d514857c80de5e612c581a7a94f850e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb1940a987831aed622c6150622e04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cb9ce3c58f5b4c96d223b74637b94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99281f91723e4316d8d0d8971171681e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941f025d9afafd4e22e1cb3e8929818707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1a40b128b65674fab370b28d92335708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b64301fc927bdf44665eed67729670709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd3db4a63016a4203ccfba938096a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f7d6b9f1d951718d1f8a726059fa8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3fe0825eac133ee189b69cc432c30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3c5714322cbdb698b3b12e4510acb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c3cec7217c9666d3f57440d464101714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d93d621dd0ef8068b2142356fc9341715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852de696a315bd7199d546b65d872e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a81bd0402a84bfa8942e5a453431c9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c7b5231bdfc299948c2b79fb43355718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfa8830e61d8d7b3b6f6b7c31eaa8c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d68ead2a7b4f2e13b4885cc517534720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b8ac021621b24d52f609162f18c54721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09a420228516b73a853bfd77628d32722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dac63fc6000fa831896653a491f15723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66654fbb4f64ec99fc9cc7d048efa6fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b11790e6bb08e68ceaad588598b4fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5800302495f9aefe16873ba22e1d82726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ae69cd6be0b6a382f22de79c5d1bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883c49e22d7f5a0ceb75fda734b0ad9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512beecbb3d93aed99dbb78e8c97ee72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d4bf5d0d02ae4d6a54ea4588dae7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a385e265aeaddeb0bb67ca4a9a19da3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2ffd0f7057a32cfb6925eac07f176732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89125bcc95e2ff54059c630e6b12cb4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc107be16f0c597cafd783d6cf51f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfcd0709d365140b18ab200974dd75735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907741d265e13a57da395632368e4cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e948c564dd16fa70768b428bd831122737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257630af7d9c156013f5744704b5f599738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036bc9a464a04caa2f89bf42f3a7bee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2afcbabca4967c924d156cdabf04c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c35043b3053f2d1f70dff2a89bf52741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7141a1ccb712365008f15aeca8144742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f3f11ae7bdf78847d96d3577a6e37743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d237cb97c37fb048f9e4bfdd1f236744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab18ceea96a30de30aca1a361dcde5d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4b967f9adbb0188e47140bc16f60e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f3a976273fee836a61b5ed729898a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84a27de66d6b19958ef43bfc3ad360748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bafe07b2ac3a0cfbdb34bdc12620d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896591dcf1514d09cd7f2efe4bc764f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2bea1385d86f657376fb2dd2ee0f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fde0a63dc5f3c35ddcd5173f37a265752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bb2d1b1fdabb0bb760661a4bdfead753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4b42b15adf580e5eef81f7e358f31754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a6f137021b02516fcfe9d3115aeaa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30608d890d204d06c6d8e04ab569fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b619e82a131186132471a12e661ec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9f33e845bf2a36127cf781d3b9403758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efca737f1f3face3b6d1d4f8b188f6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f949116765a90bb87cb46099e912c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda52e0dfff6ec0e85693fe4d9c5274c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baa2b8d85e765d923d417c3495eb30762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc80893272d5d2f61d8d8cc2329471763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90ebeff84d593e103eb4b8828d384f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aacb13db671d06edaaf35c011668e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735081cc8b16b163873e4e196e42525766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d478500e6822df87ba949bd6720556767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb587bac0d55864fcda1ff13f70c58e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5630f5742fa52a9ceeb6eba34d340769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda866a1098b516fc5f6656767bb19e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c57499abb595c21701bb98526e806771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121b59754a36f81d503cf6b104dcbfd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516606350b910dce781c83ab82b6b3e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e72410895169e8bea7e03adc32822774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3220935968b6bdc8ec4f88138de35775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43043d411765f914782580c236a802776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e48cc3c27f89ad786523d6973ff300777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8bc9422fef72b6206ffaa4921f10e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d88975600086bbbf5528ca66e422a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1d59f59956090e31a733c4845f382780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb8a75c78f56791dc54d6862cef994781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee1c88569ed8fc4a5f7b30c424f334782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f726998ef85b57a5be90c311aa11ea783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c560b9ea431f1d4e99409485d2dd8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733ccd2b314b9e0f4f07bfaee3b207b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebcf3b3f714e9bb2edd7e4b353451a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664a5477d08554f6ba4a7dc8c3b0ffa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860cfbd5d3c368fa8cf51f964fc11f2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65d799a71400000e13e41e8fb552a3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6e4cc15262952eed9775a72e93809790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9f585f0a3ae4c6426a35fc99cee60791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7f0da1cb6c12e2b1150759a663c78792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34d83c099fd3e480da4e50ee0881a3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015a84586abc83179f190da9149432a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f9285f05366ca34cd7934755cf736795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8091d103c1a36f047cef2fa7d3186f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110faae17b74ba0c63760e18ea74c1f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21cb3dcded557d685dcdf674f71f13798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc36d858f1aa44820a3c02d7f1cac5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb8ed61d6b399c89fb66f3807c2fda800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9d1c77a5464432cdde23a461544c2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70096823191edf7a939769336f931366802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1624c555a6f356a3affe8a48e64dd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107c3ec055ef57ae1f7ddb75f1f092d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3d39d616a22935aa6db43c73d8a05805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541576b12e3d52783425c2edb60a47c9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccf10ab221dad0ca9d5b9873965384807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2d6edeb441324ec711e661fd1d501808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae1acbdb6a01193801660cfb03d109809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64275e1c6b90cf62665453529c909c48810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd8baa15c534f69d85391a020b9774811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc5f830f834c416b6281609e3d3eb6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ae83cc40205491cd4330e9e1aaaf8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ab3c8942444d496109dc938285046814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11ad050da10c21a00c5eb2f65a70fe815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48ceda1af076bfae59acf49d168c10816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82785d96884a8c3ef02a2c9de96efcd9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa18aa4cb6f7149b9988cbd83c9496818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02515b3390149872db18fc137cc95251819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43878ca2aac1cd60759715050466540820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8ddf40a2dca3c5d7cbf1c0e42a80b821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0beb70fec12ae8e358f0b449f914d611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7eb1659338889bad0f886bf929ba22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be767f677835da87e955cd1aef9702a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe7327dce87514162bb624a649c4284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51980bfdc2f29ac759018f68a08c975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceceee1e26577cb62ec7e357be858a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35540e88de8b23d52bed736abea0422b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70d14096e1600a3fa15cd48207beae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f213293689bf5b63e893f309c0a18759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3aeb0d691dfc56822cc38c2268c7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96440c9456809bdbc100515ebd6210811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b717c0457ed3d7dc57c5ba781df7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554fce75e6c59685e3d8d535f7a6ae613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b09f3d814c57cc93180ff72757ba0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9950c9eebd7bf3821c385556bd2d59b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bc243e897c75803dcf9c603113e4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f22d23da0e73064976465b625212e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864edc191f6bdcc962985031ad094d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92344afaa1a1eb7e7c66191be525e4d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c3caa3f0996220f1fbd84124b614520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddba7f1ecbf37dd4287fd30de39c4ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6b5325aac9567ba9c9d19d150d52422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc091de40a785c34e6dcf335874d15823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25b1b217cf6a675efbde7bfd6642f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e647d059c5b3ad5cb85334769adc3e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e308899e823b990509dce3db51e9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb63bb85c70cc0db13f31e25ea5291027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb760aa2255f3c63cf874f70cfc72afc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d7972d17a8d2329b03ffc96be59fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8430480290467140f56f91fdb2fccd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2fc72355caa8fc1546db38878676531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b56000ff55eabdcc9386329119f06432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab7fae12750bf87c2e8a65c09f256e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebd61f634be3040be9ec1bd7e7ac2434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013766379ef9ad98422139de62a52cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab766f9ead780f0fb65dc502fbe1d2636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190aedeeae50bc94ab6c23dc2242ed137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989be7d65ce9b7713b04fe0277f2a5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913501093b05c9d71fef60837a07f8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67758e8922f7b0e9c1e8d2d4ea09e16540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4aa9b2f08f82d80eb08b62cb5c34241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652c8a6bd62ffd7ceddda8f788c177142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35f4408f2162dae368d3a6a13d2d3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c57bac819fb89affea26acaedaed4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86802269efa4c3d26306f77665d0b81545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bb77f4252c8f829909f97227e938646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c42407c6c7388061ad2437b55ebca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e13cd2cb645c524d34163d517862e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd1b43ae87b33f85bd4e5bbe0c1ccd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b29889faf1bcd35ccec6d6abe7362550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf09bbcc05bfc542c9199e5636646c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4ae77148dbae15222fdf8f8a193a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ea93e5c73668d986d8215a8a54d9d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b3e254dc3690aa0a2cb18a3c709c0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cdd9026631d39fb29ad529ce4bba4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fa4eb4ce30e216fb9236bac6a81f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3367ae2c966b3b622538332adc9966557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a0e5028db417b86fc7573c924d4dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048285efa81895d82500996db6303fea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819602bda619dfe04db0dc2fb0c0368660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532d9b08470b9b30ba938f4c933566861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c5eccd7ed10626c5a41ba7d39873a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bd32b13a561f5e7b71b6e164b1e0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b718abf6f5eb7acaf2f653874692364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ac7ff913d04dc44225d13acd4c17f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef178debd81bcd1c3e23044c8794b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331deac53364048b85c51e5ed57aef367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c483723551b1b1530f22cb7fc0a0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0c677680ae365187669d18ef216b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea316ffca1b810b777ed1dc8de3b2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0240cf181432fa601a2075f3a8b7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda521783fd7f8e49f1a5632d9ba89d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97c9c3ea934d33f7f2acdacca97e7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d467a7940ecd165a624f4f1096e7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c44fad6127c79113c5f600a12114c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e66ff3ea3a2e616301b4048bf00b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb0bbdee27961c90048cabc632b8a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050cc82889502e384fffa44300745e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd652cf60b5abb098efa09211002ed8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993125490141a366ae097b2d53ad388280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93093858f314daa468a101c73b23ceaa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310a4d908b06ff13ddad57e639962e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170575126fc13f4a1342fae85a1e37d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c73714b80debb2768dd8c920bd56f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b707f094ae21b79e0641030b9fea98f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6edc5cee86a9169e1b7a4cee031e5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd22178eac7b1fa730d2a989f7ef7d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7de797f4a688191a0441be599472b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba241d92ae7af8d11f845c9330da56c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb04a92486f1e304d84d1472846361990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fbf0ee5a4ce93e7f61ab92b584caa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05410ce2ec4cb0fcb8ceb0c9d22ec9b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d86dd3df7d902eecf1b5dd024740f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e8a82daf4af8e707fb4c1561aab3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46074964ce012f1b88f7a7483b87a95895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76a822d5aa445e3c6751261c5ca01896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66102243bfd401913efa8585d51c281697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8b830d544517f4fad352dcadacfaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f92be303dff9f2a05ae20117c527d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b019f452ff1ea991b83eb7080e7af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee969979eb15b88755d50cf2037e02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073ffe4f02fb47663c15d96596138ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39044b3cd99bc470f77b4eb5d11717c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666105f12bcfb1dca9b018a5d9076b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e927c845e1cc9f3c98359dfc8a049e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c209a0b8815a27ac87be78ba833e09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54111a5a799da361c4c0c8714416ea0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57510e62838773a78a56636cb8e56a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811473d0fd96197d2769f6f951ebd710109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2fb1f5fe814c17caf4f7855bad84d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14601e0e4b096cbe31e5455ef0e334d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c86ab171ce034b00c3cc6895e99dee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2183e28ca1b76b6bc4b4c5568c5252a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67df0647a743cef4224ab15b67e882114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720e994917d4a72f1a53c00815c17d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9f474d680577b4c4ecead30773ecd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06952939bb16b00083742d146b29cb34117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adab7167972150c92f3ac9383f499b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b71467f15fecd629d52429de7c9ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de07edc53dbb89e216c795bd94948a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed27aaa54066216b8ea27f8bbb7d1e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f30c7bcdc2a61760feebbf5689c9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcfd8cb06f45d8ebe0780087e35b72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b807793bfa3e031c91f88ade0eaa31124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94057ececa102a7b8b45d56f4794c561125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f99ad44725dee58887316655a5f2c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d08c6b1f934000ac21b6d27f5331c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2787bcbd96233d7bf241b29b1a198c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacca7aa29297acd76cd5d0c08c89c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441fa9d99f185f1139e9ff054fcc7bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a564ff42f96589191ef9b13152523a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cc52e5c6ce9b11976db500993c13b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab310c02f01cbf4a24aa787fbb28b63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf16a88964811640d4a8f491e7de867134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc078e23dd17962e95db7870f19e16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2755c330466f9de211acd9983702999136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328e757e840377861d7866f3db8f19d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0b9e475bf5363669e2185e82e32d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95335a526c98b1e632b77ba9e2617c37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb5344d7c144e882dccd9156304e6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673f17bf20849f1e28fba9d0c23fddc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f2f8302fe98cae8ea2280823c642a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629d72071c58db5a918c4c366714a32143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a4d614a781aaa317caa49579e389f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d39086e80ef9dfdd32a2bf04faae9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51a04b859213027438ef266a342735146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58540903530c8809077c8e24f7167ead147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbdf63345b46c4f7e152fd05c8a764148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3012f056cd68780a955dd98f3a42cdf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720187e42f38f39cf0343fbb85160e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e6ec4b6ea908a547800bc926a3ebc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8e803634fff41ead604938c0045c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fe4db9e0eefce0aa573aeb81f44c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e679f3194fa9c52fefd15841e10487154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafb0959aa0b8d786e32430924c7e00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4242ae4ecb7c974ec0e6445ab765e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9787cc21962fd3e570fe757f6c1ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b2f4941dd30eb10371bc441fdfffd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e6fb017a4f42959d48ed041fb3c6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdba1e1968a1248aa2743207fc237f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e01fefc734d34b7eb3d231d37f8af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b198e018f37168c74d07915b7aef06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44661854ff592991c0239fce3138084163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125911dd6a922ae6be901307e52d84d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362065c1b8d773b9cea8387c9baa37b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea10229cbefc28648d06be6892ce6cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dac73bb9e92fc5fabc14f4f8110370167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e21604c4c2bc9974672b5de40bda2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab5fbbb4dc61ce2a91ea56298b98d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5ac55621b22147ef4eb063a93f32e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e86ad65adafe70c77175916abf8b0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd72d3e4b570346b70bcdace3bfdf3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9ea88b4019e03c41cda8351ded022173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab8e201bdb8b21c0088dacea80df40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b0d960f4f3d24d81d24329b379243175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724394acb9819d10e3710d09cca094b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e218561c5ddf2c7bc3e0ecd5b96358c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daeb41eaa957d0bde89782b82b6000178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a223ad642247293f405bee5a8923a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de739d77f13be265a3912ff818993a22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf232b1115eefac70c7291dbd08129181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480ce82f10967589f7e2b51ca035b82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3b48449292b0d6d86d2432e2c0b65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe54cec99f58d2556322d83d0b3107184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973b6879fba3b15fa3292966b777214185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5084069e60b5037be82b95f6eea10d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11433757c50f4ce606c785e0d85353187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e5a53f844677d5c2fb1e4eec9c84e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d596dd0a7608b733e6e2c4b1c98d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a42da38d0ae3b76586b90ab9d8231190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b3cb170cda603d4fd0c60228dc3bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5f77aef9afebb8e139f1920f2c3c2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fc6440f7ad77f3d5642a34bccc0d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa01960248692f7372d321335b07a27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b616a92644776309afa6a05c26851195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2745870d6f2456cb02d47d4576b1401196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843745ccaeff3788204a1a37727ff7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9df7db8858331278ff414f4a409320198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05818d9a72dbd557c294b847b4f0c61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e798890245e53b00179df5127da8ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198ec0f990d6af42a6284b506b20043201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e029d06462ee3e19d62d32512f048d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d217c42f092f5275c3aac9c096dd048203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03e78afa57daa7403654d3b47b1399204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5bd59942b4f895b155b812f668cf6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7f5f57911b7fcb0981b5b7464ecdc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6880c0541f515fda2eb168265a9b2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5300e999d87e9c442c0c80adc8749208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c773d25e2e6982540519aabe48b832209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e786bce9b64be302e164756cf4c47ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323d426144883bc5ecc84c099ec9727211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e818332e8a481386a8dd659eef7b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d71e8aa96c40605a58d04f8370cb05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05f51bdb7147084cfbd3558a000665214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f9fa47e5a9a7b67af5b6b7202bc34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919c63260ef3d71110ed334e5449aaf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23772155c42cf13ee23bec5c6022a8b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40ea5e0ff4bb561cfa15a8e4323ed5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81517a8504b6d162b308ad965e04ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6dc22181cbf50e983a42fee9cca33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c1af94ff560c44663ebf0df4f1b98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486fdeb32a02abcfc2ad22c995bd4ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac6882a2d9a6c86b9e4713def6c335223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88478973377b6de3370eb12572c741224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20337f7ba701e349ea0da5a44ff28552225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f086d1425231aa2212106dc1c01cf87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac636ad025daa2063ea1bdb86dfe66c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726c94331d8a383210429487ddabbc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9e28dd87509c712bff3524b39f285229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82eea2e8c006d68a29170edbf956a62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fde4f89206f9b06c7957916071b3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a6de342a788e444ffaa50213fd6f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af09bc5030f775d00f1423235b1b63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09206800ac24171947890d9315d4a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409840a21b5763132927ae8df5246d91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6892c4c8f3e7e7f08cbcd47786448236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57dc92e7db506d085409a3eeb94bee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae6d320f699053d44f332271a63b30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aab38042401c4ef0c1e0f806015c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98406f229ca549d065bbaace016d3da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ed58fcd0e6b23eccc9f9f33e7b66c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296f37d0f4999714425a2799e1e1c43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f231a1250af8fafbf1e0a30ac1b4ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac521fba515c1a137b1fd2fdf7a89ad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eebcc01240536205edd8d9d8d26544245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925786fb4a630cf84bb465ea650f0a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac45f34f9dcbf170e2f7bc4d60bfa3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb0169872023cfddd105ce18c663f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66967ad0807ca3a634d2f56b232ecd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf54d912f6422dc9ad9a202303ecf5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f7c7d7f094721104fa630d21ed0ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee99b766d16b7a01863e165d1f1ae57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fe0b98ae7b5d7edeca306d30bb5b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad95ead69907ec1d1081e58a130ac48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9bdbbafe38cc623910642c6179a1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2631b1b8b0172d598ec85d2a1df87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c9ae15b3f9741d2f16fca8cccb68a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c392d25b9f21be67d8c001ceba7b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfa9095b9eca75ede5febfbaf46816259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21622c491f526568bc89dd724d229d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a18e032d76efabc6aa662538acfd00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba95456e5b274d6aeca235add5988e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b3f623ea826f9cffe4810e88cff79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409f1b7b501a3010c49e78e26826219264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f54253abb9725d63e25f1b3c928dc4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dad219759e802db37adcf60a00f3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826d0a0363fe6dc3939a760fd2e07c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c550b42a419d7368ef92ae96e3399268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88e147cd9f9712a7451c4973041e75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdfe296aee2474714b3f8427cb0bb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868d078019be002e4e57eaeb8c18635271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30b618a126ff2e8ec26ed6d3fc266d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d187cf392664dc7f320dc97df01e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e337da213486828bb92ac0aca2bda4f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7ea89de60f5b4e9a8618355530dcb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5291c8527ea4db54db5a10b37e53c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe04460cfb2f995edd55700de42d3e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d370357a6fb0c101fd9232854d40dfa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239663dde1814868ceb0c6999964251279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e7d9329655d0383b31f64c597f8fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa54b5d13aad6cedfdb193ce30b485b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd72f5d71b276c0012e656e524daa3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2f48baf9fb343e1ec1fc25e7a2517283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549e4fcfcbaf789e1401fd07e1ae44e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e8a423fd02634bb7a9d5fa2c7c22a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd6f9d70b5d1ceb8c5774541d7c30a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c557ddcd241dcaf1de5d0cc83facf9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6a23f3ddfead7b180133133859d0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1e69bf6a219beb2ba4835aa91b7e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af863fc8b9a6592d149e1f0b849e20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14d1b9d88a3d1b63ec476c0fdbb9b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a80ae1430d5c514c0da586c7a404f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ec0f2779c52d22aa65272113378b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694fc64d0b3d2f0082ef4ea1bfb33eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a360b54503a2a941ff15d3d87ce7d74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14372d2c5b1f06993495e93ffae729a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9397888874830ec6c17e30c9c47be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e3ea94a12f6ae0df44a6999092f3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a86649fc69bbef20fac42fd2768d2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00da83b6752e178841c3a702da7385300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77141708ea81ad5ceda4edcd2dfcb49a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e024a8f77cc6087ca7d29463c9da98b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a7c0fb1095bc3efcf455995e162e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866d75cd16df70417a80878a073a03d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e20fed3e4a15863c431bef72e3bbbc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeda72eea1c3c0ff8f3b59a224c38fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677d72cefef4271d138eb42fc2c3cb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ec6e533cdb436ebf8275870cfb581308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e169ff09bc55fbb00c5157fc2b14dd9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b907c795c49d56b95a4bca0a4976ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd665e8db2ca93057e7eeef28a104eeb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88337c22f76f000ecbdc6b1edd87db19312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bb46803752c893b71f316a71b4193313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b27ae435471179b9ee984c3cb2b171314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f11feabd7b8e1cbc28d6053946adf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c06b3b91a0496bc02898c8a0f174f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949ccbd4733e4e92f5cd1b24823bfab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b4da7c9083152fe4fd195aca23ba8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56437ec7b3244fe4971f2ee806155593319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b09c7e1e70b9e21697e0fcb7ed846b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee7da96a0e0c092817f637610d20e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f67013872866fac95bd56442db29c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb321727ed0329edcf669d3e304a988323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f49fe838c6f2e1a5b46f8854225f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22b32fbe64e485e9f985bbc89a8c61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704267029f5e125518fc7d98c22e1e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661834ffffca41c7eb9cfdcfc88316c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2869bf6055f2d8cb09aa6a4f2e5869e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fb0b35aa8a1cc45fc3a36eb66d9f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e38cf881e0cca7417d2491d5c001c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84e1c0bcb7ef4bbc8c6c3c4624167c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fcb47a5a73ad935b2e7db63cc1e15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc436f1c504bf0361a63bd70f8e2bd70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087ab9e7ad0beab888de8616ce73c9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f5a95778c2cc2fa78f6830bfe81ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077fae08c96caf8add5647af4bd5842336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3c6aa4b74b393e7f25b67240aa6fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab162239e27fd1bd81f06139f95a105b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6a3f664871c5aab2b14c3244c373b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7f6e73a559d559bf2c43fb56266b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e030a07e2278ef45c9d6504e1e1b2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c8810307224f11c46d0911afae550342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf57146de6c1ba466faf34b7e3783b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e42cf7f47b4ad0063dcc3e178daff2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7d44883556cf0ccfe896014642eee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e376d7738d2cfd7ab11ebf582aa79e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f8145bcb7f8ce1fe1ffab0f068f01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5bb8f4b2cfc1110e390eb74da436c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cb30bbcac5086c258206326c47118349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4797795eb4eeffd2b1237e11efc507c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352bbb34a16880cf56c990d3c037227351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf87057854bcf0e33efbddf1e0c80c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224937339f7569aba29346ffc71b558a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1734ae27b052705b3b51cf6637716354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa216437d2bf62b69cc8bc82a535d53355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cf03dfd2eab473190c75828b21ea1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f3661dc6f83cc3debb1320af9aaa6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48179c1d84a49279424d0eaf9fdf0a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af3657101deccf4dd07b7b2cbdfdd3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee30f9750a1f1542c1a11b438344e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f16f5bc7dd73d9bc104d83c520aa32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d7682a6676184b7a71cef87d00e86362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211e8b42893aa8c4cd280c769017c6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd7b35c6d6c7d8fd0e319122bfd2af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5632a7fdc79d1a9f59afa1ad23f24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda2e56f23e9530f776b484533c48d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad19c247385ba742abc850af69d170d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a344971ee2eefba56b3a9a682188b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd55abaadbbf91cc6f4de9af7005caf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f006160215bf79a2820f817b3ed39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80264351075a5e92ce758bfd200bb600371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082fc1a1c618e85be9163cff990d64b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ff30b759fbf39cd13e1e3158d672e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7858363337b965b890055ccd898c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb6f4068ef14759a01899876aa737b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03446e475130f09122587429c68df6ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef889b5132e3f3d54ad3d78e3212b23f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012faebb337073a69c375968cbe99dd5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbce4e2eb2b56b44b238784e37b4f94379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f73bfc98f484ae16e7aea8c434acd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81340e0d7755d97e7b89ec0cc16b70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7db1cc61010dddab644b0ab400ac46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d2e22b761b7df7fe507a72ab93aa0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2cb36ba73b9508082640b59871ff3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b33e4c2fc279b4a7dd684622de9a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61be07cc46b2fdef80f5d9d69070b2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877a6b9f4fc8ff484faba2d82a1aae0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde44eee441ec5375feb82c21c252ee6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041a5a6bd9efe75987f329c744b9e6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac8c14623ae6c82113e6342a44dee3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240627d1c93bc3bb628dddfe166f4452391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d33ab738f4b3e83ac61eccafa7f8ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708238d9f7d6ddd43e688bf680087ff3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a03eb5b489a38f2e7fe136fc6b29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf2c2b3f80eb24ce05de9c38938c79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32754711794fca4f4394f5e8211ce726396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0df67cbe368aafaf52ab8d18bca1c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d5427da01ade2dd018df0e9f244a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755864a716a21739ccf10f2f903f2a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86256bb4e0c2a2e13c6db36bd91df5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ef5d921807ada3cf5fe9b9c397444401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650490650811dc45b6f66c2612e8a04d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f53f132ca9091a47e46cd65c15110403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6490f4f7ecb500bc64126990115a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f268cc208ca9e4b7963a4bb992481a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763834cab3d6b74bb86816157ec74b70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5966e848c7026250e0e1c2d76903852407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dae85d0f062f8db4e474c0b8ad40a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155eb2cd113db35400f2375282dd5b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac284d6b06b6ca4b33bd3e1af4a112a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ac7f5401f365385524ce1f0c5e2d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cc8517f483b69df1188409a385bb9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7791eecbbbe4bb7721d0bf751229a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7561602def5036321ab5cda62ebe085414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b58b9bd17bea7d5923f93ba9db998415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84233fac1308b05a3dc92fe13f750f42416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8f3e312748f18deb578319f21a284417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c9374bf6e59484ec37761a566a054418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9390a20c5d84fc4be7a54b7c0cdc58b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b563a385d204117f97c105d089f97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5493a7ab8bd070f7dcb3d3705d46f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec3a74958bbfb377f25e0363fc3553422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388475c7fd4f641fb72144e4e2128ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903426d0e343925d2d1141cd3c1bcc3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11b0c5b8bfd3c3999bcd7592ec93f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c1f80345401440846e31647d4d8a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6812ccf80757df015974a3b3063ecf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27594d0b29aa839113a6b775c4a5e41f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f6828d15b5c8664f0110274f3fc66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b064db4d6b946705d30a933dead567430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c72c6b28838e9c97f5009d4d2fa943431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1883f52144835f7a59bf6c9992ac8ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7b7687145af5eef6a860137ffb4af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6544d001a6807675c49dfdb5f66695434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949170158e1539287408d874ea89e7d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550eb6631ae3f2d7d1751ce959c16686436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721289d2f6d5b94524694ebb2d06c6ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0d2a60c437497bb9fc58141dbf3c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ad9e574a8d3c58e76606c8c55734f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6d9c3dcbc736995b262b500a7eb10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb269950dfd0f35f9bab362d1b36efd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10836f3fb938bb8622c5baa27e802b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4bbae9870e81410e7615625fc2994443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1534668afc670e8d737e7726fc0258444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8682003f0fa88c7265d7f44fd95c29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bba9457f1c2600eb6a728629dbabdb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd36cbec09a6d325897412709a16ec4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3ef84834921ec12f24b1f26add748448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dd3be8bc13377d8350a955a7229ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2d58eae4b64b6f0242b5e25dc13f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b57839a1ed3a8d4cb82bc61ea5249f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4b88220bc09f8c4957ce1e4146b66452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09892818880b09a7749a9e3702ca489d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0850485d9b2459f80d46a248da6f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba811f6f11fec378f5ec500049e2ca37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860cc2d9983973fc5f3b082e8f18099456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056acbed6255486451ff5d7810b837d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dae77ae9294428d01cef36dae4b388458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e735fa21a14953496b9f0c490f1daf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43249eb829266236f2bbe544019fcb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090a75d4442c5e4c86ef5b63a7e9754461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9bb8fba87d778feaa6ea282e7720c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31fb5505f04e61296dc753e5091551463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461593736e75f9f5f7d47d866860896b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475ea58b2419930aa9c501677fc256f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ec98f61b0d87276738d2aa8adda45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e87e8e67120f6aeb8fe5d45e006504467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7acea5628a4392b7fad95af3651728468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8446b3a8424c0a51f1df812e74de8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab68769fa8f55031b5611f795ddf70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3d0709637d1a623f1672ec6e3be3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeea532580c873d95913ee8b5078c1d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad9999de753f31e2709c8e7a8a1147473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd56422597d11eb692fb1ab03c548bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7ccfef894b90d591aaf8e260a86c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f64e607d066e714faa7cb83f5d217476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfc990860e3fb3619ef2a99855cf0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b6f9385ae1058e2bb67662abd2f4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c309ff72dba42b0abb6dd3c86ddac0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6ad10aec711bc4e89af0c4c54504d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514a51edf1068213585dca25bd614ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf11ae896bd23991e432be46a49fa5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0406d6de15cd1c54b48fd21a795bfc7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c093381c9f1c6fa6d6d7fef453c07e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38379836d01460226d35ee47748b31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab01e1e18433a78ee79b52b700f594486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eed0e7b026f9bef535092065ba846d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169afdfde3b34361ad2b8da0ddb1f6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a4fa8bb4c4f910bad817982c63596489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbd7e591414c03e5a5a745032891bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6822696bcb90250e0396d9731f3d9f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cb216d2d4e29ce8652088790f7466492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fc7875a428214f3fe522152ac3948493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7517d7f8be776c14fcf4be5002d4a13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603cc47af979a510b31ae31cee442fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670112977f9b8cdd4542e294a0fe4463496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85015abd7c403a5c1b25de2df6dce272497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086de4787a2c42b565de49240129a89498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d0375e7d3b08e4566473442fc4e74499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b294994a106ba650a9e8a1bf9016d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0435fc3fe3414c50e0a8c2a58920022501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3f91111a33dcfde37e447ff319e09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10703acb8afffd1a7412b6d2834d09f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c079e55e81cb2dc82b55722ca490db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7733d3a78f019fd40de618ab0ecd4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d039b8abdcb4ebde71be8645f7d00d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf546b770cf321105b6e23891f72cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c81adedeb041b4792ca61b83b29cc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956956e0ab323ea85ba814625929a5c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3215a2b97a8ffb265e45d5406c939b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216138fc227a91b7ecaec5a10a93b07511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d5204d86985875c521bffa927ff4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df134ce73000ef72b44175c3527669c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafb341c6a5249f6cfe015e9f3f6c41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e73b65931a550056445357c720bd98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729fa08b8de2f53b2d7718420a287a8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba689c595926cb9967433ef7a0a641517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91db7d2518031df98a52cc7abf25092518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67274cc8353a188c802041d8d8338356519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af07fa19784711cfc19f2d35d7c642520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93450f4ab3acc8f07e21c752d61041b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cb3bd7bb7b447b8b869f12b58293e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40509d747c0707fa7543c60a58e5fef9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301b0db92bdb3dcf32bed43bf81737e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e51509f33b873c022ed3e76c18a92525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919daee765dd9d26b6bcf86fcec2ddf7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6773adc9fcae886ca853a099f928cc1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19e47b6ee445af4e3c8a86ca362dd2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b8d3002db77efd99c998abc09e388529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9326c68c3fbe400b492f9d1201d092530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5342e1f1daffd2c8699a62692763ee4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fd8ad977ad1f31de1ca8d7c2c9a60532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbc620ce76730d5b9e8225fd367f55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf1e55164b0ebe39f00a9ebc411b4b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176291698e5dcf1c412a0770724f0db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649f14dd61e3802cd34766768e68ce8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25f1ae8fd98478246f56ec47796b74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27d49cf7eb882ec81f4a3100c85ef1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d87f82614cda51c345a3739e22967539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846726634ee3a81bacb0d764bcdb1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b78426a05bf728d147f2652eee2190541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2039671333cd1855008f161690d7d9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff837f6f6aa7a9327833011d5312aac4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fd4381237a9d29b4180133388fa13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e15a19149688ff93bfc635047b5e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3268b6c023db0386bb8079abbe248546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2747d3cc9f831c23a34f4d19d9a6de9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d9227e60c354ad144f1f6238ab9af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc173fc9ac2f27dae17bbf398980c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e28c969cb1e9ec3ec51093cd7c6049550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3701308525bfe34ad865daf96fdfa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23380d83a57a579ff31a92a337a7a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a71355c1f7273bdfd407445a21b37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9b668b109b97e8a905a4c3c71ad44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f76bfdda5d4b1ffb5d5960db1d0aff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de43bac4f8151ee2775b7275ffd561556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663b9a9cdf2ad1d1a426c3e36156626557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada82d81a74aa8a1c7a2d7c795e7938d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781cdd0e1b50d853133eca54cd770d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b35cd8034f282634e5d92791c8f517560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf246b92678010da1fac15b20b6bc429561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde49528e2b65d63bade80e459eed198562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5829b430710eb7aece4aa3c5fd655c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abceab14df5b8f2187747d561bd533b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ff81282633339e5fa2f01e316eb69565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d8cc5314c4ca7676ee02d6c410b99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c73ec95cad10887bb9e99d5bfd498f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522737a7371426e9025f6a5f7717ee15568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7923d2cdf9e5818998b8077ebaa2ff8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eff74359bff140265e0407183e5a80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ede63a5fa4f687385c8f9d91f312dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147b20164a24bcce83c54e2c680c5fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801f8ad19fabd8eeaea8e62189ece96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af875932b3eb7d1ab82e910fbb118825574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cc2f0ce673439869e8b3abbc99c42575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9a012d931072c7be331882208d451576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf177d6286585da9ae5f3ab2a1c020577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5c3fa1383bf6e5a7e983839613f48578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75a44b84c0032089315a9d7de9815b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f5cb65f9f76617d4b29026890df1e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0683d82fce5c1942f770c94c7c553581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e18c5cefea677df0857d60af85584582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253e0a2bcf590c1190dc2c3a6146e53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405f52698751c2cd4421c1417626d3f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddec1df95a00bef786316ef1f57a07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f503a45be7c42a5563e3bdf5daa577586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517c700f286c875aa7ed00ac70d24e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e7622866b6e01b5d7d7f3dc908e42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef54c3fccbe8d2fcd946e6df1d086e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66854ec10c1c14de50dd81e6f527f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180ba62113202bfb7cabaa1e00387a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4273cfd7d700e8313ddbe5ca5549fe4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f12097d70f9704e96d88d6da8555b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74d49be4e9b7569bb142ceb53aaa28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8be0bcc4cfdb6068d521c47c4f3482595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1443937f137caef81810b0e89bbef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a89317e7669b3e79237d4d39d62f16597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf618ec46e44eaae7619c6eb888fc280598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de807132aea2ef6ef0ebbd51ac9d400599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641903acf652bd06b37b1922099a970f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f820220d587279e61b372d2be37e901601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab559fbacdc2ae770406aa60d885b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7575c6badb0177b27d44dd3b49385d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f31b96c2b91effde0845e3561b427e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f99cac130b75333b03ffbb2276aba8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6184c8a4faf5ef59c810807a1a5a18606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34f699df338ca2a9e3feca090644b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03b3f48a61a826d0efa7c4301b0494608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4e59feb0364593e330fb6c8c64c0f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd825d0fc0a6549d6ccbae25000735f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f917c09e6efb2ce551ea51c3be12ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc292b390f5090936385deb7d172ce0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b54ecb17712d5377d260e9a7841b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134278817af69f0b152760df577470f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403339953ae449b44fb41a1ec1e8e3d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f0d7260e776ba809ae41b94026fe4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785aa48d78f18206e50a5a8732121cf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d69b497c67aec716485ff23506abda618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511f35e4dd11bd20d0a1035e6336d08619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bfcba2f0a0f75716724ed59c38183620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf591b65729a51173945d50fab0f82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c4f23d9fcde7e8b300e741e12db83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fb894ce99914b1fdf38cc3531a0d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c849ef69607a21c96771dffba8a94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ab60ecc42ae2d3cfb06b51ac1758a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9d30f30369c45e8b1965ada951c5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55cd55d4cc869fdbb42f2ab042d333627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecaa8aea0f5d66769473f63d1adb3e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae0f3beb436f5330fc05fb25ac3e41629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc86233b1dfe60156c4adab7804bb5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e0aaad170b34f15210206e57ca7fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7941f3b0c82250cbb8e3921cabb56c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60ba8b4c7458f98ed980c0c166f89f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c394dd595f757973a0f344dc00259ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccb259470ed6643c776a6112553057635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da7439c22b94fb02ef5e65cc7bc912636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea63a7e189c6baa6ccb502d24baba98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d2d1af2e7b258fa32ad006b58af99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328f62e949d9a1f9c26aeca93547a58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7f50c8e15f8e3621cb655aa568eba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362a075289acaa4b484eaaab99d8ee1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23463663a03b637d36805900473901f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb830dbe937b17c0904f90bec7b64765643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbdd7de706fdce0795c546811b1461644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8ef82cdefd7e780bd478471341d9e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b07472189a362214a344693da17dd5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23542523cdf4b78eb566824dd73df9e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f051a2f2f401abcca19da41edc74b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b581c11149ad4e45fa13b6acdd6c632649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c42337961a2b90168aec6f34ac2c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acbd78ab37a98a5d2780194af8531a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61346a0e20fc7cca0bde0da22d6a83f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ece9236b228cedccc8d271792f2c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cca2e4ca4355ca7f8e0432522f9db3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92f9a1db420f256214d5de58b88454655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b26bcc1bfd39c3ae56753406f258d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c25e87296a867b26f4550d81642d94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6cf90c827a7a29017abf7dd6c20d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b763084dca25897e5146866f9b8d474659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec738c850c386d44c1ef8673bcb777660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad12c60dcb98facea93cfde8fc0ad0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3dbe735c217d5b0cc9cca19043e99662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af424ffae770cee5259fd20ea806b99663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd2c2f6b94d0ec5ece61cfc25a2694664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bad2998b3069e4cdcdc695aeba261665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd94375ef42ca10daa4d8afca030ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5cbc37c96a70e017a4eb1a2010951667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51749d61fa3c4208a574076b8909c0a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16351f453f1f398ad22361fe959b70e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23628e1f03fc6cf4405fdfd58b583791670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aad25b477fe482020e414aa5242464671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af77f5cb6ce0a265cb72da7744b587672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346d1807f9653c5c23d40e7de575e6a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ed2c03751ddfdc5bdbf1df51a2a78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139e233290ef95f831809adc8c66568675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba382658b1c9b188c632f80c1ef48a1c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a44f84183807527c40470c3ff5331677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82004b14f2e17e68f4f1bfa6bfa517c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02f7a314f931b370a49f5efa9a868b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846431ace6048397c66c893f5ae2ffeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b394ece05474b6a90efd481f9958f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94025f1e745855efeee4a446db875a86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a766d78d9b3c53c3607275ecf6226f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afc7a43a277e5cf0e6e8ce64475b74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13474e8b393e065a379922b0b84dbdd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960c8c85bb41e117d57d7471a8adc1d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38126546ad3ce48d5721607db74ba03c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebb88b2a331655cf0aa90157785c0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fd881dcb631a0c477bf7f89b453d0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea30ca7bceb5f2df4e21bba22a5478a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe87b4013d64b4f7e5c7ef1b09828e9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34da97b6583ec2bbac9af6470b5de2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06968d3f7509e5af24b38af74710e622693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c095a6fd13f3ae66b10c4705aba3e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0b200534785be76dacf0a89e01574695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5311df1aa390b1014c765cef53647696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592656f3ccee5097d1693db9267ca66f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ab65efa884688d3193044b9aacc25698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394dd2a0a60054b99dfeffb1b1ae0f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f27ebe3f68ad1c7fc4d3b6f11ee3f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b82f6a1a48b8e5f5e0bfaea8a5ddd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96770bd8a0d6adf1c3a492362d4de3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58fcb36c2f2326447b659434bd3f59703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b08e6849925846c60c93ef7c13d823704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b463c7c995d40a2f77924d0d7b362705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852f0de6cf437add28c71b4cbe52830706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2c617f83560616b848ff076ed5e4c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394a1095928104edec423d0ca2ca081708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214225df934c9baeda0af52125feece709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093ca893088d974ce79a082098c3435710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40565cf08d1cc679b02f2c989687b396711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcc96baa0b93f76ec635ba2ed91a7a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124a9994b329a54cb6a1a06bb8c7635713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381850ccb494247cd5715febc4617ed714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208220c720c0053fda4e36c766538088715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb018ac03506960dc05edfa8bc716b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8c5106779b61f2be3edaa003376eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485a5e53932931b720a52f87c8d9657718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d773e2f1c729a6a89415f93fed78d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7fd77512991b1b80b58f47b73753d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4f12b8ba29aa4ed80c5bfd588082f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6f5476172c0e87fe14822e3773cd5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ba59a6494bb7bb8edcf8583fdedaf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b5f5e78c43a04fa7ee081b2fd3bd1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbccae374892ab85131fa392e3ae7a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4534c938127b196310db1a93f7aa74726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adb6da10aaef159b74cf2f1ba72a77727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fd8e12932aa23c7003f495df16152728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc80b6dfa93d9193d5dae30d60c962729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1729d531121c38cdf61278c4583fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a3847bdd11d01ab4110fca12ba742731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966c98c38176ecd0db61ce5940b3a39732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990b357e5c9ec5bdece84e5521ce622733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe489283b258da9d86fca0a4f59b35bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4636856433f4430b4acae9e6301de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81493a7cea64734d3f482a28dfd5a98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc950c832b0af857f52029fb5f5495737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bdde6afbc6d93ace1240b8a352a1c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3379b3f32af77b89ab5ece3d54ec3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25094fba640baf63a57ee15bf8143166740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f56475ef77d9e87b94d951ba05e498741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848fca62fa57b0ddf0558bb7e64dddd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077129aceeccbc203cb30bf195b0a7e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118893f808b5d8d9bfd19c6c5f28c411744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb9a0e280543c607c354dd936b02ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4627274b5792681de4251ab4e03dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8897a39d9811e1733ccce1b0b42852747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80ffec073a6b87ba3fa9b55e187670748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0046c1b0f32ba4e109e8099310eb7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bf2cc5d4fadc30f6de2460888ead1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd22c5d01eb92d53882671c54f42b35751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f2f530964b77af0116b20a2cd63b8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e014b00abb06a64dd4c5de8c5c86e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd579a539d8ffc61eb0c77b28c73540754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfa88a79dfbd520229b8a5bba32bc2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7ed3a9191dcc7fbf8e58c191c8068756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce74eeeac2229eb6c65fd2172f0a57d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f095399979715365250badf5a9b099758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1862a0529617dc99deae0bb19da122759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676832bfdc56c7b0c9ad6d65f8ac2e6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11935f2fdfa6e7d4d6fdc7c73c0130c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223db8228febe38e7bfd2cd823b54d1f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e78fca418514652feadbc4d348c73763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f587a7d334d886a5bac2c5afc64fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2848afadb410520952cf38d4fd3fcda765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e7fe79c659a406cf715eeebf7f675766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea833d958af8e8c8032de74ab8b96774767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>