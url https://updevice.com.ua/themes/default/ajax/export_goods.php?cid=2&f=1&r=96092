--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c44164365f20e43b2594eabaf9de01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be400b259e34c6ee474af60b8a757fca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff5141ee7de5183de5e824be84801c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b417e3a8872cbe6697eaf9786beccd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1cb259fa120b3ca8f7c9a90f400b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fc720c3b2a86ecca372607f5710406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5f2e5fe1c4549703d7d317b0bd2ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ad574625e2b69f52d0dca4c0163f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe540e1a6cf7b6c50acd15c84bfa849b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b83592942bcd34de5143417f4425010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a580caf343d7998a69073e6e3ab9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ba35f6e86e55a7c0474c164c268c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306c50214c462e8afe07066d5c6d0cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e0542aa740b54edb5930cf741bc6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d9d560aeb8283ad4f79d70a9d894415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548673a5cd976d3b94e2c255f45a5f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943270d132e8c0c91172754c13a884d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd061c01727f1ec2555a78ea1183088d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e18f2a629de71a14317caf52a524c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85df1c9d650d3df2223937b38b0217c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a3c11dd9b7fdc22d90599ad0006b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0e86b616916fa9e42a18fe435693822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f4a44ebbbda3aa0fa3e209566902523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd6a0d3e79c3bf809451e1c87975fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3d06048fc2fd79cd92406b9e0bcc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d759f2c88cf47c55e8e1e37133e0e0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85dd9c2b765499baedb7c997a05c7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054e9154c4b758b104f3f9ce2e0148b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70d2770bd054838718fbb51852bbf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c39f632369fd1f8f8095847cb2c15c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ac93b7e996b156231d86f5045421931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2d9d324364a9b9e20ba4187c0c65032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dc004c34645c2a12b2054158aef9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa58c32f3274bcab68747ba3154055e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ccbe4a9c19d0f44e09fea2e15340935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5b19c29e980269592dabf6f2754c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ffe3a145fe81a32e8d8abf7fd9a1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96385f5418b20b0ff2481c77a22fc0b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946b03629120507368d9f63a58ac5d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149307d69b364977a0bf91f31f5a50040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7665606fd57c9b9d4d4fe84f0e86b6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98f1ad4223a9109fff3f161fcad34142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c870cbdf8f7ba3d8862f1176099b8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb333cde08ed7bafbb1cd3cd0b0f52444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d064827127e62c312fee227324300045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824ece6781eadc6fb7112d9e1796bc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b00c102c02b451a9b75e022716e57a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671ef11d45a03eea9d0d6ac92eafb7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc765a0d4fb6bfbc068673f4e8547249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707653198386c56f2e0ef656dc412ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20121a1d4f3b693162c8fa697ffe8f0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a30659c33d608f3df055ce9825dfe452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aa25419f006d4a1244542733942a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f1875905b3484a16e5e3cbce44d4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d042c48365c1a19fe884e61909ff6cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997efdc42ad352cd6b7b80b0e68ac4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e61cfb2ddb7b789ac32acbfc72fbef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ce79d4fb9c3f7662dbdab2cff9da958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72183a90a96c032fda86912997ef58a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6699c0e2613bd73b967366c051cb4d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fea0f3e7b4031cdfddb6f0aee63d9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37950c28a010e53813a3b8f8497a0b0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf98322647ffac03614f71963178a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02943b23da7d84529d2d24b7a267631364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd25b9896039bf2b57b8ccf9635e9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0ed94d8ad43be094e3018c686a57666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059c3fcf584e5f1649bbf27efd8a2f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6ecd0986032e3eb77b6d92bf5b7cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760f2099bae354c79764aaa392d2fe469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f941348fdc41aff9ae75673af458cf670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d5250dbcda23367a08baad68e41fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4429c0b3b709a737b00fdd51bbd42c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ebaec0b4cd347f15ab8ec08a3f27673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5971f61362394c58ed121ef73aa5f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaac3165450688968b3e6a68e872b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0da42f8888a109d54474a56093f6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0211609a7bfcf1d8c963b3c9bee4977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fb59106cfbf84e09bb99c9026138878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c973e544a11edd0b93bf652a6bd5aef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24dcd874da0d4559fec3b115a78c4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7a3dc374f1037af18223c519b613f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde4de25a81d2c05e996a5a917655e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce0a6cffcf7623746f87c30015f74e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82629279404de515173624cd855d74e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b523b8f138196f485773a44fe9de885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd81f34c7e126c5d4677072a5371ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3e616a05be083307f07a9ee91375587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49c06e85392804508530d319cb058d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263de55a98951a088a6bb9ad7c492ae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982199b4644a5da4ea563a425f91111a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a88303aeea3f84c57eb9a41364b0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f3cb629156e5d4d7f5632862bbcd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d29abdc94fa1317893ebc322b9ac8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581a41b869c6363def9b5c2acab797094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e48e297a671cbee54b7acc6168f3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccad87466acf7ad9a4c762ddb4ce4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d8c010b2ffe38bb07d7e69616912497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a73cc916e067ea54fd74e93152a0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53278344c76be02c84583d7289ba9a2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841a850377bee40d868c8ff843fee33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d45dd59c753beab9ba3c3ec71398f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58e36e3d9c5cb45b959957f3d07b3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890a0b3953ab3175a53ebb53665fbc9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa58837fd09d8c4900e800f4254b26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a481852901539c7575f8690e115caa0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cdc1ba8afe45ceb9198c152199dcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ca24b3604aaf204a3a077d3134b70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1962845e1887858b935ed6a3d1c249108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74bf3f37d30318186b5d93c87176a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b491dc7c6e130a44cae9bcd355222d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b358d559015ea7dab635eeff305b250111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b629d1fd69f0c58e114b4f10d2dc881112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14952873f9e35b5fb4edf0456a6cce73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a6a495b038259c85551036ef1a0b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256612ad2832d29b5ca3b02d9c63b66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0ae062fdd7fd0e893e81d84a735c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4f7d66159af5d3ee234b0950166bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54587a13e7ba300547216dad4eca97f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efbd01c133bba4f1a7a2c3c0222a5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d37cfa2456960097f17de8f0802548120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237342fd8b9fb4ebb64ed1d900403dcb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7cba422ac928f53618eb635c08653122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb16eeecf279733bd5a98f9056435a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ea9ec1ed48a201f16b41f47bc1ea4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c6ca5a854d804aaf4937116838e87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16614dc412ed2ce3319657ac92f83d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f6c7449eb0794088a0faff7b07242127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583f392ec0204f4724ea226889b7744128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73607a90865ef4df0cbded5b62771ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ea12c8e4b5ffce9f66da637f4c0f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81216df777c69ac9175dae1fcf8e9110131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d30c685fe7a395764ef726d71ed9be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d6a0e1f2e770ccc0845ce26a7cfec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2dee2b7ae828d6d9e6603c33fe2cd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6804489f8d1957bff970f8f8711e2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbf83affff179c358d335463c163bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f36ca847c7eab430d0fcedce90acd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03733181105b015bccde76af903c6e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cc0957f3b6cbba2963bfac17aa6bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6c0e540eaa55bc9fa9c2d88e4b669140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfac2b02ab34a1a7c5528cbb0159075141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79b6ddcd9e7275e894c7cdb5802c77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a7588452ac25ca93fd8e68e14ba37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87909ed48a9d4333ad6bb7df228c321144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f067d9c4b7812168839b5543c9201e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023b68fa48a2ab75f8c16b365ca4910146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90fc1a70320c615f573753450e8030147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7948995a3cf06d36cd617599795ad0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd77f07c9971991c588d7c77fe62c3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec31e79b882b8a5ed8190aeb9a1cb2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd48243bfceddeaf04157f5a51ddf7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6c2af2b5ab5ff6b56c1780a1d6270152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3637391569eba9283213edef12bac5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5dc8e712a8caa380741104ef48c9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e075f4d697d7a5920b414343d00abe4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34ee5ec63e2c147f1059a8e0c26f45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b844ba17b0cb944aee908b2604cc0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ff9e932dfaa3760cd2b4b10ffb52e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e49c31472a6a258cac40424eacf1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5a71454f42a4289689a90878641eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7146464131a757d2eec5387ef9d8845161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257eca36397cae74cd0f191e441ff1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229991724d096078e8a4dd0e3db8a7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f4de69ca839267a8fb86ced1c1cb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44fdf8619e272ea4f1f6c949094d9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c34d8631815866a7a92cf91dbcca7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e9a3f13ece7705bf87faa276ac9ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d650604f3183581aaff995f714408168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398f98dba0ee5b30204131eb21c43fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb03f7e6be9dd75df68c2382da3b2a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7449ccddcf9e13dddd035f8ae6701a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db067407a7da117891a3b2ec178da3e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d9d3749d0a6f2cb27513bb03063a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf10274cd0af16a08e5d7e89762866174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6d46a3d7504b84df468ec70d18d1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f964ed4e73eddeb064ceed6db694a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc31d19ac7477fb660cf22d54dc8566177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effefa9a12d90a16d4a06135697acbe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168a6ae676c9ada1ec083fbb7743bd7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c631cdb4a6209871d7d9f35997b6eb0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abab1202fadb06e8f4f53a0a3ac25d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8608bfeac7efd5a5b89ed61f4d5b634182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f20a0c9ea1a00245ebac0f100000d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d677201ddf8346c325507eed421acce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795a5b7f45568e7490d0696a732d4b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f83e041639f7e5c2f67bbc4983942d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da1fe524d58c6132c397c64f953da8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c1fac950f7b71197a0358c705a371188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370a646f63497313ec13783bdd44ec1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89edc89f60548c7bbe415d71a64855190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd85787d33445e853f33692142fc84191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8df1b342ef96fe7ef0a974019e540192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423937fffba6d0bd13dd10d3e12522a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a0d6378fb60ddd0fc5c814afd1606194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c7d0472e8e0f1192d63f51fcd438d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2b411ca35759310baffeb43396e5a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17432a2e266fc67651204da8e9d6cdd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d26d24e785108530a3803ee5536d5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d48785af1a1959c5291834d10081d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602a1798374864d0ec674c9281aab81200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da45597a2ffdd9854ffc18751e94ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de21b73124765ebfd24742846464fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180e41a6a83f7f09831760fa16ee243203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb17a187a2fe6be5d8a2195bb8cad4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa91751dbfece1015ce63de3706a82f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861c9ceba57486c8bb037cfa2470a2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65621637b7e264f520dc36818511cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86fafc84800807b24fd38b268b95cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715da7471d4aafdab0b46640566a9e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fd5530c6ef649378f15d086edb1af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b3e80e06cfa7287297f3ad8d36847211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b578297d7d6d87b8d646749460e484212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e9f5344e47b0b4de668dbaa1b65f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0a5b7aa8da7dda6fc93ee1fd2ac87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a99dd5b972e4c9eb05a1287139507215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c12949f55d88b5efc1b8a7d44925c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7f3564ae0795241c588d13e32df0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503e1a4c2e185e455135e97d51b9c0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba96bcee57c5693fab0d6af7e724a34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0451f98845ebf586f69ee0eee0303220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22867a5ea416e800cca188bddc56116c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff064d0dd39126fec8ca94484a8d0c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b46e3b81d33a440c3a8eb2e2f34ac8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fc58d6dff28d159a88bbd01bf783d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc92d8c71ca0c505e0b472081a7ae9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10169993725a3e503fd29ed91103dcc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45febdefc1608b36ef6289d1de0b6423227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3716e9d1ce01c70da965a2fa725b4a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bbd2308ef7216b4c029e1c271b1e9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a20d5f997083325e953035b8698183230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bc577525a2c33fbaa8d0bdbbfd182231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a9e9f225765432e77508e01eee3a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041810b2637de8148de2439be93fa9dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d9d6fcb1cff4cb2c041a08ff75c35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1c52b18f4a195db230c569842ddd9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dc10f120c15d096372071677db59b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95e8603c30f0c535a24e5e494dba3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89600842c8ed80caf9085e0bcd74d6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ce2ee601eff29d483c163bded661b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceade3c216b397f3727be0a2fba1a15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4172b8ba821b34abd3e27615a50266241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e3434235eb879e8f4477927137c53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fa3c70f30f7273b4f24f14019c10b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697addebaeb8e102595084662ed7fb8c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82c2a6f395c165547dd0664fee6465245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dade829aa3f7ffa6935ef106a6d6a48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35fb787e71a54da8d7ee0a3ec62287247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bc7abd03f48ec2d876bf7be6f70cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0725079cfb9e52b5b2323004c54d67d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b621a31a18472eaf8b5d1ceb75e90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6fd41eda435230c79fc6d3295a880251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899abae8044dd740b5b8dd70f48350a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9d7dacbfa1b72389b3848653917fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f899dc7b411953342f426ff80e8f0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701c452a4173c528e83e7b85ab59d97255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b306212417d7175e692bfa2a07d5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303aba1a42d3df45732a239938e2400257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c7ab5b7d720304b214a027e8e1d07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedba96dc5ddf8b9c97af1b212a67a29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22aa774440f32e8ae6d8f681f0a4b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d071cdf4509c91792ca4ffa39fe4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802db4e626225ac9c221774225a1387262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f421ffd344f84b511f109f2a37ba32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908737288487f5d72d5cdc008769559264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde554f25eb6636ec6a594ee9a85cf6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c60cedaf7c167358f15dcfc0525ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ed71b30fc5b74b62800fba974f22a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0fd814617ab268fdfc1e07881ebc3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d3383531c541ff3c2da45e202fd6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de23dbe27edb6f5c8b838506b2493b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dc6713d574214475d59ddbc69ff1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddec5bb0ab42f030456ee35850af9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74b34a89a0133d772186689a3762aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7423a478f533b70d1584ee773ad1d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408e2c45742a6be3578c6f1a19e077c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3b77efaf016ec1a6b986322560002276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac298b476e4d6feb942b3f29c4278ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92c9b07fc62afbe0c72702279e2f7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e4eae42b7c057f2d1168ecba9b207279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acede61a8d2a859a415105eab35a09b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f6b727dd988695566853d6904d82e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65c2dff4f6e7da905532f65d9b1fb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb91caef4a95a171aec02789c009e54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58acdffb1ca87da681a0a8909d3408284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae39c3643985118a7e384a7016e59e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d4f508aabb0ee5e6da3a66ee9d076286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1997192306d9f9f7a2d485193abea7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5c2b324a8e38368615ebf65ea090a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043afc287d4db854180ec826e25e720b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcba873e398f150f3fb7eed0725948290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a4942153d7f8d62a0a65f683e50d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13119c98aaf3bfd881ad83492cd11595292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cec25d8a18cb9c86c148995caa433293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d39dbf412234feb5ac606afe024890294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060d90f4b94fb48b338ca8ce7fdd4af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144f77ce2c58e61bd295d5cc3a9ee87296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caa4299fcf1c938d9c998295de26f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761606a162b60b9ed69c28690b2847f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae592efaa4fd80cb7e80494b26f80db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324127cf2b57bb22591cf26a4063c88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09bc9a973c5359c6b81b1ca762d2ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f820935e395aca494529985a8b587302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1a16c7221dce718420340a51c671c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e4e87dc92bbf1d6769c89d758691d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec46ce6848ff028727b4d92e1abfb57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b30d002ffb95aaca0271fd8ba8f5b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f23bdfacb3e238716ac8c71de8e0c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1c6661910f9912abb767a1bca71d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ce0e1554e46266f52931f68664dab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd0721c649592addb093325f709a8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edcde4ced5b4f2f9a2247adc0eeb35311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf507d6717575526f954a7c0c22bbe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5de8d1f815f1baade19698bb872580313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea1529023075d37229d21eb77df25c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cdaea5ba48993f226dffc9caafa38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c91d03d44b508a4977c8a93ecb97f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb1068dc2cbe4a99440a72f6d2711a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377a23fd75d10f4d777a2b46eac4f70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c13a1f321327b5961560ed9a158f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb65070c5221c0ea54122298d8dec1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a759019d7e6bcf441aae00abd6815321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39f5b4e213ab3e76e982453f28492c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85469bf88c818136d667d46af2599790323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447164d31d99436ed43729678fd6a11a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddccd6989be891447060d104c7d3861325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d99c8e71842d6b9eef1a35b5a682e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff9188b2c687f173ce8db9fc7ffe1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a8c94bab129b7c58b8b79fc36a02c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a7cf1f3302ef6d89f17c8f2ab2404329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6abf70e349c4d8ada6c2279a387d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daf55bc9706b23c7e7199611ce2328331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad836bec576fe71d4138fa43ac87267332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bcba17d4e1a0f61d6b7cc7746bb2f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48b6731738ba276e7b616a4de609be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f97fcd947a2ef0cf6870152228f9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee5b81ea4f7d5a43b4ee0149e0eb70336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8093d109454aa376fcf6d301acda54337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37733660806df4001af5190c8eb368a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f34b954a645c8693355d1c33b7e49d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719260299880aa0a56ca987126f2d1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8f9eb82c44ce7849ba6e0a2d7c999341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f77314307a8cc4f211ecd77c19945342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3eaa5aaed994496a884c283b5f5a4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932bbc0f6bc6a3564984a8681eb3511344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de68c26bec674b9c8de26c889974e3d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40862030c9f22a108b146738a31f8548346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a4055abc8f69596aa23909a7d5d89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e890fa6bd518538bd20e021dc3f147348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289259d51acff3dbb148f3089ea91901349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a981302b88ba58e1ad28d354e3036c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b237a1635db0f3c112900742a1a45351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6171652313a33f9508c92e22b6559352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814a54efe82e113998a0722de4c9cea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475746106ff913ef805fb40937808eb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c666fef627407373ae7a745819f9f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c90dc999dda4c72a179a4aaab8912356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378bff540ca627b0836265208d935e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f3a8fce218ca8300cef6caabd2a5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfeee86adff736d846ce7b49669960359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cf915fa58313d1ee60afc5a13c300360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dbee156cdbd625a0454cfd79ed6aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97053ac1d4e0cae2e2aed6a3ad1599362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482160406dae1572bd53be0adea4de21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd742c334f6b4e023aeb4c1879e1610364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb47c41ef1e69768245a4001f236541365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58571978a9430bbcbf13c6a39d63006b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f318e784d03b6a88fe583ed1608347a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90723b52d37f5b62208f103ca554e12b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8279a3bc885253dbd5e38927b0544369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58af5281cd5f5e7d3d60f6c47c89f98370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ed74d360430f4673acfd9a564cec1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4a7ed0c5140c91ffda1af3d0581c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b9ee4a8d8ccdd3b21d37aafe18519373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383981b4756318d4303388ef26e50dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79244aa8c96513f8213f11ac4eb1f8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506b40c7382339bd2e0c0125f92269d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250c71ca21ddbab60d746f8da419394377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c4b1670eff270575584dd89e15fb6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe9f7c3ff962d1860fde2fd7ad60b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17d61bbb9ecdd2f8c9d5874bd7c6a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6ac41236758bd286fc2eccc49ab64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90ec60b0a616ffdaec94519bd8de88382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d7f63c669e04ec271bc4edf6e6cf5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d538687c1b814ec76a886072d163a17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544de6108b3204f96bb19b45e6a1bd6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22c24fa5b73331e187f891c3387c76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efe67c1bee225604d6eec3f988b11e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6861d8844ada1c38c6100512c3bf48a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf446d6211a41f6176a509c9e55188389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a70276645dfce0027c6f4c3d6b5f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca2e4576cea01b494fb972d9e70879391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77046001293ef9fb16e840b19345d36392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdf8872c8116425bbf3019c6a36f11393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822fda8361df24c472b4405cc90a551394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf6064b3a904517d098c102200a5d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc37e051380c5e27d735bf5783e51b7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff72d8c68299c923c38fb392e2d083397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cd81d4ee931932d80f01b2021bf2d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24164f2f4ef0243aa9358567b7b518399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887538bbfe4f56e60d9f59e5fea06ba9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b936c2fced021db1419aa3b830376401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd61954cdb85e4e30b9abd135fc27d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d0227b96cff60c8768b308934fee5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d2229a33d4ec56a375b02f8f4fb15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca32a70c0e157291cdcab624ef0bbf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5174510ff08f4a726817210cfdebb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0929b353f44714e2e9303c5a348dd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3e170296e6ae7bc4e70655e731d97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f272f34c65d08f1d488740ac3cdbf76409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7d23f88f98c1d869f8132c93bdfed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51cbf536dcf450295fba1a655ed04f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9d6b4278b09e893b87abc9ca6f27c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dd8977e7adb3ebcc9c365f85fdf3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6eb8fdaa739bf7dc28c98de7bb7a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756dd6800a9a2238d3cd991d09cbc9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12592f0795826de662f8f1f812288af0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35971693e74612ef59467a5292655a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f0d24039fd834a64063de30cf1e88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d17758249a9e86472ccc8efc779b3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5f001902397fd39a20b0634f713cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa1c0f5b9bf30433b5151b7dffa588421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d11c2fa76c705b41ff1b3272cd9301422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa578603e15eddf4f0cce5540955cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d197df919a230586309031db14093b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cb6ae1647831242df1df9ed44d786425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b61e2857d6a8c3b38c452163fecb9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c38e5c2f6788c727ebec185631203427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426a014a2bf38224115f3cb7cd6f24c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb9acd53f8e2e210f6170a6509b9c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f7bf7060cb83aa372c85fbe8e2626430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110e7b3565767d030d1bdd39af8b152431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c442710cc7e8cfb82ec91917e60e1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc838bb318527801b7b24b48cc09894433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ef926b499950c5a965bffcccc6a83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba09ddbd2a6a9e0f91040a121ddd929435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1ca783e4188f592d4f9f087f40fe4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1600b02c15aacf37ab1312b80507e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541e16cfd095f3d47e09a288b773cf3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef14fb28e930ce4279eeda0af3ff178439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98492c704da163f35f0b3777d10625f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef160e7cf44468d6aed05fa656b124441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a460c6f90b7bee180db36ac4e74b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1b0dac33a2efc843de819a4652261443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b4dc24d47593e20f6063a599f6701444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313eb8e6dd31f3a95e6fd7a571cb2a80445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5d7f70b1842a617bf8263d9de224c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7364da6fb62758db1bedf3e041629f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5e04a9b5b8713576542f5deedf22d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcaf6cad79ed523186becfd4f29eae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e28b9c75d738834ca4e0b3a20a4f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30406dd92e64c9a397fabde6a6bd2a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845266dc8413c811464be5831017e0e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5bd613a99be15c3eaddfd6b130b5a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566c1427b634670fb686211e462bfed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719c5ae1f3167561b770c23148b2ede455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39f34a989d7a23fd04c75cf3d83660e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23733b2129e9e35e73cc067a3f67d07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556accc0ba581f5834c58de181e3ea2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa2b944e96a44704b58aa2ccf1a4a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130291896478bc6008c66c520b5323b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d625c2dc0be31a2298ec5f56001d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38908799edb4492d5ae6cade6840ab7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9035d0481a06be7bc8172a4aa821999463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3857fad27f91f7bf980e4d67051106c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a43cbf4210ddd3bfc8dff53e1d878465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bb37ebb827ddcb3abdc1df6af5962466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af5512ea607a88cdf377a8618cc1d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302219e779e06c4ddbccbdbdff5a6467468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b505caa6640ed65e5e1c924fc4585469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9eb0d995726855f8c1f78c94745a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8a3ebf4ddfc9a61db2010f5088c42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62eef638e59fdfb379e8c2614a7bb3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66869c3d58268b692b7a93264d74cc5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc19c6be0000aef0ce6f19fbbcd1e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e53a46ba24d753b0688f4817b19b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a7e7ae8a888368bf46aba60402224476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcac49b715b67f0377b62d30ea7a0c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d75904e0832f16ddec34347fa69793478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d31d6983e208ce83c3e00fa538877479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37d328dca5c109eb33d60a804d61a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a50b29b48e0632807bb6ae181d067e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6469c4bec8591bb2d5a07acf92abfc6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2374c6246b8a9774ad4386a156e86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3781b9aeddb5afa28d8c5641959f02484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475c04f8f1d49cafdd379561c9b47b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba540b402ac7382a649885959d900f37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4810847a19236e1f2cbbbb40e10b9d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3f20e026f135692fa0917d6b541dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff36818d5d61b2d0018a5f01afe3a03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71580310a8822a6b68aaa56e5c76fc5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd83b883d330e905e3d673252c01df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ddc19fbd929019431e7041f2242d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7521ac1e75565fff746e9d0162fc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4de928f662bdeb2147e6d6bba68e0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30392486fcfa46eaabf282c0df4af58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7595b202cf8f4841b44de1c70dcc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e47f23f411132720143986ff04125497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca8faa477bb8be370d240ce67a7299498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d7cdc61733c1c9e9385f85d4b66fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b06a2b438c5b223dfcc49fa4bd297500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d4952a4050833d1ed51f568e2f31a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7d8cde449e983f870ad21ef74b32b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc9144abf593254ecfe57710cf7e2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995d746a0abefa2553072f10d587348504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695309c4c4fed929f08c52681b6c280505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4451c03f83596aec303d563e2a7986506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd0b6fed6a10eba204d155f067fd0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd8a75ce80a854e72c575a8fcde03b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615f3b6e5cd52d35e28f51aa0fd4fe5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2dcbb60908c8a9390c8139d7cd385510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe23123c2f916fb7fd6f7020df4d9fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ba2a17cde216eef87973ae250bf4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46066496a6de41992038a15e79a0e6f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233fe30c70aed06f8d537fcbed22c1ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457de900c13e249b2bcc58b07421b68515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4d1aad28905e62c5a053b114d644b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edb88e60d24e6e2e226fd7e3d7fb48517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f7b88c65db2f7acf22e095c1e6504518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796adf1e8d79aa67d0d597f80b483da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffed86d6779819ee812aeb56291ca75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79242498217d2e8f05b5ca17788d3635521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7cf8f2de1c8978fb4a7959e6f01ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae7c0e850741930502fcef08d8bacc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635284d9221c013a3c32c5152045985d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab81321a3570dbebea5f598e20bf1e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153edc19a80e1cb56971d889093f4af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaabbbf0b6e5ba66361d7399f3835b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348d0f36dcb3cce8c05b4a6da751965528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3495b46029d7ef3acddc32616c1102529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8c66e025a9d1ed7fe9ec61e736435530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dace4a17ccd178f4a8b404f3ee4cdd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebf360f6206d09e2b897871e152cc3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23563ce81aaec3b879ea08ab6bd146b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6b135a1132c487a4aff4e136d5f3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd27892da1a70979cf2b27ef201f343535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6622fab9426b045424b5bff0d1d75b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc45efa6f3b6903cfe5cc297c8e217537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df45ebcde87fa665514320d9b82b440538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ab5725c15c017aa60463240dfc627539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354af287fb8d211f12933e451b5281b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8be9814867c3dc33336c9b535f341541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b67ec57df13c7d088039ab2931848542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4e8b1963448aa04f138589504dbd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08677376fbff1fea83d63efe461fb35c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ad8e74e736041e480cf3a488de446545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea2ca58471886b03f9a2817eb94e21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeb0b167b4f88fefdae61ab0fa5d11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4a6d183219ba291df2d41e26e4982548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b3cda42f752f91282fdb2c55fd060549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c27db580f337b647ae87d745b14632550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34921ab880743d17009b95a272c728cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902b890e1dd82b56ba6cd1cbffd35e8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2edf8c1f877174866638587ccc55b0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931e19df7ed57a174bde988c68e2a43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafd5d3185465f1cf060c293d4aa562555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba004434cf99b2de4d98eaa8e57d39556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4eb850b6ce3283848ff1fbaaa41f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a50f64097461d15ba6fc2d2178033558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15392fbf8e69e5b41687b42b6cdb92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4eff23c9f797af40858a02f7e4a128560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b3cb0fe8b85eec5108ee468c84490561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c360673a9755c641319debd868c41f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b36f85cc75be932693a9bd33ac4ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831a923b35ede20a750ef3cba3f420f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25054dc3334a56579f27be3df7751a90565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8557ebcce4229dbdab8f1792aafb4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7030d9e7a59b77f89a07bd69347b7df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836fba60fe036c9a1b141fcba649b975568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c2ea5351a89563dbbc4fac334274f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e08622b4c6dc73116b0704a78da2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1ad4a0caf38471d25d31ff329935b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fb6b1da54361cfb02b4d16aa5f3a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d21a589aaf45e2baa5740eaed910b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146d24f8f1a5fea964fde33a753d77e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f594e2aa40cfe2defbd6aaccfd28d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f38a701e3f52c27fb247d3ed2af57a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5410ff2faeab259245f84bb1be3a676577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120c4426a810847d38f342b59a95525578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7244d4714536e7783783b048602485579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20342e6fb7d7ae4411c0c7e42c1dab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e2ec6b13c543215a0859431ec75a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff4ffde06d9b72479ee32d7c13672a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817c62754cc6488a574cf75f5a0914a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da8997cd6865329e53d55b6b054f9b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849054c6a66626ce178991c98d50c293585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff6f9b8d9fd4c7023ec119ea77620b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f79f64b2f607bf3ed23c1ba40334c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64113739cd35571edc9512aef5a83012588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e841099ac43b3eff2f76944d69643589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeeae99ccbbd3f55886582a19edf775590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c98b0257aa0adf297cf206d35e435a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccf1c10fdd89185c397516b7f12d87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8980b20af4831106a287a1300bdfe49593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad3295bcfc10a8540443c13cfa5db1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2120577d59e4b05614747b33dbd80ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faae021ddfa32d239550386b57cd854596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed834840189896a6163e5e851fd2962597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d66a423671ebbf43029bde20c07b55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b760d286854f1e76025f4088c43aa3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d87266348abbf5af0181dced2cf04f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff8e898524799f8d0c772b7f0e1e5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194448c5cee9f1381ea22d8147066f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcd7dc78b7f92417cd8bc0cba27d7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8811e72907cff22dd18b6c1e266cd7b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc280f253680db854a0f836c34359f9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee671dabf9ff6c426b4a130ef65c944606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f7216802894e1ea5e7608daa8687c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd500dbd7e7bc67b4a97294365021a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642e97067a6cbbf777c812fe945acd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9dadb814d896c7351aac5f426f5cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f532ea0161ee34ee8fd1641c1c8e0a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157afe6eecd405b3a0886022331e827612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f893dd653f52a2329bf56be63e5a937613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef882e1e2731932083fac38629dd1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0565388cd76d4b14c5ea5d1986ab9bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb337dc0da96379c3308b45f091c782616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b0be3121dceac010be82a6a1cfb2e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ace5301fddf73a2e4ff5b86190a210618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6b9401e41ad3008bc3a9ea716d2a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c456f7c4b9a1979eb5a2ae774a0d19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c927c88354058516adddf200db230621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcb9cec253e25cee2f48541e660a60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccf96baecf07d7eabe8f7db004078c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10987d4729709bbbb30d0878bfa10e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a862a7da420859c5b050ff706577e5d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd707916203ea9df435825d40c4c09626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa292bfa002d92bb5ce62007e5a27c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4782336b53b75c2dcb6d0f3593644628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16295b7a6aeae30c1c8fe3684fb43b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431c59434c7c94674c9286cf5991d35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec2d13515b36619691a9be398712e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3222dd6624d3046120a5c09fdac73a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16c625ebadc8acdb8738cf0cfc52d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481b83fa2efb221a6718165659819ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9dc3b5b2f5f3fcad7f35a67423d15635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccde55b94dde7c32f9dcbb9cef0830636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de94830e4de356f0b0ec97ee97a5d0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd906d77b56c833a8b2ed687961a05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590797fb7b404313a5754172105d325a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0614f0e51d1d39a2c8a88b1fc3731b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892caa4105d2cdcaca299bf15d6b7b28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d1924e51a98fd1788be8c744e7939642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47880bb7fefd962a30b9cd4c0c3cbfe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d64dba91a1ec416b4fa9bc7001bc8a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31760a0c4c414857f8596e1f5e9c65f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0e8992b89f9b5f0f1a2109d33b360646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ba27278c78f5eb2fe8a61d7a365af647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6efb62ab44c81d292818a87a4f45f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700f959a4f23836b8a5f4dc0cb9e50b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf163dfe6bb06b7f65511187f1e95a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e71711d71722b3f4fe13cae9f13638651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a13732f488106a7045baab637d085652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3385f0e6f50d526ffd084a53201e523653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7b0e901e62eae1bd03ea097045215654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff936aa9f8fcdf354e9224e6db0b6f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b64feb50a4e699ea955e79f6ffea22656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bb1b05e1f577a2ab25f90e6c87e99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b457088edc33f2c0c1206b857ae7b90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cc09846754907fbe00fa6cf0c96e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20269cebd1b9436f32f180cc9ee1fc67660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40be126e1ac84918f875c30ea4c27f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0067365a986fb3baf1e19edf2e1e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b536a4c31796dd8a005f1846851bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe7aadcb25681a77c18fda17830b53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3726c63149d5bf4ccff69f7c7a9bc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b56859ce052726bb09c2ea5137c3f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d1923186c458506926974862c9bc1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fe6ffac765698c8b75f0a0faa73bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5df38eeaa802b222bbd23429a1f57669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46e8dab384e0fe6b2819f95126d55d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6d3f228f4a9e86d1cd12cc777cc4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c8db17eabade0d358efb6b3356f29672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c3aacc4324ffadeffc386403242e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f382e96ed302d8bc0a1ee0c6138a4e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21223800ea0e3052d143d5e917cb27b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854c88c736b00f65ae04e18a31a7182676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efcba31b2aad664935bc3055ae9f33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc721b25c943d193656d1b037266e42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656ba0697858e28080dca27640a092c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a905981bfcc31dc4f17b55ec87c83c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1160ace54a2d027bd8eb5ca9765c000681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926839b37342a12f081a3d98e09720f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa388ecb7acaaeec09c8343b302eae47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22757c0938c42548484f8b6792ee6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9669148acbc3a46c1866c6b00d925685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df57d06ecce17018fd0de98170359f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29b905848c87b2e69350f9c9697e8e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d57c4334b7dd02140099d9ef720cc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742c3aa3efedea91e00373260c8d058689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e124c3b334484da9c75b099ee5341c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972cdb8e442ae61ba3b837cc9eca72a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8424f25dcc03cbeb1e1ef961f35c978692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b6bfbb3bb3836cbc3c9e22c1e9010693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da801fa29b9e6f16b2e3cb0b794fb5cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a02c995bcd93a481b999b7dd75aa7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a0047019a8238e3de8c8d14c2bd2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7fb6682ba24b0db08ea3d241582dd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47f53379b474da90b07709f3114567698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584197e43d9719545f4c0695b53b065699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35748b58a51684c52b5fd29926425aae700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c14626870da9951c21458be728b0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce0a51c16289e44536e518f6cf0e78702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf98c4e7e98d957026e25560e3000bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd395ef33fdacdcf4ae7fb93ddc7cb64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1ce910fa71ba54ae8d23f29dd0d1d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c1d9c0aa28a5d76e2cd45931cc851706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17babab304ff0fd38d5fe6e1c7b845707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc06455c83a8aef3ab521d95308812708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b3c43cc390b461b3986500a79918a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c98180e3f27ba34af37f3a81d37ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272015558733f27ecd68841f44b29999711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b375abfca8c9e173c9f62652c222f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33274912e27389a14df2847e3580a98c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda097d796558e2e900c88efb4ce3eef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bb6d78af3b6516704ca91ea8057bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710208cf013236e5cc41678703c4964716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36ab243d3e4c9431c83de687505fee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d08786a4737f3846c4c92fc35bd7d6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24747bc742550f04c9feef4c432e896719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646fba8377066332000cfbbbca023e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d2e146a5a360bdbde14145ee5342721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7088686e1288faf910792b47cf046d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816b633bc7d868f5da42438cfbc237d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c09f7147281a938b4190f5aa4a8790724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccb79bd3f4c4ea4ea69416f4ad55eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad090df2b499a8e6a3b08c995585b214726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296f373d1fe0e4f7cf6794ecd7e0492727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341dccc8a81dc9d41c08b6449df42ae8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf470c8813fc1a7df631b5b6c5e056729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac296dfab1a494799779eae5c8d2d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead316eb3cc36047855588286a137e91731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36485d9b217ccdd4f5ac3d7df764ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e940b8b6bdca9b4a24cddcbadf9fcb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64db01afcfce361f30235c4d804ba45734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1b13a133fe155ffe7fc05388cd180735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adce8c8ff08b501217e155dbbb5d202736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0329e9fcba3056a59484623ce9456e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1c450b0b7554aa3d1cd254ad30edd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd38991d2d68402649f572de1b48fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542294d6b0d0063298ebc6cf3db758e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc4a3c662075e5b1c5becccb4f3508741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2d51869ce0d77c89b281a0cf7ae29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f1b34ad77afeaf76a5af356c194f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e9c052618e004576de193e802f003744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db146c6751b34da53c420dbb86a321745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151acd00d173e53a5d6dbd8a4fb3639c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3491812cc2ec6097f63c7cf4ee55421747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80896569bae66789b30a3047cfdbd1a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc33f323c651952d66ad1faafa49e94749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4b73880ed978bebbd924869b2db44750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb86bf142186818fb36b4eb98329956751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058c6014a07055e339741dfc779c716752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522487d4300587ba2de005fea10e4b4c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9bc54b6ae6852a15690d54327d9f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0ac8ea5eac4ea669b69989da71bf7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8597b9f5682ab317730d0c64ac19a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca9c922b9abbf6cc6aa9cd956e99b5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d1c7a1039e58cd57bb685773d557b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06cb174e8868a30d8fe7e86a388ed0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a34a6041ca9bb4bd37b36c1aafe2ef760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1331c02eb57dc760ea0e50b4f40de761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f773e6c79cfe7f8640f8391590a634762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbe083c2abdb9f61c07628211ced93763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf7268cb2af0cd3300fe7957eaa40a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7dd43208bacd1e18b78f7cacb1f39765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae012ee483cc2878fb7050423c61292766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9566956943e65c39c170a80131814767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79076f8eb5f2c3d92e159158af4fdf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e98552daf7a12b3bdc9c774c135726769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d96c9682b86fe829e73ee3175f56d4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498c491079dd9fb2c567d0d081b308b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bbe7dfa9030b208eb31cdf43f6eca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75945d089cf67dc7edab8be2f6524b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd0b71d3e6afd82b0430a20d635750774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2146938f02c587e305e1b77f02471775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c41f3b19ae2a1fbe08f92240af0e1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb8ec4cd48e072ad9b56fc803dc293777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71932f23c76b0a2dbd2e24140009b2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c51c9077a015ac4ace86d425fbb4b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf65b78a031f4e589dbcc8d10d70389780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ee5f06487fc8aed21c66b64f496a2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d1a926480d1bed22712be27d7b95a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5479c5d7c4173fc246d9ba1145432783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f54af1ad05dd6b836ad5417ac4d0be784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5df311301db17577089e018c4600a3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88848971775e29ad5ac28f596046c9ed786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77f82a2cea1628ac39c9f19b66dc91787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0b0b9b0c6871c2f3e66e0e3022a25788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77d85470f96fb5b7cdbf9edc12d6ab789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd7e9b07af4ae0d7efbb8b427e2f42790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b4cab04442e69ec4b1f8b0ba65762791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99874e8ffe15f0ad7479e123104ebdb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8114ed232c05422f0ff2670456a53793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4335e802835952d766bacd1b28928794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f93d341699f0f2aa731a8c07e89e64795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e40d5d9d34dd1d14e5047bd42c111796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e502a73af854ae5cfd79f99d8ac33797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1f4a8c587441bbbb86a538a499062798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3adb06ae7ead42e747ea34a5cd7e9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c86a1b7b23c97b887d0154284f830800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e15431fa08408d3421b4bfe9dc06a0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d52793b8b27e84d5b79a2972d35dc8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a86b456310b48321bbb3e9e0f09611803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78a537d72b2a9dc408da181c2bd129804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561c3417c4a81b4ce339810accc11b3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa765bb74da89f9f9c187fea18d469806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ed62ecac1ac57156468f36e9c0e70807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece58ad16402ce452ba57ce04cd87c83808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310c9ea68fe1d0fd85aa08109188877809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088ac2d6c06e437ff9792ec88d7cce6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60d3c8998a46c471cb2f097fad5015811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3ba95f37af7aad0eea4a3e22abf9f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7f7c5e473706b9737a1aec3939811813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7597f176041ddb5b3125b4c5aed331814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daad10c288803fb2fedf61e42cf291815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1504f5a9924cf64aa258f54cb8252ae816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771730b2b3c48d82d6dc2c0ad83ad250817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a774f27942cfc61f4c5f33eb5294073818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f52495171c4d8b487c2fec3a44053819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d481566a9f0ed1dc3f271270b58698820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7fb886312604eda11acdc222d7298821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591c4ed97104d6d34919b39e815b9e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa044f8d572ab455a0209183a7bfc7d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238ea2ff3b18bd23654c53bfe72ae033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc824903fbc4947a011a27a6534510db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d42afe46f823c5fdbf000dda6b2fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f541c5d56885dda46207eac1009af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a31bbf716a6b2c722ee7c1660bcd5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe550197ec3c4932c28424502124878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdc25c74feab242c1bf4771b42eee59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb880756b190805e949b6ff33b9b5a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afbb82ace603121ee2b6b02768145a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1515818ff965d7285e858267bcb3e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aae1d4fce022c24c65aedb1b7314a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22aa636c6615836cda40e75ff3974214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6050a49fa0a4d589b7841e7d7f675215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e375e68592e040e7f63acbf16d615a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfe29a62d9351e84c84d2057b70a5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef5d12b9507615161f9418de9badc718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69171c6f5058605cc34cbe6e67f18b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba904b5e1bf9301c647e8eb7d80ea4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32dac19ddb14613340a025abdab08f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44092add1b6166322eab2577a87013f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ce9120d06a1db538f2929e2bec62523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d02597c744ebf520b2b9817bcba42324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9e1cf4b5339b1f08d929b1ce7040825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e88225149e6af22770cfdcc913df6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf25a7034827029df9503c48c5ee7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569af5b1cbc8b64ea269990da2b0d97a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ae12cf0b75006ca3341f94937ee6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f51a762e7303d0040b1c241527598530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26039d88cb199e6fc39e79ff1f849531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def8183bdde931723df5e1c407faada32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d306fef5a5c2984e5685cff7d6d771d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a342946456dcb6c301b7a7c6b9ac4334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738325217e6ed35152cede266cbd802735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee76131c68d4af38c58eb5b8800c83936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d91b989760831dcb995f6429b8005537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a648ccd6d1cf7fc1229c75db8d215338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd59b03ecbced6b08b0292681dedea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04645d58f4e8f62a3db4f82f281a159040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60093e3cc754608c6e6d9de711e076bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03af42a1dcac18574762184962c72242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbaa61d6e02e3f01386f766c568c1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2c45f20960ccfac3a7ca29bf8bf7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b56098e840b5624b532fd154c263ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81fdbbca6d066b4ca0e5683d4f3c4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafb20ac9d32a53c2587bb658dca69947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdde8052040c3c7098e204fb7301ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470167f7615787a00dc6496aaa38aa1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fd3073ef891fe315ddf29a182d66150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39f92db37cc8507ae36146e004e6e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dce6550b275434ea323c9ffa24fda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ba37c0c2d9f82c0122f27592dcc8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5f1448cbfeef16c13e4427331a85c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92007c970b24c77f1e38991b3e090255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b6f8356bb1990bf4a0ba20d82105b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9ae42254803ed80c88bd95735a94f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3028a6670683849b0a7c28e5a50a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ee39be2362a35ba67f2d080a2935559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44fe3b837d55c0a16be8ac94297ae660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9367862110ce6d0d2d2c770c0a02e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2db9cb19ee383b0d8614ebb637ad862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3685a0bc0f33c6298a810546812a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6adfa267bde1bfe21f4c270be0601b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18842ba094fbd9bab02490e99e2f6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af14cc079fc35a174762a6da15c7ccc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d249b695e9b625cfe46f934a0fdc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ec85cd781fe69d1519c440bbea80a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f70c13787aca91f287eef5002b0ea369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724d0961262614be60130634a4fb81c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729c7b3f00e952eaaee3fc2cd9965ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bbd3fdaf07564eedefe7ec54ba13c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bbbde53a99caa168f6506263dea4a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2939b1f1368aff1ce65da8f09e2b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cb4a57b1f4b05ccb9107bb2e7a7c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77629b662efc3b4245e4953c6c447e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac1f71e22400d775e473fe5e9ca10a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe35f6a81f391636217577727b1c0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6ff3503317e247bb1fd5a0e03df7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab38b9fc102719d18fc7fee0ddaa7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfdb9e33fb65b5060d5448e1e41ec581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e76038d13b7450587b97ea0f5d97b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78367911b0dea3cff0b7bebee75f2a5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf3735300884cdd0596f6597e9022084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321f262681db7b64c1051285fb7685685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efce72fdd9e1176996ae9562f8e68e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0952a06efa959644907efe71a5b4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db450b1fbd229252106d275fd07d871588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a34631bbb5c32d54f9b7f11569d3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdfaa7d75c87075e3a1996f54b4f2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe8cf6ff6ad954d90d8f26d8f24db891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31c3dea9806d2ed07bf025f2f8442992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e82bb38b72bd6f47fabeb8b599b9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f44e27fb6e0c4ab8b6553eadeadbe494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67340e66b678ca2a1bc82ea355fe032a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34fc6a5f143921c160c738676d896096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e5ed8eac34c2b0a8aac608ed7821d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06070c6b1cc96a4d3f2a674e7adec07e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be15b92a7e18a4783aef8c936a40e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3fa38400afb688a73fb326826376f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25422b34c4bc5bd892e115322553e803101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a016a44d75cb974bd06568225a54a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c071a393080803d53dea406b1fcb4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f516566bf36e3505ad010887bda27b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f6da68752dd58124cb06941f2b16e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a7a64fb9501d3e6c31507ead5034f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920fe31222a22b5b68e17cf9079c521107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ab8b8df3911e595dbcccd862e1136108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff455cac0c968f9a87b4a45790077098109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5b0bad813594ee4c04774251422eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cb5f320f1e9d230b1b2e0aed3ae10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937272f5bed096085b147db22f74c64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11912c5c13ede918df8a48c215d6b4b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52014d272c5b4402cb17422bf96867a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e20ea0f8c78f419cfbc723d2a1b285115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e46a8557f7537b04cc72acd06d5b9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560b8b94f638c83c0d98e007b1c5b5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba39a1e505a3779a410e73cfa71e25b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ac4ec8b07c3575317bc70c393c00b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255bd9b362c1da7430b328d1c54b5ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c563811ef7850d7cd050286019d15121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c899aa76765dfa8986a405d5c7d25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af7aca0cbe665e23ab3ba70ceb6da5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d3fc6d3d8d4bd6aa92ad5279aafad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff6cdb3e3af2b9099e6f53ea9309e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de8126073dcb6af677eddb180ed6bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70005715b2be45b81197ce0557b4b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f7a507ec5dc1b2d76bdbb68547634128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973ec4cdbb9c9075e46c53daf8a0ceb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b72e4628cda53b5302524217c392b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f3fa8aff431a27923fdea99ce89d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60adf7df351e2efdb1a3e58380935f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528bdbbd78582b4d23e41ace3d515b36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9547c1cb805eacb94dbf7e6149d161134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bad209df75623c685775f8a7b5dadf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c337885113749e8f5969931d02e6db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bffb6cbe4dadbd78efb6471223a2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc543ad72d0428ed6c242d7eb0a6fdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a325af91c9b830b0c7038b5a38147ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197bb5a4ce5b4af654c6d97e0a33383140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59a51f404a4642e6c358a4534d8b2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0c6e8006991d6fcbd005d54edb89e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3da8623cd8fda0dac6b799e36d03b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875065f3ddf78f7ea3d308da03155b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83648c6b4b1821629dc62e459a14f48a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776733f6861e1f62af3f1062d8287d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275f254458c4af7fbc02b79231afb19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff35b74ebb7b365a8b1b4c13c9282d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb17d3f60eba84f0e2fe868ce6a6283149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646ce3d71206f1be9a955cd56fe2e62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5062a40b700cfc17833964d3ba0c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827544552e72c32f5573d5235b2797d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4dd9d80b196467ddaac1fb0a4942e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad042be54c2d492ed69177c358956e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365596707f47f4ffceea182b4c6ff1c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdc424f318d19bab09c3ab62c9ce76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b44e191cd0c20683f9285e71e7bc88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd44ccb041011445d15861ae3713c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3c89eb54031e23016a1514a6921bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4a1633214d4f640fab10ba9121211160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a724f88425459412464aa64906adb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f41725a76d35c78b0130b9f9af3f74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be259c90899f26e6705d55b517551d50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb6a24fc70bfd19861206e5e9fe6b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db4b0d8fceb01c9a04993b8f79eae6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc976091d1732dc0747e98c46a4a47b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657b103c39d53bc3db2779511abe7b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01e8ccc5a0ed68c4e2e43718e45308168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239151fea9e408b95febd92422d4984169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eabb6923390d2ca375ddff40d302e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89ad63711c4d05caad9d9daebcfecf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c987dcfa0ce993c63305a6361edb705172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327c042db52435f546f75e5000c8ee0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213ee80ee5e5b91a34e4db97d400a40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cb631ec59eedf88fe5d52c373b9a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef18714681626c642eeb2b93a7cbbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92628fc3d926a8026aefb9effebf0c83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4c9bc0f6c40502a640bc229f2bf95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f527a5f1949e77dc1b4480c005d89179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d204c36cdc69d2fc9e9eebb94d746f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b439d0d8bef82f1cf9b68ec81ecc2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f716ddef196794db20155abea7a5227182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd786baa37fa1c2cf3edfc8a9018ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03738442f47ab558ec7d89285896a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35339f0d3f709e675370b5b8128402c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eccd88586013acc3fd4630bd92e95b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea708f4b821d95307ee50cbab4f1b1c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b234e64009003e596d8c2e93134a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0ee09940f7ae2a66d093afd5feb78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18a1ac14410d394eb8e10ced2beafb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238717d0ae996c0c03ddb070de5bad7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef59272290e6c33bc9710146565c0a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33581ce866f2e6ea1ff2cf6dc3e258dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99063cd64bfa6c31d5993d7b81ca67cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df43fb6800a005a4e23ff17e434a97a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc79ee007937ba392effac281a89b9f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc4ac15fd38700e6642dcddc56b1db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292290ad7dba0ea690ef046a1c7feea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad7f6f1cec6fe57b3acad8b30f0ad2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ecbcefc95f782b4274d9df90ac0f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cdb7f7f0894e40e3f62f34ff5a5a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda59b472275ab80669bbf3b2d2aef26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b92667b5e4274473e27c819cbaf2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed115e93e501bbb2b8a1ad55b1385148204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7f3df7b3064ddc09d170dbb42d2b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e45add220280d603dc97edbc23d253206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae13c845c0e5fe417db69c74a30aa55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5afaad8d6f7981dad2b3d3810028e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ac8167dff2933d6a4c5f31f229098209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c14a5e86cb4dfc685327b3d1800acb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65c083a9b2b5e296a0b452b8ab8e6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f6d63dff4e3f51020aa324db94fae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f3ad1c3a1943c044398031de7cefd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b4439ba950ea79a8b0af9d675567e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50ef71bf253ef1c60df4e8bfd1ea92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383b62726ff42a1f7e3ae5a9dd529a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb013e1f899372f6eb93b848465e216217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f219b063f31d318c40f07df55385698218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb623ef9ffcc9e54c7459ee9e1d0fa6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab34e9f0d11671b47787b62ed9250f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8137819426f8298c9e2ee0949ca817221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021aa2f0ec6a445bd0fb9d3782d1364222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f992ea07066752a6e0038124783cf5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542cb9ce3f0f5d75d0420220676fa25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9428bba5349575eba48b6c1c932d29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa60cd083a28c5e3204ba64188272b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a8dce575b26b04eb79053781d050f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d835f326bc505104c1d05b7cae10f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a904533c0d9c1504e61f8ec39c8451229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2119e7d795f254e2704801685efe1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c75d722f247cf4642143cdf9e175ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e29400c61d32efa22cde046eae3d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba8f0fd7a59f33b5de8987b8a5107f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e35848433553445b3a476d4f05fe87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ed87e8a93ca87f069aeb5da3d9530235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fdc7ddb4c4e1a7692adda1513e020236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed11d950dea65642e77129d4034b82237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b334ba29d2fb1f578afe32dc16ede3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead92f6a85468bcb87975a7752134c4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cb2fa49f365f314058f18618b1e91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cb5c9ce42d12c79dbe6f8a74e1c2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711b78ca286a785a6a6e5270521600a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b085fee44dc2ef852113472802e9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41799d43598098c1c18dbd576c5cd5ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce583f6fbe5b0e9b0a5d7a25ff797da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485855f91a529a1f1d610f6475378d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e554952e40ecd2a04829618b3f077247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e0350fdeca1c7d83cec2fdc2bdcbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7f44d73e5f4887608f38966a0776f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fdd68eab206372788e4bf99289203250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454192c80a8dfb1921d2a49ac269338251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd93431822196be8d966121f870c9e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0dbcb28f00375e2fbb686e0625d72253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45adc0fe1a00680722480a6b6de9771254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599997193b1eaa747be67ea6cca1c7aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe4638e4075b9248a47ce035f4f4b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c0313cc6edb837a4a04996454d1b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bc7dcc4efb05d2b88c990814576d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4811f135bba6ae9d87cc4406d94198f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa9cdb15bb13c694228f844a38bec7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228a2e9eaed49d4b15c30ba23a6c381261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09339623d0b5778b8b47a1a7746f74e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015a85cabb96d4e34138aa678090d96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5b6daaf22f439b22c1b88c7a50c9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da882509c98b82e287b866f9d9dabe3e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdadfbb5b20671ff1dd8208e286c1f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7558178466e6a6b6a3eb97f6b21eab9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceff86468f74159ca054605b1a91c67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1b9d9ee6222c3a8294c8843bff8a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933c559fd7cdf7955a93f9fad080b4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830991fc8f325f3b59587f2afe22464b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63f549de6083e9f51ff6e5fafbee05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30970f95909c7e383178316227c5264d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7654c77fb64095f2fd29e3f06328b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f2173d371a9982e1628443b497540275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e106ba95e48a0af4f5a606ed17f2d98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59971df5787f48e8be1bef44946596e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429efb9826991ddb072e8c864bd37d38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350489b96e5852559f63a46debe49c28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174047aba260fe02a18def878a5a31de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00c486648ce63a2ba0deff256cead2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919da7b7bb362635ba00c8114ba02d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f143a555c94713aadbeb78353ddd3e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b2eeac51de6604b401058cd49a7ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6022e1e13c1ab32ab5ff1bfc732d42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b138626dcdd5d2bd70f23a3fc552990286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1963acb3c87db97930f172d297576b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250999144ecd58c6ee683e1e1c29eb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f95976038fdc0ac8ecbf80f695a81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9a4580ea325784ce70dea1d039e2b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcb73f8c4fab008242ee8638aeff5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853bce7b6efaffe3590446cacfa67a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea3de902c818b2c5a0f79e6dc39206293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b07898a260c60d9530b50d1b8726d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d68b37db0d1a7a9fbc7365d10d5cb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559638e667ce9d0d22a0c9f4157ec4b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe25661322fc9c81fa4054ba8e2dbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22a87f8acaa3335d7d6b1d16d06949298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa39af5105185ab73cbdfb6c5e5add2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391005fadf8c192822f47a8911e8588300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a873d8bdb88e719d96f70a389a694301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d69e271c3668906db4c0bf02d490f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecbccba7b9607bd353e73db558ec87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ced136da102daa0bc0df4bed0f855304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554ac310414f4f4d36a8ffb351a8674305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927f4d7a64491d62a117935fe58f6d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d50cd8e5ee18ec84eba9e21f10c5d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df871e1c82b387a62134dd91e6aaeec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25f91b9c3c291b72f5be6fe8a5e5b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6aba01d1d6513dc4bab866ff0d8e3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f2c7da16cf193932104c10b9ea67f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ac8834571f36277e2233dab25bd13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1b47b1a0f78f21e95ea2db250729c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f551d81bacce91410181e4746c49f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd7dd3a166c211a9b4b4f89c1f1de4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919024976cccee989ac3115bcabaa14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557eb17f46dc27519ea163edc769dfa2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae43b0ba94cbbb66f1291261257b27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502dfc102b6e665c1164d4ed7f905ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41f26eeb9b25d728ab9e198ea7e5ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ff0ce46e674aabfb3fa04a90b130b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b86b89f6fec7daf86427f27815bece322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19672ef1eec3470a6ecc25fc1ed0fa4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bd7258601f58880120c6f728f9de4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721d598ec00193c64ab623a2f8f1bbe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ac202a081e31eb2993353a2618d2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692a32e9dc882f1c3b69106993035fa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed5fcef016710669f90ad522439c74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e97f0bf3a8ad8e23310cc9ad1d202329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b92fa60743444647c2d1b3b995633330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823cad092a50b242d8db6605868553f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231320908ca32b054f22ebb3aea95d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b3312b5b6d5da9909cd912df52fa1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412f29168da756c6e9854168987276c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f629ec80e1e25bd2589a682d108674335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273c3bf53014b0f3c4557028775248e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa89544a485c8feb6d5cfc5f87a105f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d3306e493270dd039fd8a5066ef76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765da1ccb585e87b1a050677e58a5cf9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72245b5c53921fa23d4072ca3c893009340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59610d76bdfbdcc2b5248ff58acc3bb6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a06be8204ff2cb0914d1db99d8616342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fd5de48598f2b7e3e292d745854db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f630067dd16be8f7e994b23b4539e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49398e750105a961f8f62822d7de502345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159fadfdbc9f7f5fb9ab8d1a6ca21bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be256b89cc5e006cc89ae1bdef22b2d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8822e2d7a1ef606ca3616a58167dd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c4ebc9c5701a50bc2b68c28d342fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557ab331c6afa7484f008751cd94fad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f4838c72fc0495defbc5b08de9de8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbd9fbd6d51d18656f35d2ede04254352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176f8a83b61f4e1136ec608954571df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8c53227bccd35dab8d9e9aa7063c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cceba45076765fd759546c026b3b3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912de192ca6655d63e343c6362f32731356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa77432699155d264df799d2800a40d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaa491cc9b28fdb299d104864748ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a01256af57af2148479112fd1cd5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d4bd7d3452d291b04ca84d4821b8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5205d0bdffe078b2bdd615034f279361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae058f65d8dc284b22ba21210e45794e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf43965d9b85130d7dbee73084c95c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fb4e0ff87da10666c855c364e62be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7031090d42e046d74f62757ba0426e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c24296ee68c06f7d629a4c7bad94c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b967bc9e7a92163331a108f038ce85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62298326c06ec7ec56f84f36df8d17c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae2c7a25bebe87f58897e467ad8ff3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b39702c4226c1128e83f5f84f6de7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc6535764700726fc3535d223f602f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fbbd8d736729cd418075d37bac203372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb548095fbceeaa9409d9c8192e3d35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c707251c9f849ec40e17b37c4d3232374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf337664283ee9c1ee4950858a02f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486aebcd0317209d5421515378d9682c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a6b7a6284b1d28014558b6fec5ae0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec4832c91193141612325d4f894224378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08ffa27754cc38d34b887c5b97417e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48d5331307f0ece255fc2d12e990de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4129444d1b015a1f1bd013d6d3455381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b4fa228096447a7f37fad9d92e5c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190d20418b75c4a8145006876db5c97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4f4441fff457800d84c94bb75c41f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d1cf756febaee2a292a3de3dde3b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064118b8ad00c672080fc239b6991f6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aac095d3c562012eedc00b90b75e44387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942c02ba6237666212ca8d8eeea52ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab026a0edd72788062cc5f4aa6c3e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d32a65dd42a04727f4ce4fd6e20c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c36072a91264c83ed5f4e1e4e377c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead6f11dafcd40a1da17efad56c5101392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588878650bff06eee434f1dc7fef6f33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb8d5575c1b462b99ea2a6ca44a3f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda685d4397e18825b2b0baaed2ea489395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbb771e6e633011653030cfa1fdc44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11a4aa56d52620d524f7bae594a465397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea7557fd05e05dd77090a3af3433f9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4d2751b6ff417faf7d1a1553267c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44a50b7c5f3a82632e19a4c2467a6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76413f420bac4011bbc95f375307ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6886cd96d30958037c0d559186687402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9fb183f5c68b2fa4ef56474f4cca7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff54063edcaece6edb5b9eafef7696404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd37727aa90310e41dc5749cfd46125405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b4b16a19b1002226a130130a4cd1b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f3918a1d67b250cc81f70c7385ebe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb84bfc054482e95495295209f57fdd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f60c4eac5d8709843566a62f15ab3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7e7cb0d4b2a98ddb77925c0ab1e0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e2c153d0903cc171211ebdd7b21e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed95e585457eb888cfc5e7d35f65bf6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8da32d6b7beb3a3a2bb9749037554e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9ae1fa8ef4eb90f1281a6edb21119414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa18219de40d7659097ff19ee4af8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754328e5006ae92e21b6eea53114eec1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9961212cdcae67838740bf640c1e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308c6f045217d0abcdf6add7d98f577418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b43bfa5030d3a9229030a103722d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55d2929f9d3603346212d929194d88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5a083c0bd091743a94caf4e7b0119421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd609f4c8ea39ef456bab46d52779b79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b4485f7f4f70150a7f576cc0680a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0381981632be12183128d248af1ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43401bfa0ce769f4baa2fbbd3db083fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe04aa51b3f7fcf9d5698ff567a032426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d7cc365b2f19f24c06cf9f0f76d8f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f0791230a79d760cdc7f75aaf3352428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a284454910eba1d21f4c31a26e1a32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1d1ff4f3ab800f70084cb1a934408430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbaffcdb196b1291d7ec069a15d240431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d6299738893710794ddf5d9e5a1ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7694dc067cb7ecd9835a4bedf100cff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d6cd136a361b3c627c270b1d21c37434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339c976b3dbaaba5473725fd7711b60435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87960d24d823ee8f9c9ebdfb8a644618436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4c7150c1bb35b023a2e12ffabc471437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce331918536a56f080c2e1290efd1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfa1d54cf14c4b1998c2da4b0c8c54439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4129c11644fd62c57798026a54fbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9489444ff45e76b2cba17a1d58f7ec0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3d3654f1b4779cb47c35f99aecc6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b8c3ebb4273dba35ec858047ae49d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897ae92996969457c65b0e643600130444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb779eb800915cd951addfe9b123ad1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae1d8a164316d3799a0783c26b073e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5547e21778cfea6a71887048fcf47a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36aa9c56967bae076684f37afda0e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa18fe53531a2074ac5cb391881820f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb3f88c7efed2ada54eeca0659b3ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d148100825a6cddcc9ec2b530c43f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b657731cd811635e779392b6f1cc3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edf28a2e6df0fe125db3f79df1eee3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37c9a9f6e994e3ce1d8f9d001eb9cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97fbb256523a825e2df8c1a132a2b9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ebfd3b7367b3686313a3711c7f5a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc7f7752b071d3698aab2d45e086b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb985f7faf7f22a7e9614d7cea4103ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3339e5db2d31d2a149c150177cb455e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20932d568ed57be1c35a3521f6e031ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c33d4c8b9e9b000c59ceca2e919400461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a6297155cc145715be95e467c94dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950782a5b68888d78c3bdb06e9b1bb8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badba5a4ec4a0b14ddfa252b1222fea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901de41306ae50239ab1affe1c7aa211465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac65c5f58dc72b9902bd64047cd311f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0471081e0f2b16f984ce1341fc08c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab0aba2fe2d48ed8b04e8a4f5cfb2a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005c29744222d54a01a5951a9bc2c8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13c548ef4fc75248be9beeda169279470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601d1f46deac9217b89baffd671360a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de490aac11bd830fe0bd9375e9478ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedee615c716ce1b2d5ef951ec07fd7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497801103c8791cb9d004165a9b0ad3a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12976ec00890df45dc8caedb35471b76475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea86df7b540383c42cac709b20472fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102b21868c70f4349f4d76ef7c55815477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f1518f16ceb19e2af38e459097761478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a9771f65ac4f30704e2862bd55742479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fe25d778b89d7a8e5b9340fe6c282480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c545164c8a14891f8476ed32f2e3a78481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef705bac777b5a887f3b4147af075f62482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888963acf6ec99c8e6c1e5abcffb38a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f26a369513083154a8b1747f92b98484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70827931ed70d8cef20edd43969cf34c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9a63b2ad4b8fee019063d0ce792eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23297039fc6b6f4e85a115dfcda6fe44487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62eed184b022e3248be2f7cd7e48a5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ffc508e1b8b64acaccb1ae05815ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba5b368fd52fca4d3f40d3c30f769c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be2da23edc19dc54684818a34dae85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9935b800c55141da3c84a4e64edb299492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210bc618cbd66c73ccd38e1779590f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7add5522fc6847781aeb1d0cda9b8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8b5fc532f59788173e47754b9dd1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d08ddcf4479b9c4d283f2c825e028496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110be020a65e2567235228c62b797f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439687524130203d8dc2ae818d31312498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954cc6209a09f22fb2f0ce68b679859499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d9e73ed161420aca35dfee12212e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a397f2d415c7d0c855b8abf624b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c772788d3700871b10cda49e6971226502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7092b18feab3257d2cd57a0835f8ad9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d4dfef8751f06a4e2821977fa5111504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6e7a485b6bce6f0cba55870e536ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fd9881fe130df44d0f180db8c15d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e2d78f41db291fe869b42808d3b68507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7cb1e1a987ca9648a7b271a144c49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa105b5afcb9467dccbe6e84292ec9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fd88b1c07686c3073d043341a6d4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f12a27d16cfd0405f3fac7b9c37ff3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bd07e9966883e63c493555691885e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6bc3358dd3f63f155e84d41174ff4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d3e5b014e898ad0dc3bdd4f9d2a03514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c05876f40051975b77fdfc4e5be1ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea07333c1e0707d93a1bc9fb33ac3c6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba97b18adad83b5d6106313efa5030517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b263385e6f34a92efd640a67dca2a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533550db99b2c6eb2862077e86ae3b0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17c3122d01aa8a271e35bd8412eac0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dd6d944cc6ee677cc890291d25c99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7834277c2b7fc49aacf94dae0ee6d43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570970878bf43a57a1908970e902af3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b3e81d01a2dfc704d0bf89512506c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3129d10c725083a305449a35597cb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73590ff0b7392a695aec0cba19ca210e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f502e059a2661431598b5c092e3fb82527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be764d691aac666dd53b1e1af6d3927528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf68908782cc501af761ef98341e2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a233d230732415755ef0d0e17d19a35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d84a3a691bc90b3ce7dd50448aa77c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3658a13756ea94a5b09cd9102176de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d4cbb7f9ce57188987a69105e9563533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e525b90fc5dbb58e31d0e2de77973d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fbb6c32345bb136e2f23486fab577535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256aa7a687936f20943f819496a8e5a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86463c1540008413e6b1f19710799f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd73ed02d998a600558266bdb62795c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a19f8d16e57730a728efb1c368eaec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385173ceb287c84df04ab1db742e5d14540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464db449007cbd239839a99f1240309541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48c6964da5e368731f3286d3a44fa1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1253163fa5d42952434d99c329b43a3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2562f2ed865886036f4a584c0786f82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a14561717638e99f8afc717e740e8a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc686b07f41e774a6e2b2844a91648546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077923a8319e62ae24a4d6ad13cbd447547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f76aa1a4bf88fdfa2b775d76f0cb92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cbfe3e2b0610b6fe32eea361b5a31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cced851cd214087cee4f1dcb030bc3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b046f64bbd48f040f6163a9b79641d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469a79668c8a4b1e25d0b79b31f603f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe47989172d98726272033616ad8e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d79c8223eca25afbb0447934970e77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a7cf568bda88aa10d910d97905af4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd145f45d179cf5fcbeb58c59cf51d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7017371a7379baf0d537c580bda3029557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bc8a7752d778f8a3db16155366ddb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e313596f714d125fcfdcc438546455c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0e61eccfdcae53e8795e398488c69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf4ff4753fdcca0b85859db6c46ab3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a2c90bb4fc81b6b2cad1662ebbc32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2b97191013c4dafeab72144a967fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689eaa596df8987dbc159f5e7fe961f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a1cc2d70b893ca40678604e788df4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873aba03e175b4bbb3991e3ff940f996566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87415208c081acf713835fa13ebd667567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f93749145b76620546df0752f006d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86976d2351d4105012aa49345e90816d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed934dcf7340a5f37cbb6838e86975570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4318a04cfd7bc44174ae0523e3095571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c17a02ac8bc6ff80d2129bfcf11b32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fe6febd31d5379db465b845be0c9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462237868b85ed78267afa07f850136574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eaf3b78b8328b4d731251c966694ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7171c798966185a7405c89b7236ef7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c993cd4861002458ab76fe6042f973577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4a8d47c2e54bdb7986435a4167b5c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff375e05d9a02e98c59270af4dca836579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240528e9e6763209a202d4fb3f7d15f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03688ae1d105c87726675cac63096c01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfc8727dfb85e97f957a856ca46988582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb655d852613f91044aea9cb44c4213f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d247b8f0e22a500aa436ec52bd53d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41eaa3f1fae5916b4123b3d5871126585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdd54360bd98cfdfcc6a03c0d5a32b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475300894b5f8a8a6989e7aa692bdbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602588d3706d09946b619c3d3b63d9a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2e3cc2daa6652b61b8f0498543f48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602d4036ee9ad2bb3bd8f7317113d29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97d7a731460ee9dff59b5d57e5439e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd8b92425dc85c70445bde619f86a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed385e5d2f8e61f985952b2abc69fff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902b664749b10e1b6843c09f69fff04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c24ccbaed51b8a7f72f30ffe9834d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5e5884bc80370a7d34750e8988fa2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc1de524439b12e6b5272e73a312de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d4ee4710f6af8536afde98da5d01b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521d7de48554ae17f36b11f8b4db7a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1265d54af8acdcd518be658e49101d7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30659205f306f1043b1d101ca0afc690601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6de08f83fc6c9903dc3cc3a9c52312602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae829ba0b9040ad49dbfeeca2654f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62043326e3ee33173acc59a23870e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319c1cf25e81bdaf25fdcba9c39416d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628522b8c9f6ace90b9b301dac2fae2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa98fb770f9de3185219c0226d04e51607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acd0534b062be72d6166b00a38a6eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794523c18e455d0a7ab364cc31cc6287609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb00e00864b612b541a501579ba8f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc95ac356880bfd0635d4dd79883329611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b381b22593702f38c9576e904efdb18612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0db21b75166535ded382c359d8050e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300b990bbc0c5c221dcb43852a35cff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50e6a4770f9831475cc1197ee7fe1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d66c42ce9f8751208925d4a7f0b813616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f503be18823118d8813a8ed0c7ea3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa878c73560ecf02c3ffb2d4c02d6746618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c55f6c7c2dbc293ea6a5c1288a1b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f181637847983d03b98b7054ff650620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e74e37a327c4848dda102ab8db51a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e81def589b18b912ef35cac22e30f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f659c1097b38b9350626923e26dd1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d3de1eaf1d01063b390d3b1a41159624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b914174ad678b132afbbbc8af074e93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924af1da7338b94d380a4d08662e158e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249c0d7845ac043bce1e99f0e35a901627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e86bca9988931fec95b33d434b9197628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f9fed1e973a3a2e77a3c26450e70a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609c46027b93b6c3950ffc69ad7dfbc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b1884648a2949da9e5632afa2bf1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6b3b38c3c3c56e178e3f0db766d96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f8dbd2e32006080460189bd2a80fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1407a5a7af75f0804de96aa05a900634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97472f838cd17202b4dcead394f4646d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad9662cc125ec65e9baaa103dfe7e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a20d4c4a03ca3559bb31db91c2657f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db3a7b45bfea9fa2961b392eb00d9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95d0d11e1642fd667b89c74f4b4048639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264c0ef5454ad5f23214da6bccd383e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7e1c1f007b6b061f77af20c3a53f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7d5b252135c8bef32a3ab90493d5d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8f62b31de41a5066d4aaffb00df95643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632eca238587563a59b5dc6200aa675644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd44215197c0879ca614d7dca1b313645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee437fd78e5387aa89f5f45ba9283a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760d3a0b589c3e8b79e60d515dbd32b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748dc4c0f9eb1bc8e4270b74a00e488648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7a4babac024da053122dfa5e1ba36649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1349d0140f8df72e62dc999e5cbb7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c8a22cb475ecf580cbaed3f4971c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cfc2c32de11ca44b3ca0575d691fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7ffc906579f3bf3b6db318aec1846653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02fe08edbd9b13cd72e01a4f6a23c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf294f5b2bc69f4b45da12ee3eb11f64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c159b68dac1428158b1a484a66c1cbc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d11a0ebba3e92f365e5243a704c560657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc44488c87aa82b5bae4d104fe6fa02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2e1da42ba45a34954c77a0a21b7a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc556b0402f6fdbc8d71235fa39667660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035ba25c2c17f7489a562991e2306e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47dbd227ab32849d016595f224f813662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43afac2708a8b2181c361ba368a6a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee83cf4706e483e29cc5c11248d2d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eae6e64160ce102a740653b300f722665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783ebd6505811a7d6e821c68f5ce2a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40ad3e06979832b1598f72b7ccee07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25314e50d598e1685a64146433c8352b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45def8cc5f860dc3a0dde6560a0c599669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e2ad76fc040aefb148a7522c09071670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fe18c8bef21a8bf68d93f16c29b87671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee403da45938c79de5decf8cc8e720b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcff4a769ef94986b24e0fef0a90f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5dfca6bd42ffa0af2f8db6e6c90a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aead7d77cc5d9f22da182fdf452c884675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271252acc56b49660d56554cc0c40ec2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351e47983b7bbbcb8a46c9bbfef5c6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a31903e15c34bd4d0c6f5f78b65a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dc173f47638c8f1614e4c8dc18f03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02021b69b9f2d33c1df5ac75cf9c4f13680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120897d662a88449b29c0aea847c5e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59f52aa367da6f1a9df4c8ffe3047c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7af4368facc7b730054585ee175f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d94677dbf8a1701701abc4313e791684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48a83c81aa1fbc3b29bde53e99a912685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fc6cdec6998d518020bb8849cf802686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75dd02b64ea9f32685cfb5e4e1ac17687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480968df9b50f495f1c13b1575ce7c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a14eab635ddfa15eceb1d7be3f49f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ea6eb9dafb3809be7dca25863ec52690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174bbabd29911442b2c09da469fa780c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a11f3cb22a6b2cceaca9bc7af1d2c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2ee00baa1cafec3ec2c249fe74a39693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108610c9cf19e9d2236481d0cfe85ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f1ff4fd2e89a92c05136661728759695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7d2e2d0f0b012539ef677196a86ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391057ee4ae3f96b5b0d5477b58ad86697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429c6680d71bb2ac5d096f8c114de3f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ce70eb8a130bb4c814aea15ef774f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087ff0fb56a01699a99fa5437aa750c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06a1b712b4b1d60741ce5f7707ef93701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572e3ac8f134b7a2c8b183d72e8c4b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c814ef49645d9d20e2fe1f868d9fa8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f4fd9e12f9e5c0ee3c558dbcefdae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9857c65a8720c2cf1b59fe86d8c270705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae296740a81356f0bc74a9abf8f8ba8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9069db1f53c42eba9b4ecdf2f36c1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc539cfd8a7b42855cee6e5ef790e06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96e7b94b16d128cbb352be25b82b0e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada436902e815773f3210cc5712b58c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9def34af4dd000e7b387a2ed476f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42366d84ada56efae92c0f53da71ce35712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeda9562e7082cdb441f38f8d824a4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1285bc425c2dbfe9965ff2db04284d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d9f2ea773ff5a8b174ac5a5f458f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af748ea612164d8d43ae2b50616732b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a9a0702231b38d67defd7f87238cb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c387145785e96600c18dad99a5928c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d63c91e16b6e8a413f58402de8640719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f511292800e00dd797eb76c65ee52b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d92b1b07ae4788bb53acb66adcf583721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29448c70af1c2c01405acefc2b76da41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaa7c60fe773b27267a60b80720bdb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48d801d5c70d42e34035064fb204b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281f5228cdfc4c94861019f612f6e2b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fc8f5146d2caeedd829ef47dc9596726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ea3b843538258f7d384f7442f5b92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282158d8535aa83b7bde13da299ec66c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64e7ad46ee027e1825ed06e0d299d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3542f2d72f860af9ecb63d498b65d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867caec8a926b5eab7794b50086ccaee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eabe066ba8166b8071626695178f9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d600991724a43a95135f567ec1366733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9785f2e985914ffebbebdd1aae10f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f531594119cc85ce0654cc7a96ed037735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe649695cd8bc8762f412b56cfc2ec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33194dab825153420633da74208183737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2660696091204595bbda2644285ce5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ef27bdd1b2a8d8dafd110ee915d8b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e206d06fe53f3ac9ceb8c1cc68879b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44361149869ababa501097ec3f23d1da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3fa7deb56f4a412c987d17b3a5eb1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d10c32ea4386fdd4f92bcb591fee9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05f8a3873d7b961cc7537bd703cb32744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71203b50ee540c30f721fc25cf4bf122745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589eca811350efb9e036679da737a60d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0012c575c210706dcb7070659520591747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4600f668bdf78737514f486a0a94fd3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82455620b123bd4aa1ab57ab632d0a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eea65a7e191441ed37883aa0ee51f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098868f6b05aa93de43babf2d5535d12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384ace8f600f4777adea7dc4e7d52ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ec9b355b91bb55fa7769a4aa23e8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26217af36ff9e597a53c468236682349754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d89de0344a7e633ae2db8b95a11bd4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079340982f587ec2b23db77aab424508756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a25b593212bc834b1de5a5125eb82c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8b2e3833fd65da015157103bb3e0a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c03ab48ded7e59f2ab80f19f289be759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22770e4c1389227baf889c1947198626760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6fb366e3c29c77af46c51259ab6eb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244220e5d5aab6d6b1ea0d050afbb984762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ab7ee705941a7aeb3df560a99cd14763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81160419dfefcc24ffc5fe8dbe52af8c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95954dbeebf5f466e13d6702026580765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5e35eb285e54cde1478d88260a9f9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc0a94bc903bbe82c0deb43ad0316d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>