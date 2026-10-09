--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e2c78d4b643851eb2466ba5f3ce5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89d569c7d7f5b2dbbefa7e386b5e0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ab6c2d01776c32b3dfa8aa99420be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75200f99541d8746776f6706e9d5788f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4216c57f320ae13728d3ae92154125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba7963d9c8aebc46f254d079ed5e7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ea4511f7a8972e8b2276fc7022c657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84164d0b04faa119630d2f728a648a558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e17c3d08fa52872e320619c99a6d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627000aa6d7dffea0842a7295f4cadde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1c10d1c2af789eabea931fd1d6f0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac6a8268ac8a420d2d1528e3bb2bae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ad507b85381e2a28a94b01a8f7dc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615414c6d6b539c94d6de6ea563efe3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b782e837a04c18106583287dd64bc0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656d8926d14e3200621ff56f13b847b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde5305f1a2b5b665152881b443f60f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5f5f64589114cf5ca3338cc95bea718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba674e195e46154c558c15458376ed719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e550a52ba034bfa75386140e5e5a8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea86a2417ff143e65f8a31ebde073cc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abf4693042f22a6664015cc8dc0b7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f287533f1edda44d48f55b748b6b1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e04d34bc0a2c5e0a48e6b99157fd6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb97451d943075ef813c7a3f9b0a0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691174875ad6e804d132175fa07ce4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9739a61e8455af2e5dfb31d7953f0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e07fae5443fa8a574b4379cb63f3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5a3a01fc1ca5c251d8e391179a3d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b70ae81d1b31b4648b649ad5430e5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9b2b4c7cbd7e8cce71819e31600d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1279be17888644f9ed5a40478702b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d1ae5b9e44e39d1fd24ab5a14a0d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302227df0c1a916ff0d25ef9c6ffb7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748035d8c2ab5f814a5d9dd4b34d356635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffead87dc0c00ec0df5718604ba99b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbcd99dcd396a20f70945ba2912b6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433243774543defc7ef9f7ef9487b3b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1db143bb0a2309823cebb1731a5f9039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca237066023bf2e4684075cc3b06344640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cd9abd680effcd62d388ec93df07741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103d71ce0e9db9e34ab1ef477f1ecc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d12e81110479882f5f2530ce325da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610faaaf559706b2fd35fbd7d6e081644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330fde3fcf5afa825b148bfede9c2aa545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c36418a1753556ac12ec4208d0aae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b01f04dbd0103da3815f52119efb2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed00cf724bb760cbb4ba394e5d7e0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0937c89b4206edd0429f1e7b62ab449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92b6f75a767230444089defce75eaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe80e270e8b3a658c815010346b7a5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4263528f430c41bb271ed61bd30fa7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec6af62b271bfdb16ba964a8b54a0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34167a61b4775111a6a6b8a15a625c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56956161096f7d02fe53cd336209c0e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532e99d00e41eb485be98952ddec6cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fc44c69b2a8bd913aa8f241a46da357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a57ab459726239941d46eeb51e67158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b3dc684e956921ab5670965d769de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913483013c1f509fb2ed2d1e987971e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42009d8c6aee1012272b92a80b661661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789cada23df0a3e9c954c5a30d3492262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd69c54f4b68ed2be59b824c69c185d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ab9a8d217387e0eaafa5021849cc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f600249f9b3654d4aecf9d606abff765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ca53bac5a51b4bcc799e7db01777f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719b58726a56b63c388811a783dc9fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d840a5ca9a5c27a2a6ec2581cf1c5668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c742569070a61be3fcbd686ae31736269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24c49525f32ddec57ae0c17e0e080d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33624b0bdb5db178c2e4bb7aa6ce46cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f88bdd56e283f3506192deeb41ee272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097191d873cac1aa591702dd5880454073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0072e9c60d5293f152d81885890fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d92cb9080dc4b2a8958070e81e4f3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd78b3c253a921303b4e7e0b57ffcc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe85a87be99545fccf433cb39ceec1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d870fb3d9fc2873622e5cf7560b4fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678d0645895639303cfbc8265d7b65979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa00205f25fe4dd059de3a5ff371df880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730ae1c10ef840ad9f11f2ea3d4bab081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2db3da6224f7b8bfcbb95f069fc9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e758138b956ecf11a7d7974d675d0183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992db89d382d33afd29f134b98e6c2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599ba4f6636024d428f8ac9e7cf8c8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dac01b4a8c27bdee62fe1a89ff718386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67657b07c8be6a5c27e324e3a4f0ee8687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23c51b331c1d2443d490e96e3d374988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8963e25657a6b9c32775b824e719cc289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f117022aae5556baa1e48cbf6d8919490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ae52b3313eaa737f843ac096e797f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57c463255d0f64f2c14d451524912392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beb9086f9dc557edd7ec1673db515393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371204a12ff43e85ba4172f4de67474094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ddc8e572437448f15b4b081c214a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11deb2c7c8fa14c55752fcae1f0b0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc309c77450fee3329e900a233ce0c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda51e6473a0924c781f79b8afa2bf2d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d7d6fbd8445a89c0650c740f9c17999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3969de247a68f892db995750b6205100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b12b894825d6f7460eea602c4c9fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea43d4a645add7274c2653ffbb959fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b55891c599209c0d1d2668e78a816103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6663a92fdedc6ffd85b5abe0c92ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5aad289c39afbd64808209db3a956a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca473b8b08be9457c537e3b73c68e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0059bb55ec8129f3e4ca46aaa2a6075107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea7e69ca9224e22be8d1f029bfa88e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf8c38e30159a6e3cac08917f4da4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4a5a8046eedaee4b8ba4f0b5c0abf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f671f7874d34dc542bb02b2e995c03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f4337f53dd7f4664553f365d901c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e162fb1afdb1740dc5536044e2791113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f52401a22fcd404b04e9494263452114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f7e4e3a0432b29cdba3f3752889b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448904ec08fec59be6761fd2007f2e2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f82bde3c0df426f3970425506fa8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c34ad842271fa5d35103e0b27ec4c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889c5bfcc54637d5bf5dd70c210dff4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b945c096e6558630c52a53ee94fca7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bcea38e00bde5d216e23d675eab10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa3fe73ebce42482d43b93ec4e3834122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4779030506715dd79037891ea0ac70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cce8c1f03b18643b0176a25720e26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72effcf6910ef368c718f0f9848820125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f772410e241163a4a43c81dba6383b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8d9a91dbf45c61e70962fd5ead07c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de33a5931e64dd55ed1e0c7d0b30c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8351e9f26861f87908cfbc8205df6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5788c3844d659b71422581ae53302e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3cef8398ebd50ef5712e2f88f8ec3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a86158fa439b1d1ec46502c917398132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdce223028c204cb27d44a8084bf4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef5afeaeeeb19b757ffc742d9bb5e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08c83d9e6fe3f2e6268797efd6717a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47061c0e88ee27708f9a5da6a692d0de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92092a0f3fb1af7b1426980e2bea106137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581cf35707989bdca827a665a86b2298138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34912043f2f99baf5b5065e15f0b4ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885b1933656db84e886721fb536986c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a29a91418fbed7e9beafa2fa01187141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2084591b2536904b05c8cd2246bd8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1972b9560cf14e90cd7f91f79e7ea5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4147141295e3848ee0516aebe3b99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d070150036aae1797e098442454d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8fda7f2ca2289bee645019fbeb753146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc3f378f01472e16075f9ee6bf0626147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb744b201bfdb926e289733fbb9d6c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ac1023209945da33ead8473360c92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d4c3955cbd9e8aee2ee1d417e5777150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faf5e6a98fb7940cfa116bb641b5fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a10d58f8a279093940556d9f62764152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c20cf7ce653b33117186bf42cd99a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7077b526a824ff330dc07fe7270b978154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93c6fc453844066de27b88cd817a84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ddd3b9844e49353aed36530e8130d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debac61b96f2b83aad2de2635579d0e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7000f975a242a0a59775e1e8ef02c37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e86009a2673e8d8416efced960b58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b17658852446584f05fc7dd39d5a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d006abf48fae1dda8258d285ffe97f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a419f49c249c6c8227542d8a6c4c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24749747563b25558ac074a9c1b7b1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12a7dfdc034168b03696446c472b70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab6e098e7614b9153ec8749236543d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53fde01fa553995769d419a17bd593166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4006d8fa5975d74cac6c124250b9cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013374cdcf1fb9522ce161a93253b4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292499fffdbe3ec8b0beeae2e49d7bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676db655ac6b553603df3425470ae3f7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4427f0de104ace5a6027d0d6dfd20171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62571d5901470ffa8d98f771894474cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194c2cad35d0d2835838cbe8ca18b12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a9b09c96de52a6a6bf6edb8dcc6cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae4dcc57efbecce1c23939ff56ad8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0351c439e0dc3be2bc8e04b98cc8df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cb97a4c108cc78be652e9840965b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867159076f43b751bab521577fdaff59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6db1147041f7bb439407387f81ccc6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617414739237ab88597cb13614989d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202423b82595186f0d6c4b3a0954b6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e63e6ddb340d7bed356d783cf05c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d58da2bd35eb61b8af55c96d7df559183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657d3b847a537d04f4d5cf3b0ccdb76184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e2a15cf2adf5df78b45021cb02962185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd332b9000cb02374bff0c2f43df875186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67295f125e8cac3649d2c03ed94e4b3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe07a1fb66e9e00ab5de8cc335e296a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116051f3695fa3350d45c0e4144f7532189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfca9d6261056117287e92f867d77f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01f3a2819c186a796258b5bdc3eca7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9d2c39ac94b7f4e584bf3857cfc7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc992cb24a69fefd82ea1a6ddd3d45e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9045c66f44035a193d63d084934c58194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5999eac363bb3aeec256d8b28447663195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59e140053013cf71c5290be7db2394196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c15c275d8349fa8d4ac33b49387a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf5db20fd160de9417b3b3e3519a6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cf08816f04b3f8d0d53cb79497f99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46feaa4acf7ba61b18c57334417f26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191370e0dbd874cd4737920d78925e39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82ba9cddde84fc638137422b84fae7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4b8817b3f11cad02d0664c521575e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61eb57d74d31de67e04ee11ef3f9dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8959150a653d179323e0ef071e1cd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e7a93c6ed11cff5d2dece04d728c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fea6a2062efa2c6a1cafea6de797bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f987dfcb14cbc8ecdd441adb1e44e6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f3e6c5bf0175cbe3bb1519c150102209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd00277cfe77f43102df06d21a9eaa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a1b46692a9d5d30bdf661b897bb53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02d282fa598781dcb467a64c0992f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49742912144214b49f02749366302425213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbad058846d93bd6e883e9fdf83603d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4703492517847e5745b7da058f3cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced0bc31da1df17b401eb2105445b55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d927d4d14a495c9056048a1002bb13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aebb01df66298147365718e0d2eae4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb67d5f015ba3882eb0ce70532b2d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eda69f3eb0e78eb70ee19d03aba4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa1987b38aabe14dc40ea87aaa6f4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7af0ff2648adca2a85cb82ced4d2d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324995a19e517e45d9f7fa9541198a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2cd475fcd4fb209f36631a804ff8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb88ddd9578dfbb810e7a338047403225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fc11735b696ba33fc28dbd85d9775226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145fc9e82de2edc2b312c8de05604a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95c71999cfab4e5ac28a9e432906be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0290d49d5f9231261f550a383fba27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca890849ad7bafe9cec124d39968950230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376110537e60839125b060232cc127c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc1c6679ec307e5902fe663325ef9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9617e17a2c986870d1d4dd2a02cc29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc32da29897edbc4e76909fa3e45f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09b88c242cb589bbd56c9ab2a1f8a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1e41f604050f13a5633d3e00812d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7a0721d78cc32dd94fec6f16f5c70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576c181b196da04b02956338768dd7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6524572144dd114c74508dc6f6e05e3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5f21dd2740423b4a509cb854b4c9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b227a1ed9c772d354980ece8f319dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daabd3a06ea8a25a1a0363901f1ef47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fb624bd1f84f7f346583bef91ebd8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88530e029f6bdb88b8c63424f845fe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c869d40ba1d6d6400de3337961272245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9da3331a82ee73797183f71663844246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d031d3d627275f309a788398e3d5474247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654c5b946293484afc3478a00949727248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372c0c55ce529d4f6cdac492dd612f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cf69a6e25bc58ff069e2892f107bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf960d48896fab4ebbe4e31395db62b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cfb281098a2d3aad75ea411b198a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774b849b8066e3f9669d40aa3686495253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7f5ac2e5eae44074d2b4361bea0cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d4646b1d1a581d6f51cd19158b59f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69ec1050203781abb2045e0e0b26e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9709761ee4989aae1397cf197615066257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220713227f4ac2aca2cada0cbfb0d19258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21b474097d470e08244a9c3a355f9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e81f9af4cb8a42250425434ba8cb06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc57f5946ec9e02c157647147735dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1b380fd2a0203cab5090f9ce72999262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eca2031b4ca37fe47f19ae95b52ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01422f2ac5bbe7a749a3c1ad6cbab2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8beeb1331a2643ead1dbff8af79264265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35974c16127f1e0c862880147e624ab9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea39855c4308c7c715f9bbe2fcb2f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d29bad218bd540612e767060e94770268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fb3ec226634ffaeb9ee7cd105ace8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad203362cc970a669026a7a151d2d9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f91a5f22bfc623da11073d8cf61ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadf2338c182d6ad90df4ef414756ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f8093768beab65c613ba282be6dc3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4809b82825dab0a232030c67114486a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e2a28f90f25bd8ad6aa6325582436275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82f286914633c09f91b320ce5789d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490482049e505a15db3aeb046e5c0dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88541081f4876aaffc51dbdd367aa8dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb643be4d2ba84791f39d8a556bc84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7180c139c0c21fe0ca5031dde3afeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2533163dc749043109f61837c232d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e2e344657834e1fb64bea1b934e5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46bec2487a4df3a871c5c5b5c1d50f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26462a27590fadbc8eb5b7ed7a277321284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c0939586a68c406bf2c743e6594aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b31b9c74ee60fd14dabdc0058b25fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee668d165baab60cc8b395ddedaf512b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f948d75fe4c865f3f6ded134cf26a11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cddefcda43600ed7d424da6e1ef53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1de52fe935fafe49a1c4a1f6a39dde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465ac9cc5a7ab00fe3e47118a4ee923291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd2ceea06601e01af980fa7f4ac134292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d002fa3d4c90d07c58bd669826843293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106e86556c989d05f5061703cb7c2b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e8b19f9add655445b193f9149b745295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da4358394f19cf9b662489658bdfcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74745cedf75a410d8f70122717aa24f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11e5a47b9bbc53ec8446eafc2fc26b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407934bc8eb5b6133c2fb47a25a016c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bb822e0235e6054c6ba46b25d4d18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8803b16ceb7b22a887ed3f57fb8a355301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8176cf3649e60b82f101c154b2ff6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa13eeb4b0edd39251d2ef8c62898a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c21985dfb74912d065f50f696a4f11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37571e73dc2c7ea79c69fd7f75cd49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae284ab3be45a306aac460fd5623d69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09a57b73d9028edfe828932040c246307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac8b98103fabae860cbf2bdefa7c0a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690aa5bb3fa85d7de57f685e044b2d4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c0cbb106dcdbcb2aa2dd328dca600310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc94ad4878aacdcec86b6a6e429899f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e920f4d6dd7f4d5cfea7ae42c9e4ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6817cb8d2fe574a616f4db62ec3f953313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d0383d3d36e0d3f313ef546875c8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27979d6c6af55135d6a2f3d3e4332972315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72547aefead054468219e549e7c4c5b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4beca31ee20bf5f9405d483480c09317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65167c43bc5b52f8e0bfcc15e6bab2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b08346fc031ca603abaed9ca87d80bf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d54dc64ce436daa353d9d1f05df562320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ad05d7baa806e52b81abeb9e2fe9f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21df7404bf3d5dcc83665cdfc6be183322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d010ad271b0cab4dd64b23b2ba06d3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4480ccff405876433df14f4c9976a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77205798ad8ec7e0dfe45507d68a6975325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad19e4a90555f0e27c409e9deff9afa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4358e536034b1863c45824d8a656f63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4d2041bf1ce34037bb32211bcda0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967c52cac613fb056606736cc769f82329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c303c94b64f150642893c07bc8153330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0aed027e6dffc53e6bd9d342b5b15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161035f2cb6d0b70988f0e18f75fbcbb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692910a25655a9157edee22260a6e81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c4467e6002643c243e294a2186bdc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532c16c984ab6588af2c4196928399e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f21c57c1e5b256bd6cf357899ee6ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeeab17e10b9dfec9bfaad12d89647a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ca7d8329e38843b02c4c453d696ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabed3aaf451ab59be11f39d8ef555d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ab452d460ba4640c68ec824cacb03340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e3de9a6a09eac9112e3fc2525e7b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17efab6e090fee63d8c365d65319c31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbb6ed39d97336c14f45c9d4225e7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37b6565da9074f70c0b1ee8744dbb3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e79a84e4e4133a212abb1dbb9d7f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c591897226f95142ae873382b78924b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77908c0d261b9d297952a0164f206081347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479ddeda22390991cffc63ddc743d69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126d6400eca0b0e473e7543ea4dc987349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ca4c0776eb66ca6974cff39528120350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9d98c05beeb202fa499ec6a978dad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0c8847e2b073c3647814d9234a9eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd5b7a8c62459c41bc6c94250bec67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb88d0ec8a633e4648c4488e3924cb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49de862b625ee24cc0552660e4f882355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0cf6a90178b3fc7e99443b2fed690356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d272168bccefb693282aa19a5a7049a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafe32731aef2e7a673d3b3625a20e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea08fd746eb9435ef3b3445ff565d7b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22f887ce4532d10f8ea7604e4f8a91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb390858c141de67701584054e24389e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f5510e9b355ee2668d52f4d7797cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e006cca7da296b71de0934f5336265363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c488ccf70e170edb124353a2eb09fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006512165606b33af53a350f7d05028365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042763a253ad6a1d25b3db824dd87fe2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2290d304c988cc88ec1b1063495dc46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fcb95360243f48803a89bc0e54222368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb563b4291c775c0158929d38ef359369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd57250523b9bfc4d477e0296fff61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6e2d2d5ff7d1bfb9020ba1d522f31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cb7427df782509c43ffa484008848372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c23a7eda0f3ce83d677d07001d9ca4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd6552644a6b8bcf4a20aed9cce53a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9ec8d92e406353ad8da2c8613e6d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3367094ebfdc3da48a153886bd9d294376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a91dc37dac001a6556d1f3590049ef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd12a763737b7d8d21a7414a12e0ae0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96da2ff57329d9d3f00b0957baa1c29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b359d80536791a12fd6a14e34f1bb2e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8f2c42594f021540524ea34f0cf17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408e187aad485aa7337a9686bba74d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fa21b92fda4df14f370347de7b4ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13398626f8accc1ec971e0bac92b4c8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93221c60e309ba843f34d6d2b62de493385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a66abf54d9589d5d9dcf9ad8ca1807386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eefaaaa3d0436e3da533256ad8799b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31e4347e2522db47ad0007dd33e490388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ae8abeb0d04884656697de30bba1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567a86102134d85baca5ed934b15d63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1913fdd618c1eac3f614036307e9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626d94ff51fbbd50d6e7768ad3a9329392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3512c00bc9c56271083edaeffbd3aa7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd078a09fdf3fae91dde336d250fd4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4470ec4ce55f6852e4a98b4185c2884395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570839325ec672962c7c5e4a58feb936396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53195040a98ef5eb0710e942ca692812397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c8035856fa4084c123c1c10af8799398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0036a015f9948357a93ef5b4ad6bf0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3888774f8d7824fb5bea73f2d60aa06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811ce788ff324561a3ab813c3d2bba5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04273ac2e2422c379afd67e0a6e30be4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98897c5735e0750c7bf2ab494a88ea6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965e32d5934a6aa92d129eb9e1a1edd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9555ff44e6e7c9f35027bab7d4c968e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99bba136714e69126a7021d592e096406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5d1098bb083d7fda735ad7d79d2a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b9718758b13c6c0453c55aa34b347408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df2dc49d836d6d931a258c0f6f3dd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a2bdcb3d724729ebb494bc1f1d17b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfd2447258e359b22df52ba73b9647411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb6439e0a10dfbd8f06fab2f25b6e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68baec4bf59f5b7be854adf60b22ae6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64aaa038f08a499f6432483ed84b5b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168e4a4d8135c819da1ada1bd768d77415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3d7885084188b25f6edd88a865073416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd972f0e3f29ff5f335af86bf3f51476417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8631d889e0e14fb6fda0c25b21033418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef8f03c36aaea14e14fe27387ee069419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309d0f1c6066da9972ae7913d55765e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6c79e1aea6e7f471a55c5dbed0eed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce3e32a81bb4844b3a0da922f95eda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496a94f90a4aa0d9a472a34bb492b40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa9258bfcc6278c919d7a8b929a8e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36de413f94f8fc47764890d583aaf4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f68ccd618f856988125116421f3eff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00998b51040e0ec7cf412650b20175b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c42cc80e3656c9996233d991e12ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c32b98ab3097182a60d69864f6b74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b972930be8a038fac541484d5d7a8ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b8bbd7ef162930115009ce0303335431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac77a28b4a6d6e57e211c287d51dbd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65b4f1b272e0a7115e676f32e2be4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a3e9679ebee49c0a5ba4fb904af15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88012c47d8e6ec14a265877c14b65661435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567d39301d5aa9926974e74fac0c66a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef759139df5e682a6faa0c915acd8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4068d39dada103580710496179c5895438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5110f6149fa722296f8184e91c69c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0ebeeed2e164fd01437028a9969d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248abc389c93941b24f92c717dd2911441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91346ed3da8d408256845320edb7005442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125e3b7be3b7c11ed9130770befe5a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162965e52daa08b7214ecce2a8732f94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65611d947eca59633b7a35367129e404445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c268f7ab9b923986016da31e46fc37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906cb0173e9b598552c3a935668d0497447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f043518abf0af624cbbd8edf26a2d84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b18f6116d9475b5b461905c3b6326449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7a084184c92f9a6e1062e721517b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93275c020d6dfc604320202b8561e035451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b2bbde9585029220e4c5bae0d04dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e8ac737e727836953106582b0e09e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cd4afce89a2ea95b48b907e3f50d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b36becc954b98d0a85ec0bba4ecd3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102db8c3cd29e2c9afcd0856ecf590c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9d37e85200f23c7b228d3ef02532b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740e6104585fe7cbb5844a3bcf403e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dfca76f45e87f2ff047c125ab35b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4fb3f52e31b38ca86aa011b331536460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c606d23fd84c7c7aa03943e86a3949461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2a1ed57e1f787ce92b1b8ca7df024462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a592c373a846865516f104bc77f1b71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3605431ec5107ffa852f9328e50c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f0ea7ccd1b0807a45f2d6be543e41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408edf91352cf3b04b763a7754dc7399466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b6e39314af5ec2e4611b003556443467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb350eadc6e6223073d581ad7f5bae9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54690e6483962ce197918e870bea2797469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7e2b8eb611b9cb9f8d3c2181b2c2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d41731cdd1caeb52713d85aebe859471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341d6ee32c8d5e65b8c48fd9da555e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db845151ce63692f90b1ff4cbd2e7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d32224df5c1c61095e1a51a7e375bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb598d2340e59519198cd94a542678475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d04f5d0c192350bf2ffc45f7c7852476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213a255467fc7a73e8f97443a5bed99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f19a0fb17ec1352dce1aa9712f892478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db468a2ca46d12a7e3e07f8df6a829d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deca82d67aaa373936dea876212fdcf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8365ac4c3b2c87b8513226aaa66c6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b7ca9222584e47094a1ed3dd2bf1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0a5d1fc5b1c880583db056c0fd03c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e2c71442092826b4193922087ee58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3690d86349b6b2071cba5433a27992485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782a731343e08f73b7e22d7e97e1b72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af90b116358b126e7a2b2a9348283f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71126e0f32240ba62313a380ec2a77488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876089f53cac19d10547b180cf5b57e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97369a2e5b84f8b02ed626cee385b347490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3db19c2b24507480c4d9072e68c05491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66011bd2ab752a3697c9f31015cbc817492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0aaf6b8b4b3e335314f4f197c62fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a262c27333f86eba746f70a1e973b70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ba46dffbd2937e1a9c11753341cbb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d8e90bdbbdbabe03fa059f81e67ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe3c6f664a4ce919705b81ce090a44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a917f8f3c59b1168ad02b8b49955927498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ac2a2ad4f9c6ca6ef5b786f06aeb7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cbd860c82dbd65255e11cf5e9d998500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad5f1ffdbda3840ee6fdc2aa9f2cc3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376a22d377d0a7b9052e39c5b76067d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a525f1ba0c73c01551c946ddda3c2a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6c883f4ec26354ea1bfdeafa1642a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b729be5a6e079b6a705e7ec5543c481505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac78b8b9bde0fc1737e25aaf6049911506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaeb0ca677503c252414ce82be1d1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4df7970f8da4ab1b8971ee26adba08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731eb33aba9e910a0d1e276f491aaa0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2c07d1d8faa211d4999f5b54a57f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d17295cef6b68f9450b8dbd08c028511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72f8152426835e0fe20ffc1126c72c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47187408cdc0ea149eb7702e1126e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93a4429eafec7807e4520492ce7f87514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a28373f153664bfa14ef7cf2f9297b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843d97ddbb54044e4cbc2efbec1df49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731f26ccf8f6f75ec32c1ee8be8d275517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e01378dc2e236d863512525db2dfa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671efb42b2dc7a53c8f1c74b631fecee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181a812c282084b168775e3ad8805e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49009a2fa8be085e7b7fb01149b680dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525454c3e1432e0133561afef1b2d05f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53045b4acf06be7685b1908fb78f5556523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e8da7e621da1a894cc8108e4c26df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1597926cb2ac6915646f0749fcc5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4f9a8cedd649f3186941d4d3cc592526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad843f05d70235ef8f22d107d450bb9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2e956dc7553876bcc23fe3386321d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf7df84eb8c396f77b9c11b503868e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea4dac89e71ae44c3e49d472bafb83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefafd314f271287dcff71eae120de0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7693251cfaf5a4205c60136d04b66532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b426ee4979d69e5087d2b0dad24a2e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529835b93d76ba461d5633b1aa87a1b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797956313e997496a1c14ca66b83a117535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db060523d1b219c61702230042873534536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d896308efcf5a0df2ddec89157699d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee1908ef7d27eb806dd8bbadaefa6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ef4ac02c22d34209ca48ab6853147539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c3a780fea511a3800524e36cf7ec6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61be97f60b030eb5a87a35349ed8fc4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e04a4024210e796b23f4ce63547803542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a71eb9271443261c3786bc9b62819543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11de01e5b7f9461c30f03b6c43d1a89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8147d1a77065818643a8840b9f756545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d0cf7efdceb3c2c8fcc1c90516654546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f7f17f112e47ceee5c5a17cae8a98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fb526606a13cc893ba7da130c7fa8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08692da12baab3aa85cc15b7648a41e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa20df33df2149b377a7627b4918d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eddac2c27c3211d0fd1c1bb0b02c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74406973ff55906f2eaa3e3692d1918552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cdba623e5883ccf2d9b7baa8decae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5dc89187e91d5794fc72599a277cf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782f77e683308c945ff9307e8f94cdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d4b706896dbf5e33abea297b2ceb0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb5537635b3c43298610749e3d6831557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf189f461896c9b52ed73d35449dcb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30bafa7b87297b1bc511bc9c7b6df2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d99fb58cd96874a781a54706978f9e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67919a8b73c208dd3beaec6ab162cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2feb5b6cf6003b1aa7b37131fcec63562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96589c9602f1686e846f4575223cf0e0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdd893050512859dd2da323d25d0f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530cc859c76a4e257f68ad0d9c530bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f9ec802dd3d53b22f90dc8256032c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9d6f293cd6e3e5a7064c0aa8734e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29d64dbf9ca15af5fe7cfa0f29449f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad94e19a44b2983e5407e1119741b17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec525d0c6f4344be4d49bcd17eea0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad3e739c7ebdf5fa94bae328201c3b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c18bca81ce30985a02d6bebed53caf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a5b62de82e4657aa0b9152d4a54dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfd2600146b84ac48d973571d0ce7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98a1ae12a4e9dd5ac738265ad8826d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b7e250e784cca63144f7aff7c9401576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513078fda5c0efd89c1bd79eb4fa2b51577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d93ec24feb2cf518eaa51cf3470d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f48ae4c2f8ac13b5a1215b83938f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbe4abb2fc4944a323b0f6e7ea40cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4896e5184b9354017d257c7c57920fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc044ba55c09ec94d0590eac14e8572582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f4a5323ab15487f8319636a22ca41583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad61b40ed66717d02db9477c648d560584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd64e0a146c5f4aeac3ff17fc44c7b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb52a1d73cbae75b7862dc90e1b2f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3365fbb09148acbe8d59480604d8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76394bb1324208ac3bf4a0e0c6ba8a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd8e1f97e8cb37e67548e44f9824f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5554e4085d0f353430d90690738bc9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194688ba6001be6f667299eb010f7c9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cab2cbc53e7904eb62438d81d12739592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ce0e4b4146f040afe8df6b465250c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e508c75ee7e45b9d3e922c078eb12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f23af946985ae4872005367b614cf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20b80283177f765082a5fe4de6fb9c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f504245458717c16e46530ea165ab0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cfeffcd380c2092fbd6f39eeed4ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64ad5cffd3d32e11c293b0dd26ca6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0725ee003c8cddd510c0e1f5b59874600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09772015190f81e17030d1b6d846c55c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d263bc2f8194c65e9d1bbc391ce37ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3bcec3539b3b1e0fb356b8daa938e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522231bc551a8c98278e1800a40f295604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be24e2ed0af98038e9483719162e2df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca79fdf86d97eb03794715fa33f537606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75e131fa2af9142aa3116e9570eb68607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387093c9d434744edf5ea52031442e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84510f938c08f2a855ba6b8c26098748609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788e1c0fee4e75dabdf49e78ceb3fd8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7a5cdc66ef24f7dfe898a686ce528611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52656519553441b7a7c0dd7d165da8a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed6c83569a312b6655f17bf6066204613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4bd65d628849babcea1dde5ea5afc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c5ac9fea0517dc9866eeea680cddc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88851d0b5cbba15d141a80d8e12d96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc07f7887b31a8ab406251b60f45ca7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b60c1e12a6a6374f72cf854e67758618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcec7f955d2813bb78520ee203d1bde619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437207e014b5a16c3ba3b84ca746eb6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98973d3fdb68e368615eccc745cc56fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b174a64816880491afe0bf302786c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5b7bc31e9592fa3b758e8a2da0dd6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10599e7fdc171dd8dba1d564b61a2675624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237225971279094bc7f93c1766d1115625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536d9654d00e0b215f9947747c88f77626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade6f76d7b478bf33c7d5b5ccc176d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec966278740f887e8ac8a7425943039b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ea701bc4dab2ff8b00f6eee4f90f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d29c3197975c5b9913230c83fd0d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e66461929b3d895049c512d9f06b6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bc586c15c652523e9194a601c15ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a43c9cc8977eed0400f5aa313ffdc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5861f4720f3f5f6211e2d9f359c25b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594325195ab76ac5df675bcb5435b6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb8796a413d408f527648312568f64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb31c23efa1a3283cefb5ed0b2d878637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac325110c2779bfef8624c9434af94a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97809f3571f952383e058862284232639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e6baf80d6d7e26ea3e6748bb0ec2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066e2993461fa28fa211c8104e125a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025e435b34ec67622c78f0db2a9b527642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ddafae3d54c364110d59d46813a9b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb4f5a893ace9b6ace14d4a95038b3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e338fcf50d834c729d4db5dd0b1d3b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85421e452300923a9c1a0f290e5ad11c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b57ee53bb1b38298740eaf1f7b107647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442382ee7219ea1c3bcad25656582bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc63c7ebf05f546a3387fcb36e59b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3483607f55cad6b6956af4df910f45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca68ed12a8cf4ea54e4c24ad8ead27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20569db78c4c9224b6ca24624338f0e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68095bae874e1e29c9f2f8eb4a4f9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a66592d5953c891e40745e129e6e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e90446fda55737f483f8ef841cbdd0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d267a306c62ae252b2a9099f6f40e74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6bd421e1189db91b221befdb8eecd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfdd5cb05788b1e033d814cfc416e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f0ec7a5145ac4477033b90ab5b040659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ad5c0933eb64d8e3e889ad87613f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb1adb06b2055404a2b1c14466b091661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ada3b132f2751a8a49df005ca10a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c1c19ee396461c34682986f9a22e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574960e5e13e3754d7b3069e2aeda3a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2822d19e72e95f225e28c1b0791663b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a10d4c1dc53b354a6984244aba1fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c813f6f0ca85896ee17ce2fd5620a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d624a4bc33d1250bbf624a6c6725d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355699ea39314aeeeb22ffdccd0dbfd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db46335d011c08d0f1e0a2758afd33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfc51162b63694dcab4e3c31120d5d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53def8f8085dc32797b462c54cbb8e5b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f7f2efcc6dbd7bb7b9db57130766d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93932d9588082df75ba486356d5ed2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1eb3ca794d7216161f214b7a03cd3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f80e80ae6ab59c8147fa5cb2b87c4b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4df659debb04b33d2397abdc58bfb8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb095cd0ac8ac64d412515b6ac8d27678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e142b8285c6e8a81a29e6c5acbef37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328ebda4e7070f246999c4a623b8fad680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590df5df2bc0bdadf942350b5f451075681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9e75e303f2e749dc62a676fbe7811682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966437a5870475d6252ab11851e44a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db057a19bb8dc1c9b8fbd39d32e75b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bc9ecbe996cfec8bc5d5b249c6487685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369100a9cd25cd0eaedf0c81b6d74d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a91b87f426c78b7a69e59337ce50b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7926563d3a43315304a9342ef230dda688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f891aff4ed24e0698d15b710372e3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70630c2b676b309ac3d2cac63b50f2a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7812777c84b635b304be8546b83504691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ac59ee4e867750a4ca87809260b25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f8582b77bf41a2c6bca216a056011693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fbd6d07b4ea91fbd6f04656a9ef66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7d56952503926b9b71abd62c4c3bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3269f8e3f3cd4117c958e12d03881d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b398dbc93910c0a2f53b7fccaa5d0c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fdd9944eb3e151fbeb29a4b968650698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7195b1cc102e9b2270533124ef0c7a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d00c1a72f24ee3d34901d9b4c73f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a10d9173ac42b763d501ed8783fc3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b5f448b79dff0089c3e51a297055a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c80e9a94829bcedbe736c56b2ed243703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739baecfc838e47a8066c55ed051e224704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce6da091605ab52701213ed0251a18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b6cf157c3ab62c04f58634a4d67a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa486ea7fd9487803440ba5b241d3b22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99730d39d4b5d052e74940bea1a38b9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc3da1a5926d160ac8c30a6510ca56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ae71c98b52181441f76197a8a3d78710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e99f028e045902f906d11a9b4663f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae396bba2e93cb3f469b3d46fd92b82712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9b47041ed27f6c80f881a85f6db4d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc9e5a1e3e0379e2c08012ed77f04f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf733484d03fcf4ed37d0119645bc9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd07ec97c931f1ce83618808100266b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8f7952134ea57841ec4154757b08e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb8d078e51abc78f22fbbae05f4a9b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddb9c798d9fd33ef21b930a500aee2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12458ffc1a28cb07bb50e66f51d772720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d75bfef9e70e23f35428d51cf74ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2d2bfa31a88f52f68718afceab2ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dfd2923f8b3b4ca2751ca4a06e2cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4eae55f2d17f1d25a30a985c593b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9819e6dcd72b1bc22125133eed41ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba020e3f704b67c75594f2c26032cec0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a10f0d9b8bc40db2df98f83a5c3f11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5f5af77ac43a63be84dc4118d3046728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1ae592cfa0648fe04727906a7a313729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd2965c3e243abdb64d77b807a3cb4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134bd14e9e8393808f3bbe0f640f29e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483968061968bff7d529b58997f578d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d99a5a387aa23b58d68b9e4b6d2ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aec8bca290cf3e1a2c3796d8849ebd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65e7560b595e7e96d9615db388817e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be36cd8032c1894e3cdf9ffbf2720cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0a8e03aae6d1a2fe88a8c79464605737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f29ac1cd79ef74736bf45c32550afa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7709c74e1897689dfa3aabf2a539c36739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcd34d11b282bb043dda76093c637e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dafad19f6a63fb908325f56d15d555741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b83c8c1325be400bf243b51760fa5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c92da0643556abc49a401ad23c5a85743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb78eb024b870fe411f84e6ab35015744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84976ee9c652ea3e33cd86cc5891693d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2445a584de55643904374424c4a55746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14471ec4adafe8fb7d6182999ddaf7f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4626b91a4055eaf2d55b3fa63dff0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08b180838c45842e43f174c09e8029749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a07181147d44f68621aa668dffd69c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e451c06dcd61c1fc80c37e633050599751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb354077bd13d6530f08dc630a2e64a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d83e28574254933b62cef2db9cade6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ed1231eda642feb7b0ce0b53fc0f9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbed208bf4f7fbc235b46ebd24a1539755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71026e04b6153d37961c8db7525452dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac400e6282c24c82931f768dbd4898757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93753cedfde2a6971b017bdf7d164eb7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294ae6ad0ef2a4ca3d152c036cc243f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652eca0d948577c12a2e8894d769f16760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fab0dfc308ca1a42eb00f864b55bc3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e9d2f21742c482035a8b5d1f0b4d1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72cd1b6347db64172b52024d38a540763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad9b46d074f954f4297f1586f5019b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e7fac0bd8a6da2c9602094efccbad765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304bb41cca4d48a211d81c65ae7f5da766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e6782284c89ff106b047941df6c16767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ef0c70410d6262cdac3551ef849a0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8c599c1f29f0262e5775948319759769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6ed668d4eb5b3639945729757217a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2153d4e5737271cf5e1f197910d9c5c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ec10414c5a55cf3c7c4995c095b49772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e98d75d22478c57189e73e7f9a02c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b14f26087d93f0edef5ec193b8cc0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a23c300fa06296b7e128ed11a85fb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36a143ac8e117d0cbbaa7dd763309c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6c468bbb9d54a31b7275552925d46777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8408be11d9f4c2737be65cd00de9d0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a076531d46c6a5850566c862606d634779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3c3d5b5c052a1feab43b939219d4c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ee2a186574d5611081345b15e243e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226502929f65fe70ef668b8ddf68a13782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46381d3fa5d61a38f10bcf1819fa90c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8f2efbe3a9051874e902ebcb9accb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675ac46033a0d93a4c191a6f8321361785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50b8f6cf7561769b44fb924dc9abd3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f309a7e93501b3f33b8f057a1fc3de787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b8928f8b842c0f293f769b51e9239788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a87b55e7ad8c3c5181bd5fcc7a0656789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ee6cde0d7d296f583297578d46c59790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c860512461f390cf1b06a132026fbb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be817f3e4502eb692d6ac288a5bcf73792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d787dcb9f34fe80b5ecd367a3d947793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4582ae5166caba7e9d2cf83d6df29794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8630b81feff949c1ed71b1cfebc27795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52a27fcc6e89080337d193151df603796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01159787cd993620f0400eedf8f06249797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b14aec3eb53b5df26d246adbf4a88798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93a568f2732e454841839c370503d5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf126830a7dd4519e5b69755d397f3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c64d5d87cae19e2a777003489dabd3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c533096e75220cfae584fb5978d3c3a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147d0a1314f4f0bc2b847ff2a991c91803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e160fa7ac8a5f3d5ac45735b6864296804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330e1aeac1cbfbd9001f0bff5351c5c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab86efdaea67d2baabbf9fe094571ee806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102533f5c958e2e486959516bb69e5f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ea36029f9e641576c6c583c8b98f1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e3f20bb93dfffba0c9be5a712e99f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d625a0750a1de24c09651af916a3cb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2df2a42ba1195bef65de0484d5bb0f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5117cdc5ef8d9d5b146edd641ab485812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76504bc176dca9b3ad7f29ca15d0514b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9424ad2db15943fb860e5f87958153814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1d52ad856475c10993be42b66e226815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4403ef0008c7a743dc98dd2de9f3d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f811e6853457789e4671e614811e294817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10456885dff1985d3435d4975e3c0475818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7386b2144d5ae1b3758fff997bc55bd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7375b7c8daffdec996b91b49c0374f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665c7d070de99c4aebff43e79b346d6821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf22d3322988531dbcf08db6ff3f15f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf95079c9237b0e3be4ab890ac3fe42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e98fcbea7f32cea73e4c041d1929063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73486060c6e660403d3759cdaf10084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915caae6c398e9916291eac156844c775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fb17fd9435037b2be4c666207428a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c6c72d322d07f3a507f91575e9c7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17bc7d9b39e266db0d9565cbaa0dc88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105d508672b28e5fdbbfacf1d672b8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86157aebad9e03e58971ef3b057927b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56182096789a67fb855b8b0c9dbf01e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e25e0c1452080a73fb81ec740df8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f950516af85e54686a59595eda093d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a886217d17246b47bb832b2f14445b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac6af95faa3a34ff7cfb505072e47115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4e3a963f8476bb9d4c93afb07b1bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873b63073c686695485b5758aaf86b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9b80e22018ad0e56b4054a175100418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a373382163008849e8e9b8653ff6d9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8fb9b30a15e6c4e3e991d43293e4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571aad5e108d260e347197fd9c74c8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7085c264ad953eb8d6747b2f2d5b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9840058f8557c9906448fffd4e5aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97d804fc511141f0458a667ad2885e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e75528940bef46c73f50d5598584225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a75aa5addacb0190e8702acea604b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa7bb874f4a2ca8817f86800074b9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a10c11bd30855a5e2de87873e92c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6948c9c42762cfe0f40884e19dd4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c47756b7211fd6bfcbc1944b3bcf0930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27270079d9e1684b3e98e05e89ba911131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfe65f77733e4d0a417a091bfb873332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320de1105a119d8e4b53eb73715e3b5533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3eadbed18b503250c38a5d8d03e6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1b1791632a20a97a318dafb8c339035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a82601b0aa11fc695feb5d26cf745136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38de3f3b1792799e76891795e241a8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014689bb233a5061aba46239bfa8368238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02bb1721f1e728652a49cadae6a3cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635badc522f35ac732e25c54fb3ed1ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047cb1f975956645a0dff8284339b1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99da974543b0fb12f6002b192830cdf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d650df3e4e024f38b6bb68b10592f0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018db9a79130c9baa525a4ba4b2ed6e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8df9d43f5861c9d7a3157f02de6ece45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb635af712bfe0b602f666ed6e8107546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97503cfb705d349ccdcf874098d5790c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2a7821f4a6c0798c5dbcec8d1764a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81011cbc8a3888d1c92392a8b0aa826f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7611741fa5dbad5eb52d74a1904ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee7dc3715aa0d4b3521e2a17d97ab851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b44ad5ad18a0a8a88f70e83724a7cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90239082a68c70a2bd08f3729da35653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bf4b33fa77958665435fc23a1dd1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296aff431cfa51a552cdacbc5a7291055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f809a0898621aaa1e297b8c9d34c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efc196624fac04fac5dee032e6313d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef9e9e463b0b3f9d622e543829233358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3a56f60f4af51e8e74e1ae450111259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6e2bd42bf50b90693628cb14142eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c251b0eec84cb36148a7b689ba65f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8186b111fb976f3868690c3a135b3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acf78425183db058cdb20a13cdc1a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3ac5c52ec27ae6047e74bdc51421064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26375d9bae896493fa477f898c44ef7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe70713a71b3bcca7ec15adf11a5cb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce85c318adabe91c1d889c17999afd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5b94f1833b459505993e40102d8e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445c67940b73c2a04b3563ca79d87e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d964815faf60e1698e25ae85ae2af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018fbf566a9cf9faa304bab8dc1d44071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c7b5a75431d4f0909e5666b2a0a7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b94adbcb5e45c86a0dabea85bfcdcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e84a286ea152af5a0d25f0a68fd81974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eddb8b195c7c4775d600b3368131d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c4629baa376c4dc22023895aa4fd276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e2bc5442def0c575be6b01ae53c1077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580893733c892b8c6e7615d8a23ffb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a80e7a1fdd464d630870a876442c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b920327e6203cc394757583cfd77180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db104439c15278e57d4593eebcdea181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638adccfb3c0d15dd9cc8ec7dec986682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6f068bfd68cc1c11d1e8e487291c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328199a7cabf2ef2860a7d50ecacbc184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328e4c45a4dae300863c04e6755c80285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8f4c61a45628b93792d3b05073afd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff8868b713f354f93689be4f2f564987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf04f2707a87f31c6b8b3ad573d8c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0289dd609ae48a4b6927c5f990925d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e1837c80a0e736f6c594e2319e96690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1bf4a9bada4910a5074cc9ba7906991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b857c8371c2459a242978fadcc9f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a3a4540648bc46085411b4b9b18cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c191e5e1813bd9c845f152268953e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79537d17bd9567fc927c5eff501c9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d05038a0f4981a92369c6d1885d9c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a99968df67cd1871fed7fd69ee67097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9300317ee0332a2ca52b3be70df4eb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79daddd2950c227e6a9985bd71e87499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a824f4f309d836c42cb926d3564a02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eab9d99fd569e79cdedeacb565f596101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39659eb296fc55672afdacc3cb811bfe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eea3a312116c458fe9d63aac2263af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ff8ca6214184bb024f04a7a3bf7e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b55355519867eeaa79003194cc471e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffe85a24ed4adb0962bc792f041187106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79908e54517c8dd05b3c690c6ffdfe5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b8801467a67e7731cbc96b56ee782108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c641783cb1428728e82ad92317fb79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380115e6bc49d869264bae3d41e8979110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85287c7660f13832b289fc365a7810d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0fd6ca40b99e487eef32099157f9c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc60a91592304fd157bb06f5178d6a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564f4719cc74d93fab075a12f901c84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6696c182d17ebb4cc5fe5e4a748710115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62ca42b39d72bd10af878bdf4bebc6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c75e1f1d492360444b8ab96c4b993117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b887df5a1908399998f98c49e0319ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff61ffb9ac86765ab43b32246a2f6f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e648ea2ded2063a160bc2f6b1ccc2ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370e1102f90cda779e57797889b63c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd168faa257a6f6a129687976150cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962188c17c434cb9f712725ec834ded123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c6f0267c3de0e9771614b9b97a5c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544f5c21e72a7840bdd88ba403f7fdb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f16bc8dc530bda530029f05ca83e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a882aad684b833c648f89d1ca742a27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5834ef8b66621a0f5861b69cceb27c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07296a568117a7b59feeec85fca761b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2a25b68eed2f558f292fb72bd7ca5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601f80b90d75357f54642daa9f64fc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b35095f25036929eadf632664d82ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ec0e90aa5e0d2d3851315c6c69bb8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc137157c717ef29944fcb30b7859e26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091f5a997f9cfff3e82c70cc60f4d68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f1c23553c85fa63ab2bca93d1bb8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860513506a909723a5ebf3e20dbff64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b0c24a0f9710023ea8bba490ac138138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a44f7ef6d8121101d8f1b86ca9b680139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a815d2394ad1c56d9d2dcf7cb5f40d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06139864001a668206926c7fdb348c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aead4f609a9d046efdedc813244e0d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c3bf93140f7a5ff9659edff46f294143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35100b303f603282125153fc573078a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c9bad9301725c1baacc6fb3e6d17a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296fa4f3d431f87b8e5316a61403796146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74364b24f9eec936a67c43c1286c2a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659e50aea3a9a83561c40e4c29b744f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c73fc7ee8d214e222a0daeec08b57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e6354d44baedba7275e836ffd9a2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94407db3e9679d22b430900748a0d83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c13696ddc83913d74b03a8e4cbd0e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386ad29bd298718a4d715c3ebf9dcce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1655ed51ad26eaa43df9c0bce1a99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516afc7d330ffa0230fb879e57cd99e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2ff71e73a9a49a2fff4b0e26cb0db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e169c0f854da038bb018b893cb65d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4c8e53a503baa5b27181995b81c9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acbb88abcafbb9722e15d5b8ea62b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5207cfc8f6489ef7275ed566faece160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03f002dc9543f4c522c232b668dc2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af7236890ce6ff14252ba7b25d2e8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17028bc449998b0584d1248a5c2cace163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a6587a5f43dcb5f1688a588ddb642164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb8deaab58b2eddaf3fba1ea79d2a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b94768212c7579819a7fc770b1e85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f48e98c0b47b279265cfe36fc9246e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c59d898fb2d6af0a361a21b7c5c13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de569529b0972a545a6b9fb1272dd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4e730a32a95dff6d0e401e3cc02cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdd87dc3c36acc8b808e9547bf1461171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbb95aac737c328085cbc348480b7d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523f117f96295faa322796f0c08735b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e48f623b3e66550aaf4d0fa9617e8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4e02b81ef1f8e7f3bfa80fce2f587175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a894dfc1e57484e46575a84330cebb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a70dc8397ee4fee03058edc09719f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204ecabfda1efe7dc291c4dcf3e21e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b9225e4a227ae4acbaf22ccb42ce0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a29759f2d54fa4c697581c63b65e77180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96355942b13d03cd1bf60cdf264393c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ce40da9d0d8ec8a4ae04b2122663b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646464daef2df0938e22e644586bbe60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f742fd5e9fcdb6990567051a346ce2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292f32f503f2b11f606608bd6a96731185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a39f7eea151b6828811322ca5523b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346843d9465e0334357f7f5484d48369187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb54ff8b698c4a2695c27e3cd46147d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c22fb02f43ecffbd2d45b7ebbaa86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7b197c5048d99b2e9f636e232338a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68475a4581b6b398f0bf51f6818a18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3c744afafe15246417f4d5bca8bc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959b1b0f08ab6cb18d34d45bc9631f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db4b2efeacb642bdbc3d873df973df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c8ef7e3bb9ec2fb6c436084a38ba2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f5b4403ac247789a01db29807097b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acadf4491907bbfbee8ca1a708dec98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb15300533caf3623caec27b8f944e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b32fea775d0c490b50d87ebe025cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16efde96a387c0b7df79521036f93d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeca46664101a8e9f8c5c098e3d05a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680271eecfd85767ba625afb813919df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e1a7b254a6d67f48d7097a1e64314203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be52a858a7ae02e4484bfacc9004b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15639037e168f5339751b4e5c2d4bbaf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b9578416b45b02454e2fc6fbc1c8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740348583885d55b902cfdeb8c699e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f84ddba29cbf8723232a285a7194ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab8bbca3e6f399bc1e18d897bef380209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b033e92082b428c5462a00dd73e87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ed11e016b4eda455d40cdbb951236211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c6d79726ac68fdbe289fb7cf63615212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46858e24a7cf9d7d0d79a8d2ba867556213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20151ed6cafb3ec2d74c421a4f332a50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4775f41377afc26b9a0c041434444a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105e645e3bec35cdbdf1fdb05506ef4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c870d1594a29d2e2971ec2185da47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40ac737772039c30bb3cda71fcf1d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2bff27e51565fa5fed5afe6a740f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736c9127adff666b251c8d1566af212220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27ca1d27ae776272b472b160afc743221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327572b41bf8c931e097f20fa67d453b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8e96c50d42a20de053861a41bf6c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a365f85ce209565b59ca294d659d4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fc79991a5c084dece9c826ac530df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706775a3be2a8136b9e87091a32043b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdfaadd7c47bddbb0bb9bebd514be0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dea63748d55325846ea3c092d7d2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d1c887d6f1115f5ae2861578270bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81d4c2da34b35956c7db4b3ebbf945230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5f108cdf298f807a314c13a87fb83231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383e4262a3eaab7b4ba2cace6e119df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1285ce00a3f41f0a4ad1a3c8e4a2c3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3863191820b1b2d3b815ec9d28b016c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330bea811531ded9dfe852339c25b4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac319bf28ef4b9e3550f2caa7375a0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2ac6a4095b6b95056751ddf5ecc13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9383b42b2757e8a3da22727dfc83a38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9b821dc22157878c41ca4a0aed8ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e5a0d3a6ef63cd88f18a2a654b48a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc37ad454055553bda0d7241a485093241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4afdf9f3bb29d1a1e5811e6520a9e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bac4879da3b492b91e93b7000c4eb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3a916157fa4cb1dfc52921b8083b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071841ab50ba71eab4bc7780d5d41e57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05de6aa1754caaf48a2d53f0199d548246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba091645fd2f46363c987eef16341750247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191a604d82c8f03dc6f470bf7680fdb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeabea79b19f20e32e178c5e48c0ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ec92672dc5aa6e23eb3a6490eab0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44ada035375c1b4390904f39ac60e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984bd0c824803746903db3b3db4cc17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4d639864b6af578f9909fcbc02c1d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fe0b664e41595d1fbcadb3fae801e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfe7535e6b4828f6073082d45f4b49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c345a393fb36a9d2d1ad03ff4da16f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b2936ea9d36a20c7d23d5c8e52346257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21997e83e00d4e6f0e4e2c717dc5a658258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab64a08acb78a1bcc0e9617ca2fd3a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd70efa9ddc6c8d1b9847e1ac3306da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af85de8a3332758d3c750c93b9cbd2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90872abb4d4c2befc315fa03af40f953262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ca88f1a79d7c88b85c1bd159b7304263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4fe86375cf7c07a92d01dd6b77ea6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7185166b7cc4e11d4bcf868b68d398c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e76f8f79ca31662be0db8ed97832e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77929a4bd8a355b4c7635d051bb8713b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf94d9ce6b35edccc9ed0bdc0e653b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95598c2c3c484b5ee8050e7c8bfadb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd9a9654d7691360d790e04a12aa5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04be898657d5a1cf721e9eefe6e65f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fe9b89bf1824c623ef41fdfc3d179272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358997ee9c41a0eb38e1d0adafd6aecd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0a0d0a0a47b9a5aea24f0b896acc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e39ac92801734434fb1825eb74584275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677bdcc732f0bc5c7c48571272e4abd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ce9b8ab34d891d0458036486573a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fadcec3c4a837c7915bc486d56537278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775aa49122e286ba86967ec4994cb63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51478fc5adbc3dfabafa2c1c47c3527b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fc1d17baded997611b3f2c564278e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29f0669cf8d517c244cae7e0a82403282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac543432a72a77fb04ed1d7afb7bb31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd768a03635dd8a682b0732a3d7efb8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abf76464fe4a31eab30ad91d8e064d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce8f35f0936a4f8443c67e0dcf41a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757795220f1ea7de1b29703edf4599f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac0a46dacd88d51bc0f6c1c97bb194288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1321d62f1d90aaf6639869ecb61625289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afb9c7b64d12a777cde6d303307112290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbed90c569fc177f6962864eda4e43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f627debf78a9382af520cdb96f1d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde13cc24d8ddcbc47c7092a1936bf3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c1d7c7ce064023356ab3713937be2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb312b342ae21cd53245c3b2ba0707295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e26d5928f71fe3f79edef8cf7889a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa54692d382e0b9cfeab361dd999d96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8e97a80fec5cbe61527f733978592298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33e327e7f10d8d60fc350ad7cf68e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09235879f1c7d24b5010f96c8ec70870300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29c2eda8e7f37743a3df6217a8177f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48372bb6567dd8a3926120effdfa8ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed5066556f33cc2c9a59a096a44188303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d5aa38fa08ab79900019039f75956304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a592cb2505f6276b2efe59487bea2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9827d370d8c4b4c43091e889f3fbab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e794a3ed96a30af7a9688ca7f4bd3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813400987ee550e3cf6a13723d0ee87d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2604ca123e2ae99ba1fddfd0b1fecf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7eaccc66cd83e34e18c52fa3684356310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561525d232d89b4c88a834dc11162c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dfb6154a92e23b32d285e486de350312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a351efcec5c9fc3f3eaa63e8d6e6f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3512890203315cbe9cb912daee97ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d8952e8f8212c5ede7dc29ab52f47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e43e93da72e195df1a2b29b7354395316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eebff5e6cbe56aaa8b54e3df7aca4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135c6870db2f7c862f274dc1c3e995e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432f11cd947ac5d77a334856b0e87da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9aa313cb372cef539d3c45df61302320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fdea43c71668b001cdff68ca1c65b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68cdf4333998f20f4008c6f499f826322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e73212e1ee57f73fda35518573d9b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474c7b93050c52b7cf633e7f24fde79324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef48ecc665181f5b4aeb16cffbbb9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d1217df5749ce6143306a4db491ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21317041f37d89209227860551690b3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76ee1e493b60a81374164aba8e0ea8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d05d9b285e27b286df9486f3e7e93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7611cdc34e1efa0338b7a99bdd377330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f92b74bf28c78ebe1de3d1c710852c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b580ee82810f2856120a9eeb90e6f78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f324837c7331d2406517b7e248564c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97e94fa99e4269dc5b4643d73662cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37ab95880fd0df1a23171c2ae86371335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ccd4c350b204e4ee280ad60002b46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1da5661c1d7f2e6434094b120e5a9e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8dd3df4687f381f8c358403c157cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbd2236d9fe6cf506b0d6d219a9d95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72332ba78928f39cdd89446bf2d9c4ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9e1043f50722ecef8ef117e044dd0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35cf2a802861a8d759fc7144b3fba6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b2a99c40d8b84ffb738f3f9da02c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92357ad436541772f613300d3c7cbe64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80589dbedbe9d1e0ed7e983ae2043dc6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f50858e38a35b2db9138a4ff880552346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737ded2a800417f6b12fe3dfa4253b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50a72ebe2a341815abdc30562e4b14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc60804571aa993b46236b5cb2b53e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c643f53b2adef7dc6feb67eee597dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3be04a4050a7cfd432412535f775fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e458a41c48f2d6d9934d31fea4a66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4a25f43a311f7ae90baac6bdabb8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40a62ce0973046fae9e22e58a0ca86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb68d9e51fb220276b95a74c3fb3b54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1421a6cd20b3b676fa7166029416aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87f229355d3902f2cf0717818620db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7c1b79c94dc5aba03a470689c7a51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a47d6f3a0c956cfa40ab4b14e63df0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f369f53b6934f2599d726c078fefe4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954eb5e6267bf8d6597b6ac68f8e1424361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247801f935c38085726841e1b9281e01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c371f673f6631cc71f12fdc630ed1aa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70541e49fd31ac18090f85ce6f2021364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb14c0fa036143091f8db90dd7eb428365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a4093713d0fb6d1a278c4f616d664366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb322d9864589f672613c666c2f638367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1a2f5e1446632e70d36dac4da14c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398f588c483cf74cf358cb2a10bed83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b043aabdd19da58ff653ed5d96c0588370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100b496c9409f8dc5adad6fcc48b64b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed8def6b1a160891e452ff882b8eb6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f095ff72d0045caf311b1038fe86e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54c37ad3829ae55d653af3c0d66226374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc17e66314f78836b9c0891ad53dd7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c6a7ddcbca40449025b627e66b8fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f197115a076dca5e8fb22bf774d7ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ddabd4feefa94fbbf20af22c7d518378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41b5f4b5dfa53951c2a6ce2cb31c77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6526ee84e4c0036efa56a019eac9315380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c1de838aac07e035d69e0ed997a01381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b97fdbb1d0ac0364c5b41cf700297382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19b18f5f27e79564d187456c520def383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666db8cab8f05564db2f6a7089f3984a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da7138b75a1c2c4969b4f4d4c3aef5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaa609e1fc0299641a0dceadf910a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0bfa89382b85a2f37c18221f6a692387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0f4403d2c64f800a4bc507286ab7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7d05c1ea17412b3476ecb1dd771a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcbdea89a77174653dfa76cb14a744390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34717fb0393fdca588a329956bc69841391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66e4c06c6b3b9bdf6f613818bdd8b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663cf73a747e7fc3eae9a7f4521d5f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4081ce57c5a4b68e21d43c424fa9b3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8092c20f3137efefe126c08f947331395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95d992a5358da7d136df6cb3bf5047396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cd1aaaa037e439366df60ec3d7424397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7c39c63273cb5da7837ed8c712bdd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceba93a43782f143fe5b7970eed36d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b1194807a35adbc3c8516e07c17e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a2b08647fd50b8a63fd1452e59d7c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd9de1687ae4cea19895b7e9d406d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec15bc931e98276c607933e67d9c79403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528abfbfe98c7d3e0563b7660116fd2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703a1a1f475a656f578c05e46677b2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce4a4a9a0bfc99ce137702f4886866406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57415f69e7521139df7f542d5cf32e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b5ae5bb45c35aa4f21fdf73ee1001408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5847369d30461d6d0ba93db4267704409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e2b90e17ca0db7de6a318a17d8101410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a52c460602f2e17b8891e9cd8a61b0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d11850617fab5152a475bae6473bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae87b0aa6c1f9fe989c4dde6683e10413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dc7fa300b05fff34687fcc4e95a7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e62f8a04d39d590c413a7b455e0989415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d614d372673fcc592d78613044391a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d1eb4fcd1eb48fdf9e0a112f3f779417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be81c661b717608d0304a43f809afa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f266c1d41a233b68c2bcd8938a0a7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a3cbaa1f6cde4c822cdd3125ce424420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39d3caac3ccaabed3a29ee9f919e36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c450543ecd330d8f85b8f91fb712c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a075dc57fce67095e1994bb0bce5f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2016cca5f19b3c78c9da2ba41bf5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1a3abcbc1db9b673281c2a0005a8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126fcaff8a2cee0a3f71b51054c1f4a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594924dae48feb582586f99ea33285e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837f94ac6eb7275baea93313068628f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a780cf934ba1828fddf3f5e6b5252e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f33ef7184b23c804628ee7499bb9c9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dfc77c65476201128ccb7b868b417431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a0ca932338b2864c5342d6df0de66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea210302bafa15bf684bc811af9a4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60019a5aef511f9cc57cb9bd52dc7c5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b361a188cc336593a30163ce9eed3cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3a796e3e89e6a6d5d070c8f945349436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca0788efc7df1a41d131096c9f15ab437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eddf1f064df66791b2e30a2d089fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fec09a02d494eccd1362a25fee5a29439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e997ae5ccf7a9a3b1272c57f3ad3d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093cae5b5bcd2d5b8426bfbdae232a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d625e22f453abedab850c6c2895700442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852109b10d2ec72c26f7058b0904981443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93884581c9d9e77cc861ab3fe0e0f23d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3dfc540da426596a3d77322c4c6da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897a3f0ae37b6f1be1845fad74ae73e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf5c98f0f7d7231a1f08a5de2650da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f807c414588191be53135b1bf5650448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0a7b7f52863943cfe10dbaa00a713449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d24d5855a0379fa50627fc780eba3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eeeeb49e976522e878f950a351f17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c312249fa250f73c5e1d5f2a8d2da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db720191df448f3329f2c9d78420af38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549eb131bf07e6e7ba2f976a4175bb4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2410c781000633e4acb34ab52cc0fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ca6aec276eeb1940275f9f13a1282456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30a6eb3e7975569d20bbd2d19ce0fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9feac12e6c22143f03f4dee402a61c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60b7632e1eff12be09ad53004de12f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6484fc45db0808716e32dbd583c7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f25e1392761f398feb384dd1840ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184da5ac798efcba8a636d6eefa2755462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5ab7e2648f8d29ecc2ef23f031ce3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556f3223cf203b040ebe1a4e5955227464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c42c6df034e8f3f48b2b0bd922f649465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57933eaad373a5e97aa594c21e6f87e2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234f7af457d654eafd3718a916a0d59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa7829bf7ce2b277fff3f9c3f9759c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035b4258e24bc6bdbf8cbf621bc5e40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db008c591d84dc82da123a64789f45470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f960714514bdbd6eea0a6266cedb428471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102e23e8fe79c5a1ace0972855ae3ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c2a4202378a5723e8c8210311a387473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91260eabef1d14ade692d4851abc6b5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59cc774071c18879609d105f8892252475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02bdf0a832391af21b5bcae10e09df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd16f15c7871615575cb48665dc5cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f8177549e7f1230a4e7d7f2e90660478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab129821821d1f4e634b174c3f2d4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dc4fa3cdbd55794b118d65c322951480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ff16382bd13997dc6c503aa66b28a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e29856156fd00958542c726a3adf6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ebcf763f1654bbb87dc5383eb590e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a395c56b7ac84b6472e15d478927e33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6af7cef3efe6322627aa9e715d89c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb4e4cfd3c1aa8a59e85c0a3603142486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231b39a9ca69a6093dbfa4e81b84392487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5c7a7cbb4aa7d52fb97f95d78a763488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116596abbb18b36c6fd7802c868ea6db489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096c5f0723b73e1eaa389b00d4ef8ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda00e168f6b492bc665b37dcf6df765491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bc8021f87390930566c06f70a1d05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daf56a4a3e7f25ff6bfa3005b67ec7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c3ec99e0682214124b3069d908e2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad1c8fa2a5c6dd539647f37922d44b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07310a278b2b6e7122f76eb2d519705496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecaf32984b5b94bc41245124151d0b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d779297eaa9a4dc2354b5b5b21f0f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8ab98a7600d63757e14ae71d4675e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938dc1352dfc5e8ff99ff4612174f75500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5f1ef0e5f828cd1d2d22ed95c0e48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8833f08b6b9c11b562c1374a24860e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de80191e695a6d835f25729a0303a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e23eed646bf7816d2fd4715ca7e04504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bb4ffac92f54a04d2bd414f8d31bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860337cecffc930a590471a6aaf5aac1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbf567d58318f8791c0ac8c751a6d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1adfc88470fac90695906b788a37bd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ea600ab537cadfd5f5fec7db0b7fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01210634cf37fe4a1e30c11ce50511bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7e6aa13afd9f5a32f9d1bb4415ca0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907987486b0b39e78ff6900de4a30b3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14491966eb88fe265089afc2d1747513513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c968942b0633b161ec36210cb2b23514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db569bf11f83a283d2ff32b8f5dc1ad8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f9dcd7bfc8ae270bfcf521166d707516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f74d76a28f6b8a471cdd0fcd3afe91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcb2e64b4903a6e7d406ea87f34d89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9ebe83263661ce27d90b8da5f3c7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb439f941f93a2fd90ae5f1ae6d534e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4912202c8e7e302ed791ab4a61056521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330a3b853b125608182fcd1f8cb78c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb617a0d55540b65e2e0b906ffbb469523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9076acb68a4d9a3a8859431a32c47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71bb8c643ce7b37ce19563932797bf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d9ea2e5303ccda10c75384952b393526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1422fa8883466d86b4300844db50ead527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df015fa2722eeab4e14f60251f27a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26039d0e6ce63ba3b5b406c75a1866529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cee867ccdefdd9134b99e8875dbff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2c27ccb04ad0e88770ca3a105bb94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a888bfa7d7d76cc0a4bbd4e8f1526532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d214da3ddc08b581a2eaa3523c057d5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14076382143220eee24b9bfdb84bf0ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6617ed918d59a0deecd4cf7f8f9a13e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eec91ed0f21b80648d86d52ed0f675536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87298bce6c95966a376d0dd76aefe6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1840fde3eeca9ed5e9d3e419bd646b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf94ab82e155d80f1cbdfa2daf62a96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230a87502b62ecb628db575624bb50c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968c1c9162371698c59e83a618fedcd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a250ccc9c6157fb360ef92f15959ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa1c193f31ebdb37ec1155673cffc5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de6ac41edfc02e404d25159cd74084544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c5e94eeb8e464be91a56a4c626a63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9554eee1d1181be126a775d150e729d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54214b8a7a92aa617598f687dd0c75f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f7400338619016c7991557457fcc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3049fa3b29d4c083842585fee64f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263e8c43927bdb4a2d12e1042abb1d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8370586a987d0581c49c8115ae84db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b720659448bffd271c0d7bf8c5e7bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfea453f3198863ef5118eba52ed2dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2efcef381d285180a43a2cc7336dcf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd288fa002863afc7b79fbed3e4b794555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770602f53c6144a86f75b33b321c99f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79a83b3694547a8b75d8a59f66c559557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffe52a68c029a69cd177378331570a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9c85f4d1cc7a08d07338729a8fb45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad670b12fa1001c2381e76879b0051a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7760b71b6a30cebfdd1a55ea08e773561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93a3d6d90835353f801056fd336e3c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd97fa725b80d4d1f2d0c00ea960ccf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595db254d83e70dd2740875ac765bfe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d42025e865d81d3ab814fb59ea977d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf974d57398ab9179a66b77b2f414e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bf60107ec0b2f33e153491ef6b3d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45773f0749d0383aa4270e34accfddb4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd6a86fb2a3d9c22bbe085364cfc40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1251e38abf142d69c2a55d013bdc30570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23a412feca3b3901ffc92c75aad13e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6991c35861747012cb206b1e3721e83572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd36de434b4874151a2b6ace583833c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef638625168ec29257a79325e11bb12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6878c79edce29f35786b3e2d27c54cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b7f9d62bf31cdef4b100aed666bec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a806f5daea9a29ff3eeab48a5dc941577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0363d7e56c9c2e44662433cca1b316578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ad22b487b381c70d9c9a337d9eab1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee47683a0445fee7133510e7e6ba30c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cfefef052193fb82d260d5ad4fce2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da805554cf37dc46188a35c65f141543582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed609c82f3a579b8fd42decb749f1323583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542c647bf17346620ce7a72bd151dc4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56652586c8d80e98c488c50d66e835d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ab869d184c50d40cc251fc20f4f62586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96221e4424f747ce55f41cac35055ab8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9a2c4361b56393b2f191325a28ef1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f8ed9d18e771cd3bc2673b9c78765589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a368960ee9dbdc7a5f3faa4b636f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b708008b1087cbd881c3fba7996a8f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0127da0dd7b5afe3496f986205a24d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64ade689d8d822fa5b2e691dcdcc5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11973b8740e4985cc4fa934c7bce23594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b2cb4a0246bd617998faf07575874595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c0427996e4abc411bf951ddf74ceb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5892cda922c29bfc7bb6d116dc83e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c768b795bc6c41a0ff42176a71490dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c6a764afe777d2c86b69a55940320599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23280f521954b969192391e2e0561af2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da484df572104faa0f7db768dd70160601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf09f9980629ea6982e8e7c2749b06d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd525190272c9df96e45fed263a0005603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2cc23c1d7d8ab0429a54bbaaf9bcb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27207502510ede4b2fd15b819f1356605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5e449340feecef930c56726576158606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a109026b6eff2f07a5625678dc93404607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13691dd40d9135dbde68b1b8f94c28e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a805ab310211991b17485c6d5d1a0ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e598dc8816b7463150c6c6b6ce47fd0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae0302dfca314eebff531ffcf3bb33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a5f92d7885709d2dd102760b6b477612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1a2a3232f2ae4cb5a1a3999c2b912613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbb0262aafd3058f6b43ad4831b728614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a60522df7d9028c65125a1416c19c5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1657f2c6009133945ce6380a985898616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f63d1ea147392608e638dc09f62d4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2b525b129bb3a79a7776fa97bbd95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b814fb26f40453540c5110cefb4ffc5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0c529612d2b57453869bad8333e8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b477270109ae14ebaafffffa624be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28922cd273d08f3b9dc74f9a55cd7d2f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57cb7d720a8b4fdf7995ff0ed80cf2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ffc041bb8372a7368dbba4de2e742624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dc2fc419da591e2270f3811e586f5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c418697ee36d119e24a2a59b2f6b652626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b503433cf108743dabbf74eaaf26e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070406b1c448cb291c654d7aa6abb962628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45afff0e689baf9a1a5aa7a3d9fb304629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6ab549d39eb3ff2cc05d627938cec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ac486c7466db2d478f1382ef2b311631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db60dd38dfa800f08c59f810dcb8d7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3595b22e3db1de34ff227f26080cc6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c11bc39d34cb76084b35d373fe19d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89091b50dd6401559d7b9b6f4fc703635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd81e1e3eb4bbe89d2556c08a75e72636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc83493711eaf339a3e4ef7ea16eae4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f96108b4a2b8a773e579320a8b74fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e464d13f2442ee724ca6dba3a3a71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb267fbc9b41946d835c498f28d2e452640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d611218728cf197f07a22f82918127641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfbd4915de77ef52d62c90b2b92be9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d058c2b75efbd8d4262eb4f5e23abc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a855e0375b3f4b0efc973393d95c32644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0e147d321308b179d950b0f5cf8d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b5cf650d41e6b8ec23cbce3c115b9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2891910e334e1789e511657a4a6fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244de815fe621318391e136732af18e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675e8f1174ef7f4dd925b55a7af5cb5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d82eee0c52ae7da993c4e21109faff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e67a017072f8086b81c48e4f14dddc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11038ba4d983f9530ff9111aec55bc41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dd5f7ba01777763f3ba30ce684140653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e74da2ce4f551960db13d7db0c944654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3eea4940598be595872828135358e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb1709cd3b41f9f74680085e8d974d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f281764773072aafd8c5fa11a9aec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d479492b8aef3617840a9c5c7a71927658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45fd22cf4752d9ff7ba3afdd3f0a69659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e0913de65cdc9afd66724e6fdacc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0538a48636122780247f6cc9cfb267661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a754ffe292d1a03ec3691d91a2c6e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181f76beac8a11d76e666b5eb18c112663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a5516a41f2861ebf0d0e7105ff71d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40448aa7aa8a392a4b80281d31abf3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1efa02b0aba391f3f053526d3ceeb5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3b5913514c2d5116c370c067b047b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7030e8e15c8944061291a1081262d09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03fbf31c6828b6607cc88cab1a1095669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ee0b2e1f97771e5a6ec6793d384c9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e360a32a606a74e23322d810a78dbf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8beb9225fc6a5a8280681e593bdfb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65cda63ae4e61d667167bcedf32374673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a4bb08a2bf3c67c8a198f31c7d4b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb861e27f07b7f8442d56bc024fa70cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe3eb4b4cffb07e3a3f46e9a7d3005676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39191845fe0ab4814d6d62154997b17677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700978227ae5c92fb2c0ddc5c1863f62678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e84436e3294f72365941dffd73684e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f08371288b27ea1be76f2da801c39a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c55bc072759468c3c283a3ff10f7ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d0f1d3d31d13af5a57df88e76d3e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c5444a70aed65c6f8c6f3a7c99af8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998d2532aad0ce0b7ba8cdc30d8668b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bc24f068a7b1e9bc57c84ded6b3b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4100873d5f7c7372286d389dc4a1d61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c55d7259ff3810a77688bfdeedfe0c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cac6fd9797cb4b6f63f08f918d75ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e757741d30f67fd321ce4a332668d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c832a0df21a851778b467f24688aa4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec08f2a5219567452a5b63d0eb9d366691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5723e4b94bc45edb88e2064c8201cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e2c0c87cf014c96aac4eeb4be959f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee44bc1a1dd552397795bc71aa5219694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4866d3ae4fee52975d2775bd479a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af248d55cadf500bc2a4e8e88373e8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3cffcc7d2d42acf46d5daa12b8f9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db15bb3addec5937d502bc2413ccebb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaac48f3b86b09c89b27e8c983239a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e97c5ef798594d442f70207e6ced6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62993ebbfc75ac5be677d0d68dad6a64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a741faf88356372b59b074f02193548702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846341427eb9e9bb1c8716850c7769d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da41dfc59d4201c681dfdd8b564c83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71708c51ceefb8056c3924906b90d0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b7eeb7468fc73c3078c5d97769bf5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474aad71496e77c8aaa56f2ae474c182707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11c333b1308eaf1d283e115aae761d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5b86b0b730d70452a643396f1f980709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb1e444212fba70bae7a55bd73a8fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c52d26fddf65661bbce8d2fcb10634711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983211c7c38c8be744b23a55de458cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb1ba48967b3c207fd0d83255994b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d44297c863ab121fb295b70c78a2fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f9d3086a9b6d4109101908d43711e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2435a23c7671fda59a5164d6cb38d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957582a4e1496310d1f559f1d1534dc3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2451e90549e724847abe98a63f60c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4ed955fdf661c0e033b030e11e161719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34406bcd83099baf104233c1df8a63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e680be711ea29bb76d2970dac384a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8a8a0ff7a90ff2be2cc40060ffdbb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9ec2f6b6cb3a09e5eb25727eeec3c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e124f563bf50cc09594307f7b39d482724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4a8eeff534cc7cd9de53627c626ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64d46b5ce55812b8d0900ebc033a90726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184d86b1f448624a9430215090d3445727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f627c4bb3201b4c5ec94a5440fef23b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e15d52b8c06ce8c1a3cab41fe0dded729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdc775c07437254cdb6c6e148e8243730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560c33422d660fa087d78a9e4ac7525731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da608cb1599a9f81a1f24da3d9a85411732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd2b4fc15a523c6443fe096014b95d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fc6eb9c6589c02d093e512149cb16734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27833a7bf4e16457a872e8c067eb37d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ef04d5ca70b858a9d2b71b15a82cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed64b3b63ba401b54a8c2a0bc283f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e66ffa15b69cfb84fcc51fc142f831738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807031fdc490988a72c0fc32a45429b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a311b30423388c381bfd63e4dbf741740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf747fc0d6e4fa9bfc105c43cb37c79b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bf2326141be4deadccc577cfa4de6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1704901d9dc5a6505cae58ba00e0da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4631ca0e86d9ccc149293f64af86559744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdff65124d06fa6006f7768314e648d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c2aba2937bb0c6cf29fdad664bb29746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62042f7c3122a9d96450b7db135813e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae6c61925edbf42322094c66bc685d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8486faa19212dc73598310a233278f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7b3ea4a13bf234d3ac5be3126781b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f2b2dcc004ff5645e6710093488c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1151102a8c8731aaf7c9896087102b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fad4e0a3c6f6a5d46ab77de8e17e0f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e906ef8fd52d8c45d47752ad2bf20e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa343a22a5673d4d44ee5de56cacac00755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608751fe0c73a1df3817e8b6d1f4c7e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcc168565791a3487f34ec8e741c5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46866809171d606fffe80b5c053ed78d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a848e43c7be94f438dfb4a372dd43f4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8066cb6f2633070c6653796a7a662760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1944f8e9ee48ded9c1a195b93e625f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1009ba5bed09eabc3914874b97875762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ba43b1f91228adf58c78d9173b58d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba5522da151a8e56d9c47cf2ddc965764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73c5df5b2cabed128144a55082a7d8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ca53296e33b08df1e0fc0899ace45766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71434166ebe495cc3e20b7edf19b8ae5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>