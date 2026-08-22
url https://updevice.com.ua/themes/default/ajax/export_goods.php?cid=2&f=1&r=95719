--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3757,51 +3757,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df0e4908784a509abed896f8c7ddce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be1cc8ceacc1bb685ba522fed92cea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a98be3ddd3401c438020150e198b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745287819c99a67465d1217d828500a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74cb6dd0f9319ace7faec4eb136a505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a0fa3f7e1539b850a425f0ef2a9ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475b1e9d5b491b5cc3f54a916c05b4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4db8f6fc73c9caa2c5907c9b973bb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3e0f1f3f83084ee5195fa0784589b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a13464db2766ceb49fd766b46eb76c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56495b8a863d1b146645c15c33a76711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc970b0b1ddc65be00a931b03850335e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62901cb03124feb275a356d572cc93b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0af79c9886e0e454b139e627eaebb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bdb82d06dc11cfc07578455dc60c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a497b806f92e9253e202e7bc99a753416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eeb81eb605932f82ae69209305cf817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddbb55b36b886eee2dc5006c10be5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec8ec48f5269fe17fcabf582576cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ceafe7ab1a96eb7b2fffcbd5c10a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e6d5e53844d6326b04c4dab904ad221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe010c635390458fa3e72be4fe54a0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b5aed4dfdb253e55047a80e292b4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26668d062b2f25a954a59742e2856f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72805441dd0548f04f4823b15b69b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d51a3a3213cd8a2fd3b40e86c27a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362fb887d1b6f093ad47c8ac5fed3cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d7f641197b35ca473d965ee547a3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d17cd213e4809c800228a240501be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dda539922397ec17c732bbb9c3594430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7353c1d1f78f06f1f4178f9c6153e0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ffea2192b4d52680e0d6ad9ce297f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea413dde45df887822b65d4c64c98fd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f5fb60b9f4b6fb7185204b020873c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419b0a0c050d2d261f42565440ed81635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f2afeec16e9698fb17bf0df7c9b0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757c5a365ccb0bb90eaac86a9052d0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aed330145728699650a96e4046e89238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f7a0593c9b8899841293454d0e75739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5bd58c37b90a4cc68c20266dd756440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee0f883a8bb7d43960fb1bf9d5433e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42af9ad15c1b2009cb2a81975d51efa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2070f396ef8cf51deff35350aed68943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc705c584f5df1b40ee9cde6e7589044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1108ae50ce408be3de68bba24ac357e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01702df19de54a4bf079e145ea08fe9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349b4f9d80d7749262539eebfe0ca8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fd1da971ec6e3a3cb27d8b038301048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1cfe663612ca6a12287e3525a55a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc7b3e23b70f033dbc5dff941cddb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b710acf6b325cd4e0ed630af4bec851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d62effa9645ae03d9e747f156331252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aae17ba5c01c317e15dc656876de853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef309e2528ea6d9396c9757d3186c1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65bc8cb762e623d7856055b56c0afb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57922aa21cad53cb6557d947afcd5556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b12bde3f228954a0395afd886ec7a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f55d68eb58d6c3f923f8a528a875f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fa84ac67a5c564725cd93c9a3f35959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5fbd59357487aaca9f4ca9795c15c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868e8639fd23a73cef9f1b6c12e96fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3784b2f219c3974a405c73582592a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ac745dfb5242be6ff93ea8f07b2f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91de4a968941a2db9367b63f07f45864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78d841a321416c403485dafc25faea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0262bac794ede01510e990b74507466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbbacee72181d6f8aec9a71815d75a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeeea9eceaa32969791a30cef13ec768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d72683f7c41a91c037b4f9914254ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd15d054c01bb47cb6215de91f0a31570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174683ec2faf9c189d81efacc819c2571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c4102824692dda776d32add61b00672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab78acbf3019a508f255845f8e25ba773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fa0afb5a8f4d7669376d6626608ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef46dca2820fe1a5708f21476f60fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d65c16857a33f37ed5c9b6bb05bc2f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282519680bde262ffac26538b2603e2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edea4d48b7cfef2f2498a64ab32f8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce393d9d351df0d17dae621849f83a6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5f3dd6e556077a4e0a6cb048a8dcb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958cc5287bbaf2952f077cc434358b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d60408a3c64aff27dfb8ef0901bd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a70db0bc51b8a6d0a2439e25f2ecb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879108f7970fd8567569ae51ddff56e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b15edfe5af2ec7255165a8d29d5d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a6d5187deb084fb4675a72a3a89c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a0859129cd6ebce69f57a2645d73787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32292a3145acaf8ca4f8bae83695374c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5316061e8f053ab35757d4d7c30a25389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36249394f7da79329858664057e587290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bd5e98aa26e212facd7afc948db4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d769a72d65128ca038c81f083d34b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4517e87b8a5ada1d6216e2affa77dbe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f48058d73e0bf08c43eb81e23dbe994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbd0eb51baa66c02be288876dc500f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47bd36635a45d24681c6ee207ef43b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c355a72882488599dc230a5dc3e404497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2009314d6ef69f81b5abda6131f7098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dff201873e5d54700e12dcb0b022c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c71651252b3f140d651b86c5858a7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ecc5380bca3498eaf0ad6717ad3be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f947318c8eda73b6570e5b66203a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c6e112e95d692c84028831970dc64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b8b5f7f2704bf2a6e9d405692fc70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08bb58d0968cc55f2ea766d2d61420105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffc648a9b35e18acfbd1169d4c6b50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf143aec55e840347bd7127cd0a6654107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0989ea333d4fa917c4bcb7f2a4e133108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a69cd04fd205503dacd0bc4a3ee48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1380b2e940393d40eb1e1ea7ea9d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b487dd93aa81db6cda2177aadac89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76090843f29ba721cb19ee2f017049112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024b8d01d4b195b26aa9ea2ba323e48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f0843118749bb1c13772ddb08f241114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93791a1f69f9b0d66bdca600c95cc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52835441e83a2c99108f3af2d99d07e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baa913483d427abd516cf1f5b7743b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ea7d59f2e97e66583c18701e8b72c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1baa17e72e1c61fd8b439e11da50bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4be8845460560e623675fe5f334a5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b9db2413aae2a1e79c1114434cf2d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9fbea770fe51d47dac6d909f8925c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cca13a0269ba0a00fbfb9c3f02ed1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b061e098c6500be3e2ca389bed7eaa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f4c2cc8016d114d8cd8214d3cd52a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9e1f15b56389de79c56707040034e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0c00db3cb4beb3c067c6b8c66f3c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0a5c76a38f055092c4cd8197a6d99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bb78b90fda1eea0a7a305fe2fbbf4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309d04c7641857a8e1c1dfde771ce59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e457e1d36b55dc63853ecd6eb5084131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be440476c735cde88dfbabfd5d79db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f28cd1702b526c081aa9894c597fb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728f17f5571df43a8d5dc462830d5b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7edcee06b650950b30dca31d098251135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b82ed9102d6a9d757cdbb57ee328fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8c726589f5a82cb35144e209da429137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018297cd328de1aa27ae5abffd91b219138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34358300e6a42e05f7891e551b80d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2d30ad8b24a534046887cf7f94570140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff49ccae77e102ba80f72d41e4a637141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e919e619e877408daae01dfb845a71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dabd5318e9e99812b08ca38848096143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97180a158f55fc3ad8ab84d3e845ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f9e9f4e8ee803b6ba06abbbcbedad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae4546580da1aed42b6b3d4d72ba5d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de1d36f27e8b6e8793c5a70f5dc31f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54c23dfb98212aba9d897043296295148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300aef53393b5e28f663db156cb961d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f2e924021354aa2cb9914d2b0fd58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd23de7124665c7fd8d0b8a80920350151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223829ce686dc5481e4d30fc8e2620e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69fed6bc2341cf221c70da64a0d701153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8240ac25e10abe506c983644b019ce0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22fb597ce265bd9c59c6fc3a71eb77155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4d79f0a26b92956d7a284eb3c1ee3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709442a0f84489a9301eb9f912294167157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035984cec8931f64d727e4cbbabc7d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88f54eb659207877d60f7b4650f3c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf3316802de56b7989440e6b7c46a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd14af9548a70bbc839a8fde96c7b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bd68baa8f5d64b2dcda25b3bb14d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769fa6cb0f288ae6f37d35a194a2a41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a8ad55c06a2719be259099835f8c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c28acb26764e95587ac0ae603f239b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f676b7bdd976bb4a914aa0a019660e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b02b34adf6242500efcb081b91cf62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21b1c84308eef31648bc86dc2ff1cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec65660749c76be3f5367f7ccbee74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe253f36956bb49bea4349df69366a4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24dbc4b352402cf23204cb6941a953171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a4d7217465d993b52c65f2e19ee8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02533de9edcac84bb019c1f42ad9cbcc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac185582198b7268e22d8366e0e75375174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0416ccfdba0b01c2f6acb28b9fa4f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84857091cf9ef24fd0cd07128fd47558176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7458fe662838e00b9f56135980e5d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e22efc02c4116dfe247d7732bf1c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51635f6b4e43d1062b50a47409aa843179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837713668e3013842961c3df61e8682180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28851884b59eea7d1678bacb4979fd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf6c8db0220a28d3373c680a6fdae5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbc3c38aa4a099ce0be7fa082f5c1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279ce012efd95fbb29cbd2d50f9e0f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1aa89481bb1f10b5c59b5145371c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51876fd3afd8de6d8ccac8a42f118bf3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b124295f70eeb8d581baf9d89ba0eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9543d12c6e2be06e65a9fecb76d3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7eeb08385b19d5fa7b742c85127b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb507e3aae20c19e707c001625341e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97c118552010321dcf52164092e2e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fe162382f0f0dbfd85c6a028eb4ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232c307c3e76aa16efb2004704c6a23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed15a42dcabd4219d18a8e2dbc9da31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaf570e1fe9a50f567793da2a0d521195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fd8c3d3bc6e212801bc310ff5b5a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b299a8495e2802a60295c51cacbfb2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c173fbf53b52d0f0aef30fb7676f53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab4d9891ea8f4e921cb00d058885a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51402487ba1ee9e55cb6079e7d4bcb14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57178a6d164b8a68d87368e74967dfd6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1bbd5417a8e347c8315fdfb6ade01202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14843680b9df293bce613ce62eb1baa5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbfde282728a393f5c1beb37a0d83e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecd1e0c8ba5bb4957a7cc34b89aac7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54f413a577842666af5fd41cef37c5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb999e0a6d70888b81f9b845b27b4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ad7833e515ce772fb4579b50f50a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b877ae56b954a756d481265d2ce9d45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5495a448a38db0b0966e3ca8769a822210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17813a7df254c5e5c0b2b1a65781748211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eec8e1980067dae1b527c77c8eeaf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cdcbe50bfc5330f74427b168da21b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740f140a48aae26f12b0d12789bc1c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890da73f5fa8e4d8789db0d8144a2ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecedf2dfe1c69e7aa430cd4ff54b38f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4197c184da48928f3cd3217abf8751f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7384001894e937ddc588f8df5cc6ed0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825910868625044c8f1432e1c8aaa1a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124984d488a3538beaffeb316a3b57b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e7618ca19dc3d173ed94edc742d4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1e73dee7e1bb739c6cf9f311c85f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df350a5b2206fc42e2eb9a2de7c837c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf7f55f9a31af968dc346cd7a29d96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2166b263631b98f61296231710ae2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf401c31aec1ccf2b2b30b21de7f759226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f28c8e606fae4ee5fc69ea3c09dc0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd277c993a6724c26f096168d2f532228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f0ce6bbf74beda6d434c06afdad72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30374ffbdf78530a7a90f8b57e33b614230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14288f26c555dc5977346918128bb5ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355a080704ee147e69dcfd3810290e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7ea21be6e5eac178afcba84a2332e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5743d75433e018c12251fde1edeb28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595500ac33aecf04c5edcd56c83b5d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05893ad03c7bb7de0ba067ed4a9f91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406bd856e7ed9964b8ef51be18e9e15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fc23491198a3a2210b99f09f79d13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3a764fe6c8f215b5d358531cb3ccd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f06bac1dec341ce5bc3597312aba8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c550475bbf84c3bf531ce631d02f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958cf69caeb4b0e5ec6a8252df1db6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdc90a7fa23920c079d8971124fa53243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2055cbb8ac5a4af4d82fca8c88d41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b71030848d8b054dd50965e674fe8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e581ae3f9527f0919b6e0681a53e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88a8658ece9c93f5e4829626ad3861247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a60df1241cc94487f531da0079e51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60bde5d65fe24142b5084c79cb0a63249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131d8ae50f14a7ea5d424ea0c42cfc6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b80c1ee8cd7ca4a280c840f117d541251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9e3cb0ae40f2b0572c04c82a98282252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10845a4a6adf85ab8ad752f275cd8c41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f807daf46fbb84d0221bf5df2bd987d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8f32124505b302debbb624631d158255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4018c117aa211a0f702da8c7a10799256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67027eedca50bf7831bba15f0491ce24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03234cd4ac5cc5c63ca2107cfe52b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da077cc21bee934f5e0a2641df5db575259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01e2b17c1778582de24ab8d7900adf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d777a07e4d5f05a72faa80cbec5c762261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39006fa0ea2a43e4291b00cbc35633262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48487f9544ef963bb503fba88bf0ab7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42645d75f937764c27f4b7308ff6527264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ea78dc07cb98ef39a7c5e163799ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf5bb0fbce9e711092e5996d0691d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c31a2c752b392340715d1b5846d03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a8a73d0ae57657c5e1a5724f5d0df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6825157575f1174b888c2ff0efe98b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cda7fb2a35e54c277700fba77d8581270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760baf5dafb7d75ce0399c7571412344271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79211f527022d49c0ec990a8bd58985c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12aadace5b5bbdb0c8430a2e4d9610273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ba7d9fa840c10c061ea3f1a654fa9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4b4fe058d355a4bd4c5013163461f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca065f5f7b611dc71e6159a2766b72fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755254b1fccc57a5eb4afd09ea4afa90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc1a1fe44dec2f23662b05b246876f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9640aee3cb25697dc65f388d1b93ad8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a380da7c483e41e26b0dc7ee21c3293280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f277fe0a3d1b2ddb2fa6f571a6eaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72b86a8a256f7037d1c1d3dea0704d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250083e3e580d28a42c535843bb97819283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e977937db241daf27ae66c1c81b832284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549270e9fad04062051b27d55d067238285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58313d77eb6ef2f9153e12e3ee09c2e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94e12f313561784de5861c822dc396287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e717113320db55933390cbb4e99830288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82529f20c7e55ccb2ea35b650bbe2c4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ab41ed1db8344663c22ffb13e1ce3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19f78a80c422964648f964371f8e68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80286f516c709a8e98af4444dbc33aa3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669cff12298bd2d7f64016df652e2510293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa68d61a3f4a1349649ab1b587e28fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2f59ac01794f35d62937ec33053de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd9dfddfac727d5dd27e50c3230d0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7ebcb7fb27efa31f1d796f44becc1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4d5275ad57a11779b4fa8bc4a6862298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5926ba7489da21bc97be04a75c37b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dab7fa0ca18a2b3c35707ec05c3da2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda47967b3ba557b7bfa8783c44f0eaa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb45d37df0b38d7135b31a0a72d090302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130b3239f802da9c239fe70b9e6741e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14860bea3f57b2c27f28ce6f2f5b856304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658ea12b47132c3d088c03ec462c058305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21491d9d578d443fd3b0768db78c150e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a227e981bea8e4602360f6d0dcf75d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cee9709323b87f83d1687a95b19aac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df96d3d54a91c319d99547f845c3bd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefae1a2ddcfce837bd54d89b3f3eb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab3eca145fe4bd694d316f9cbced26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb90d5197fd6b2786c329e24be9e4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a4b8fdea9a224b7888556439f5db1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b54d82efcfe3ef2eb3953f02b9d3ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c826328ebec2e91407f2d9fdcd9ab0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1be1c1b13cfb1041aa0d425a37a756316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33dff8070bc5c3e422053d519a52b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c58b7d88349532afa6cb8dd750420318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e69f6fe7b01409a46536356cfe174319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7162533a60b6360d4631a8d9a059a0a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d2c77e01cd4126cf3be3908b65cc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e7aa3ddfb7f4c7b00ad68cdb55d65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be911364020d5913d0e0adbb05f3d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134acc9c7906c216ffa93a9a3a57e09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408afc42f14d4a397a21797a86f1df68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733013e6e4884c94f0934a186cdba2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79688ca83423d74d07d8e8c3678bcf4e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5849d03b03ef91861733125ccffcea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a05909f692d2a9f485a748debfe35c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef54459e10e2508a1184f81597dbb9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354fb19ea12844889ddbdfe6a96b1f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2fd93f28e6784d0cd02789782886c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dba05bf48ea0a5db99afbde24ebf17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a98c076c64e5a9bf18ed5c944d186334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f68547c8e4b0aaab4b488fb5075c82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea471700a18450212a732dc3296e343336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21916d5c4087d4c539a54753ae422a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c02342a8e5df372433db6beb846c6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdba286e44851b6206c8483468f058f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653575e2b7e43ad06daaffb1f2b5f75e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582d54527e090fe45f4097a1851ad61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a2cf96f56aedea85205fd1ab5bad9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07af0d376dcdfb309b92719a7c3c0e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61de24eba114a8b5129e1309d7860f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb9eb6dc8807d72765904a58eccfad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf6e6229d2876729befc105bbf680e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77befe4cdbd8c32bb390d80883f39de2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6463a6648400d1e3c4922900bf81ecc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1713cb595b86c12c619de58acef31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69add3d074c2ae652c52aee7231f86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d8ca364aebda5a1a491101756e3c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7dfe6614396d8147c1c472209c8a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630f9d22d669b9b8c3256f0c4a67b7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3663323683f82a53c265dd320ea96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d624e6b29e9bcafb2087cac33b65207355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175c8d3e7ddd7010c2ee49e387dd253356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a16b7743cedc3bd71c4ed275d7ae2d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da955878df2ac6d5f4b6d3a3b3748cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1920a14210acff51c80f0cf606f2c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651b765b8b9e939fc1956ab0a427c5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8a43ce62498487ab2179c5d22221c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab9cc9f24027dcfb69ec6c81aff6a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefc93682ea9b423c55b1528c018eac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20139ccd028c1b68f5e28b6c176f94e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f5f20952531d4a9bca4692c9d66d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58d9f0642f845af26a9e1f16c41a60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadaa398e67eb451aff946fbac18819367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552ee2a0cbaee64f35fb229737948d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066f0dd21fcf0b8246de70e9f0b5590369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36ec95d45f366211f40761463c4c29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73b990903324298bee3a7a2a8d0c21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095bece69681853d660a3bcd12deb6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd28a9d7920bae35276b923ed076a4c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52bcb3dc43a7cdd7b7dfabd760410c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fded75b2db5ffed2d2e8513a77e70c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42c6accf2ded3a6b978dc6c62f1e32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eee7c9b2e3a26d7c0a9c9cd13f7e16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7253e72e74777f4150a9e186654ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d2957868276406aeb2554c5ae2339379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8bf4b675a862396c44031e95cd7b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93215c5f398c53509b9cf79320038b46381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acd05b7a0968f5485e15ab7e76476a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c71b8bda2d7ed12f83fbc7823a961383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabdbb57665ba7cb9d892e687b90c08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba1d3d5c9c2bc20a769134f004e125385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82022c705eda3df39fd6227f133fb892386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d460139f751f994f3596625f441fe1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465642f1cdf2a7da31906b12ad9037ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65f2fbb576cb82a14ae87b88056cce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2153d1f1465a5e1a88bdab953db181390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8fd5f9e23f8937cbe0881785436fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665e1a4ea7e465ca62b9566e478b419392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3953eb77a45ccc0b1ed21e8c5465ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded46b8001b185296317a2ee57a590c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5ec361655c6777e0a3dbc8dedc26e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dd0600c8476775b39fa382f568ea2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1c4f6e7e39a25b0671f471942a227397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d6e80f7b0ce4b05f620d4597bbe61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5f954592249d3c470721323dd7810399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3663c2b6cb0a34578ecd588468ae1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bb89c409f5af3e1b9cf69de21cce6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc30704262781b9fee9b03b2047f868402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebb06106046cd2db3fa4aa02bb77e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c559b9ef451fb8a18e861b60f822b92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12177671224dca6cf994b5f96902197b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e858025b2040fe107005c5a82232ff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04020524ef6986a7fecf02ffc3e3c256407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dffa30cc363e02f570a5ef926d9d82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56168cff2c3a8b81f58ee831eb382b24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3caf405cadb0299e7f940c21947dbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec7d942460bc259680426ab45e559c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dbd73db23824c044470ffb4eb6e5c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152edd85d11f9301dc17c6d7f520ca1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168614f092f6663ab2d2a83e6cfafbe6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3a5c7c8f180153374949012dd2f95415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5e9608fe3aef78cba52b8bc78a50a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d83df678679c6595c21d39e3b61fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953160851843ea4094948fe97b34193418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb34ea10455bc66c243864834215b7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01243e2924d52f2a59226068e781d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d90bf9c2fcf2db68e8722e3e18e90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7b48f2fb21397fcb888317d042706422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5bc5192661b9fc2693162efcab5a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9f187d383db38622ffc68755cf6da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52445b30e87c1ebc70dab593e3c81b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac980672e29d1e0cb79c99329a2bbc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9c92bd8d4e44e278146dd54933053427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a411d7079a58a0ce1b6199c95b6c87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8f4628da007aea54a44f9042ec8d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008e0955e6b837495b29bb1e54a9e13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7170fb578a7efb02cae8875c66253431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b422ff0e994237c695c743299f61595432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f93aa1e7171b488fb5e92e653138ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a471e114834dd7d68b25f926a646a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3853350a156e8f0848d597d80f11381435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d9e8d0c7ef55c0f7806e5f80e454f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bff0fa334f489ae92c768d8823b512437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2cf6008add83f7bc671fb832e2bae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7ff0cbcbcd8f95625d8db112e490c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a5393b4c452f1ddbc3e4b3cda4643440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a4f9228ba2b4f91ecdcc4875b4458441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb2add47aa8739542d2fad536c7f9a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdf679724e376154c732f307287a11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f696f17b0b868c55dd0da7c6f9235444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9144f9582ab9761c9f07cf7865cb706445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f895959e288af2d48f83b89c6ad47a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3914f96aed2be2314191ce82b0b02ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638be1a17ee13704f0d920ec1a9b0efd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54858d16a23ab8310927626880e6002e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf43fab57c01ac1eb9d3f8466e630e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b2ccef35dc699c3fad8cba666b3d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d829f6d969fa2fac51db6cc6854ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300b2e8c8e1e59bcc74fc3c8a1ff5b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7aab4abe17ac13b4f6f62ef201e22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09611e2f29e7224249865af0cad69be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aaf1f10b5c3fc29fabbbce1509e4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cc351e2b9a687b2ae1493d4771408457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5928251ef8c7553bd40da9b1825b41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e37139e85276c63fd23bb406f006fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baf81358040c3c42a16a430ea925c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edf634f56aa87fc3bae24f1477b46f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954462c800f36a4ce58712ab2b3c6b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989e0a5d412dc4fa803e611c86b8449463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd89416984d3c766f51b6c110802fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841e318a6561d8ccd9c99cf8a6bcb7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72071ea983c00162982d099765c57cfd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e6eea73f3964471c0201735c7b77b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7b6e54e68637817bac45e86eaabf0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe6352e1746c42ca2d2bbe521a4ff7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03828daa2ffffe1040751bedfe21eeb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a883a3e9a01166d1fb20466d92e34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0521d64ef53ee5fc933c85bb59632472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588072c437758addcc7070d25502b9e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9300816f82efdaead8bc5f07d1d8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbb5a27ed6bc7266c1cc7cd660013f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dbe2f18bf0e1a872185a111dcb736476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120e4c97d45ec7ba1173d2d766bbb80477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f05509f482959d781aa45e3bfd02f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1378100fbe072e74e80c1834eb38488479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f641f2130140439ddb7a837ec80176480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4188ea4b55fcd7cf276cf2fa0fbbfd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ecee7d92e2533aeb964ee87e5940b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758f6f5acce8005b57844d672ea4767483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ffec04647395360a4e99c17bf204c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c24e0fd3997b5a9b2948ad61fc17e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e09af4291b523d7a942545706042d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ff9c4fa59f0f7404da580cee0e07d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581d257786a597e299bab0ba8f0d01d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb807b8f2d9a0e1129d15aeb51eb09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde20ca090094429b9c7b2995e067a39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911c86744cdeddb2386b9d0cd022dfc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b87d1d7a14e978605d02ccd8d4a53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289acfbca8e367ae05861d18057f5e2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c0b9cb039b754efb10ba7f1c813f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ff4b4a315baeee474a310a307d4fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed2bdc07d19b92f355197e6e817262496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0deb83904c7d0778704ffebebc4f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821de6b14f6dffb796f556523479d05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bec30dc92e78c82de6dacb935295f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a1fb2f5ee4ed8317e5f55a1ceb616500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abb0347721ca734fc4de768aa640c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511d8fa031b24541a30d6fcfa8532b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76262accbfb431bef88870f057348f33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a3f926f805867f2f379f6570a72b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb3aec35e48df8b241e441e219bfaa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e6ffc4fe280b7c06bdcb930f6a43b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13454ce6b776bf86b88423e7fa670606507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b896ab96e4b9882df1a2216c33c0022508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee1ba9907c52ec144898d230281097509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16471110b686fccc84c0cc612beae0c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69052f2724f99e19964bd1f767d99446511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900ddd4e0b4957016a5a3cd9c9354ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67ba7c3362900e31b53d907de0dba9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c580a647d7eac762b5b414e28b5fb41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f7d764368faeee49264e864bb105a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971515d3a159c767578d0feea9f0ea31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd3b74892f92d43bbf265e5f8e3b86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18252ff644acf8c65349a9189c93df8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df07208850026b536ac1103977236b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc19213ed35a3e9d6dc34b8b5bb8d7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421490d14ec086e67dfaebe1c6e4528b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017d6cccdac0866d08557b5b04574dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c3651cd0d451d1d58337cb05ecffa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ed753c2e3c9af6e325bd7c9ad0d87524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab855e56a7254ae6272695235f91205d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c31745141be5c44a5ad24394046244526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565180bdec0c5264e7f7f0101c94bb2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490e1dbb9750cda2ffb09195fc45732528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8660d9a14cdadc1db6f748621da08ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5620fcd3c3beb56fd873d66a3c609530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9bd9ae0ef870c537374be2dc80a47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72169d86dd014595c696df383d60519532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09516e3d94b2ad353be06d96ae3ffd2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d4e40b5122f296ee622f3b8920f08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55900a7ade9d7c54ce01d14262aa19535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1526110b51abaee3daef54e38d437536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf56d527e24a818dc7af05ea863cfcb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d438b96738a955d16e85efa9e6153cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce46b7ea53ef8a0ef5377ef1907725539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941cdf36024ced2b2d290e14a7371ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be9907d84f709732ca3a08cd77c54d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a66bc010a9673d8e1c9f148204bef9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35374e836204482a9c407e2762530610543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75830d3c3e82c9077a3f79a444129f4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7970270289ae2060df45d2eac7e936545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91ddcc6a0a35cd4df08bd10bcc2126546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f13700eef4cd93f5989bfa86af485547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d15f8ecaa3409a6e7f52de8c6d9ac7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cffaed5c7e07e9d284f402b8bb9865549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b07d2fa27b58e9c7c1877f817915d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb511afca83d3a708efdefd6c2b2284e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f917b72ffd52d1c23d044285f03d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9392ba1b750c11f1affdbe53f5b528553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e014ae44493525b60ae7f4a134b6c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fded51693783820d46bce6bc14fc43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c4f4c9775bf07e3bcd5973fafa7cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4b6ad342eae85b28b10ee49c3506c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dd662db02477e3004fb63962ef50a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665f1d47fc0ee80b9548e128643bd1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db684d2fe3f7609e454ae4cfd776fcab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe74cc785391764cb1912763ae7638561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1dba2476107ef010ab2d945eb660f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4839e8c3046baaf72d7b70909a49c39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e72f0a28968d72ef45876cb9d8c0d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7539d80475cf8c2000b2ef4d7c3dcb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d20d511d5afba6af2e217e2e293d48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bde733b8e018db83a06d2f81c6414567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6374d4c4161ea0b9de841cdafe36d65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203902eb5e33e0b15c9e67358f581fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28350a5a8457c140d1bf55359b06864570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e8ee23c3555036df3a808905b0fba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6686d9cdd834a4c5f18f6555db8e97d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321fed64ed34bd0732bc3fba862b9d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289894a6e823c2344be535ad7bc71ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feaf9eb6b65abfe98f7a423f0f2cac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3b3b36d399171d3a3a0002513c8f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc79ed2293922c1148f89328a5202c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88d96bb08d8ffb0057abb89d3e540c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91dae255f3c26652b8fb7581915d6d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47adb9b2596b7281ad03092221ecda580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c737ceb222f66eca45a68bdf04ab0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5c76dfa265daa995e6580d00e5570582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a520b756d5986660f8cffd82548b949583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54246da8b54f561ab81f352c8dd485584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918c073a871a53d8bdedfdb63ceb7c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cc4ce248764de721779d8c7e58a24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f288354a51ced520c98a868e030dd7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abce4d6577b40b392ab6f9d68067562588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f02b233ed19328177f3f96b2f5d6f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12fe4e4be6161cf6681624b436a363590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7426bb647d075fefd296c224449026591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f750a061a350f9a605f263f7b1128592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d408478875df826ebe17a760e02982a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce07f5186c71399f21b8765752b932594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb7fb3d8086db2147b282f4efbfdb7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7736dc1f39070d1c1551ce42843780b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e898d17d17d1dcd81736e0bf5097657597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2d03c994cf6cee42ce56abccc88a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b512e19447e4b622a2de4b9bd272100599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07be989e5286d384bfec28fb175f19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bea259338ce749daf5fc771d0761f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04510eb5382a4cfef2e5cf53f201bf1c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f92cf3f6e9e22ca7a4c58f23b2121603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b2b74dc6a4f55fa2aed58d5ccecca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d607373fb85145f5e0599b935795ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a78429c1e8fb3d90755af5e753f714606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81009511313f85931eccd742f5e8fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e4d5efec3418977f53bd46e724f4c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e2cfa68f7cf9b9daafe58b624a2fe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208721dd5c51f3a80e2bf680a4c9d00610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c269e79b8af06b769e5761f6ddc5a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f8b4efdec931735c70d3ce53d7e79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766ea1d10b760d3f6ca32849232341f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b654164630a891f3c85184b24847af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82d3a40d26a88235e186f496dddb8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72effd21b87b48597c84c5fbf2697516616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7b8bdc7d2806658c96b0d3de70604617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a8bcfec40da14f5fffd6af550ea1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2fb434ddc9eface7f69e4b0e5d820619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d48d6e9bc7a1065bc389418ee4443a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bcd0ed5a504e3a49f760598ddf56d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d57cd134784ec5a0bb96d8a93233cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d86c169b8aae69b768d4457d8b7476623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3625d30544578a45e19af2ce787a62e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8666fd7da9960bab07979861b0fe976625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dda15747fd662a13b2724a86f8515626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bec4d5c541ea2b6168321cb721718627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f881fbd96046c620d738d897f4714fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43866aa5415f56e0c5f1af4279874067629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800ae58ddea17d05f4a9d2fc8c2e18c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88a47b403c83a85397d9583b6734a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9f4c7f869a2bb4b8491d096e028e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d466142f85560f1895937ff9cd71f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e88f851418431056d7f29017a91bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457d1801edbaf92a3644bc9412506ef635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f85662c5386d2f16ab67e9919e489a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f4f79a2927fc4f38f2d86c6727249637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f88106663b6ebfd75e6bdf101a1150638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722012f0df7f07243cb41ad82718cc4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c327ef199c666c28366a37d0158e4e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c62e9517b81b89ab492fd214640ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e05bc4e0e994fb76a9b68fb35b2b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0137f711ba6b503650f41ba8f6707643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9ac50679b16a0c0a15cf1649098e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9b4f48a3f3c006025fbde6a7c05fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923d06fe5a0d49652f2d71853c6e997646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7aee6da641a13e0843aca1412028dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083f62ee8203187be664b6b762bffeb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa95b9744d229a686dd84a118ed1bc4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5939ac160c7d59a45d71123364ab0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8cc73e82f94fdc0a7fef305be015a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb448a022227aad28d6bd6177c4dec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a6b751b1b3cc6491a05cbf40a851d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0b95b1fd5ccc38f336217dd80a93f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304d00bc923f08f26342f18a7609c48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d321339ed66ef2e77f2284bdf75cee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5cef9a420cc715ad508fefe8562ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c5fc27b4735539831dba994665f4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b13d7add8af77679dfc5cf388bf4de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069898fea235e203e5eac0386c9f9ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b2e7f56dcf9eb3386a32326431d6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3bd40034acde02230708d47e4ef9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ec240f97d2acdf105ecd919271600663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1676fb82b9349abc24f20c95eae59c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577924694b357c876c4cbcc1003fcc8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b096db9fd9e7a5e24a803a16b38f72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff409db0653c919d5c1fd443baa46d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d88b61b2673626c76720b3d3f7fb2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1ecf4ad12ce2ead90f069c249b756669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7038a50c3c45798585935194fa5c321670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5bae47fada43c64e7569674e4b123671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830936d2c8d8c07c3a5abce50a4d351672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20a06f7e8fe386c37baeeb4b48ad64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf8e2974ffb0ef1bb841d7b6fe8120674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ca96c45288d916ff213dca1a5f933675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa43116a838a93bad60a18149a305a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049a60f0f01cd35562e3f68d0640481677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9a5180088aa5417543497d6ee81c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecda7e3164793e8ae8f0309b92f0a1b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bde75038dc6e3fc934abfd16d4ed9f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e8791c890a3e80896c23c3a136c30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851280ba3e735c405cca128c7ebe239d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49d6f4e310ebb8a51a19e93e6cff4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3d24310baa014594d34dc78914c48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5de206fac517e61bb0588652a10cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588447d171aa0734c749f985ee6e0b9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230256011c12ed48f14b6681ee5c373c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bc69703c1ecf2dc2bf2df7cbdcb28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a3d1bb1707a047ccfa502de52179b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71cb9c07d514cf2ed0922920aa16d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3b2e131b9197ffa7f5d5607217cd2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca05a524ca508de3e21580e74a98924692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ec0c39ff51dc8a684dc37b9d8385f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6522d3630ec4daac3d7a3bdd4be22694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19262f059d314e6e1cf85ff5581896695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f83ce6cfd475635d8b7805d807addd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d65ed53f0f0098dd1abb307486dfd4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddfa942d33de9bc735a30e032a78b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a925e9e46dd0ca6f525e851b5e5a6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517f7f0c640fb21e9c61b99920562fb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f4d6f44a3037ac3691e4a39af0bb7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ca6f099813d6cb4ea34cc46ab7089702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9e5cacc04a3adecbfb5fdc1f7ee58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079c9241bf655947f8fbb79bc6877cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728dfcb32d0ed8cc733a8d903798828705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd719243eee5c4f188622ef021e5c69e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e64b2d951f34c88f12d539dbbc7c61707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edac153cf906e875be08575b4d16c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61e0e4031db4ba6d4c501da8e0e1a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa2a1caa663e9dc1f738beab52ef8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500bcc4c2b79e2952a5617aff726fc7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816da45095f323d82f884d0d3fe5504712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2774e58a05e87b261d2870017289df5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723cddeabbd70f5bd314ef9fa5b724f0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39086a9ecad17a6e47ef1fa08ad1bd11715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308035a0701b1f559c24a4feb3e9ac16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a7d55e17956a835947a11d8b3be3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508163d6aebf055631c674a9a5f699d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6b075219d61bb2af621f8cc264428719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ed9400de410ad4011c7a484aa0504720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43acbef9248ed00aca407ad4de55148721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4fcc9fa7513fdcebcd00613b4e0a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098048c28b186af768ff75fa3e0d63d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84671a276a6bdfb6870495ff0d33bc26724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f28c2243b814cecc1866d891084eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff24d9f3e787e41066c6bee4ab6109726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d3de42b31babf8ea2999507aa901f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efdbe02d3c1ec53f8dedbf072ebe8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c4cb7273fe224701fc5f903f1730f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad886cbf1028f044e5d665109dbb7135730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a7c88257b3466c0f03f61b74c6ec2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b295005e6006cc67c5848be296a55732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7108bf695bf92482a4d58ddd7c31798733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a9b5ae9c67f2d55250bb83b1df34b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96880df3332355abdb55598a11ff1d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2ba34e66b0ad6006ada9049a26593736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7826b46a9ff1af5fcce973fa49e4a50737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75d9c17e686f3cc2c082dc2f758928738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c175b145e96033baa7dbe0245a281e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943b268ff14fa6f5d6cc2aa4c1cdf6c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd85bc207465e1f05f48a1b46224d83741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad174cb967602f9e50ebd95c3d1220f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b997f21740ca8b83cfcfa428be67640743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff80c34d0679209db3555349ce4d91744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875570e3a8297899023ed37b1caa015745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6f558b510e297b0ecc8c912d44847746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825349c65dc4d5abe10d3a43d58315cc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d438d1a4c07eb226d290f5b0edca0f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201f25ce86ccf13f6461ec0df66c126749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230aa65446ab5f21a7b6888e9843e60750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6d1d51bff75963f6fbeb6bc008294751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b0f60cd817952cbbea461fab28520752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a3eb7e2c9dcb0b446ee22057bc0be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d726b97039043263f6f6f3f7cb380754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9bb600f979d9bb44dc2162ef34df9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac88f8fd7888b9b072b5b7f05a2b24c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8747c623b04b0d564a728a5eeb661757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1a7f9f784aa9e52efa0a64d216e32758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0cf86d307985c2ab3046bd4118df0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d047af386a6ca2707eade6eee6bcc52760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52770081fe1a57c3f71ba8dff4021b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d6cf09dedee9436db66a89579508d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c3c34661ff21659425cdba9700497763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb76576b526e7f23e2e65ff7f350c70764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662c4f4cfc44d3f93c6e8b83fce3072765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c99b7dcafc081e625e1c948ede966766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441fe6f601b19432e8845f41d3f89d6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3ee1a1989674ea8a9004d3ccea044768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d219025a32fe40fc87d60001f6a8b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe47f4528af8f8d602fbe379ee2487770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d4194c315f7003596ae4a601ecd96771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc3e022070b9d2f0fd3ced778700b5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c552a2af356ed7e538fad236104da773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e391bed248a2f07f3a64de9350674b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9f806e31feb20a4713e5183a9a167775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29a435d7e33b57610487051b3e6cf8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816e6cebe99549a056736ca781e09f5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0d4dd281608e9819a4cf4130987fc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e04538e99b45e74744ac75111f51e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762edbeba4b42482f35b1434bfb3025780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5dc15698253e9ecee64a1b82161a1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f031f281166f7ccce00d8a6492395e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805609c0575c074b103b55211070387783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295873eba31245f2989f712420b62b8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac619a28dd82db055c998c2791ada9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751668a0e0d9be9f62a17ba9f01d3f6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6933825198eb8afc6dfee5b8b14f6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab94fd236feb50a8cf3ad9fa9c3552788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72453c7ca1f945d280ed844415d3e34c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fc4cf5b4c15c2f5e36effd76b3f66790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ae16b7efc8548c92ee7fe30b56195791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0707dfcd5a5227edc442273b85d5c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4e40dcb93d9e682a29c32d93a94b0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf26becc73a533d83e4e001a1d01575794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262bff753594ff5f61088da878baa90795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e34c7ab8a4ee8dc6d6325de132cf6e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588b1eb5c97f261f705e585bd02c5d2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fbb74686a68fafd27fb4d52780aa4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e0f40b234492531ef7322ce056e83799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967d04b1a029ff76659ec286a434385800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122226a849ca1d468d0dfba6f61cac9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b2d1d5322f2befe8cc0a6ad9b0f7e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb417aed57417d12acb04a26053940803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a3d63f92c26e81853528a0c24c835804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616092cd943ea283b6847d7fb24b05b6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e641901ac80367e9e8a38a2b58d6e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0dda066445bf28a46c1ad86136dc4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0004063f90b946307b8061af2ed83808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8fcfbc8a43c784f85bb3c983ee20d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcf6aa095c314b58eee0f2e6211547810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773150bf5c204c4232d1cf7b729bbe51811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1dc5c5dafd5a0ad769f5945cd39bd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348c1e74624b15b18ef00daa8cd272c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a51a9c0c7017fc0d5315dadc74f48e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6f66782d9d55a0f1132523a8494db815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b107dab56ac3fb723acd5f5b2670e2f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede375ea23abe11a71f82e00f1cb054817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aba268d36e9b1257eddc71db9b34d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f03a94a238eed66a573909e278ef952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da47faa83936f63bf30a5cc3d302baf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b801ed0f7a80a6fa46b9a424dd1714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924437bc7717d7aa1f780388bf5e2405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cadec74005d73657c1a8424e9db5136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2d52dd25a25c3dd8553771f76e9de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a269cc997328b97ff8c0a60bd1f7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cd9fc4ba38060d4f352573159650b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2e6b8eb19efc00a1850d8fe51ea6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5bf7a7c9f68b41cb3d1f5d085a28711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48144f82a1b6ef829f48a8ea30268c1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de29b5eb9d0caf53a4d052cd0e69a2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0684d6541689dc34e5ebdefe441cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e414d3130aad33364d1e277d71b6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0177ef1fec07db13ea335c550e3df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55023e806e93f670f195f7793baf6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654c9acdf9fc5e64b07f2ccd627079b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adcbbdf71d90f0e71ea4cb3dcf130819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ef1be13ff8bc18b623f3346b3b3f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73839e68cf00498dc22f895c91d9628a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9acda6e3bb812c3cb74de54e1e7c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7292f6725cae8302c9e2b94be2c75c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224810f75f4f9b2a8e4c3db3eaa03ffd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e4eaa3adc9fdfe451299c34346e1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db081e1bcfb2614dcbf50a819f11247726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076f7176b1ec75e7265c7841db3f71a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d96e49354e52ecc30dbb879b674cfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe402a827ab0dacabaf11fa847cb8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2152c2b277c36ba542ff1ea221943c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e57391d08c755c872c4b99523d8eef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74a48395424dac8c2cfd304375af2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18f4803ea6515439a2c12cbaa5708933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0189c67c996903e843f8a5387a697134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406c6cf3d44d96684b2f88cc2e71ca435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59993e73c7a5250f80651f6205ac2fd236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5293be37f17d407c3caf64de6c6ed5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a275678228afe8f85706c6a4b463c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab315be90b022c6279ace685d8e75239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3582e463574caed8edf6fcf965e6240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393402ce6456683c2fc67aab64ba011341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051b65a1795ba3580eaf261adbd4ce742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ff8de219680d062bbe332ba31892c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10db64fc9167465e0a01045bfa1aeee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583b35735a5f5def8f4f4d993dc7bbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28673e603d695d05c5d507e72ef2941346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d27d25912861f77697d6db0ec757b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700d2e08bfa6cea0c9bb897ff61f11648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245aab3288f023e57df11357f7ad51749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79d83d70776d9292bbcbc0f26b2f5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894e1afb1e5c2b7190b2e89d1c59c6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efc9e253a669ac9b1584d983481d3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ccc47f2660f8d8e88c0344692a4a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e3bea5f12ed84ae08b6bae456dcde54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0708daf486285b6e14b9f97a10c8e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0f423c04f1e1915e7716155f21a9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b25d4f49d241267c5e6a08bf8f80657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1312d2c57e6d3bc2dbc6e2e89ae08bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9533f17c71c09d61218ecd324a3c2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7748b28168d8fd2b80e7cebacfe63260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3370f40d0b954c7a6fef921e0e18d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504894e606814c233ce42271f278d5ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fdb2d13fc8fdb4c30978aee21c38863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec119f646585f7f105e03cc30f2a9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4d124825580dacc4c01f6a422300265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f57cfd2c5d094cb3938f5c19a46b9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a5bfce74cf2de041b7e1c0ba9483467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732dca770cb51fadc2f8213ffd907a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8772c570d6b33d8b0f62d5ec23ae1ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a0c9a397d8025a31e2029c5b7360f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27265d7b1b328fc1189dd5ea34905471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f8449bb30eb903d7a2b609b5e733772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1264e1760664279ec22143353eb52473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797647e715ba4cca11737d2b345a4ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5928d87145d9a0c472750bec344b1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0149e45c40d9a158feac0717ed1f29876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56124c57cbf289882eca29676963c30d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0333bdf081d3482f0f45e64cb5aeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290e19d60aae511ffc05e7c0ed481ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926e4cd1b2a121b668b8ae5582d1b8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258e0479f91ba040caabb35235da85281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd3ccb955e4c4adcecd417af69d24e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40972421673d3e6333cfd6f1fb6c75e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bbdc6c9fc230f536018f367cd500b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f12b830ab77ca74f9aa773198ea41585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127bbde7cc702d04ba1442b10c3c41986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3fb321a96b86336f058ee9c7dae9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacdd5888d8bf4f87905f19d615252088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eafce14b213409b5a4633e273588c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39fa06028bae6d3a94f2954739d06690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33377018542bccba1c75879deb5e13fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae13ebc21209596d34d4d02d13938192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610558f302f5563e621ada447754ac9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8de26c88fd3e7029470b5f974a12a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf091fff649cb54ab6c1a6ef92ded13f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afffcfb9974564a2b983ade6e00750d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607a31eb78f88c8f26a39dcbbc14a8997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf11146b2799872ae7680f81d8bd2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3043025e7fa51efd7b1e93556f3fee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003db67ffcdf4d943fbdaba2265364e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88cfa1ad7d89dfb144ee6631e3b091101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff0c928e7515803b8da7fd9d7eb2ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ccc1e871d314e41fe0e96e6ec51f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a8dcc0eb8fa4dacd6f4c657f135df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf69c16d48a116d6cc337e478ce33a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69154a3b3b22af4aea04fe3823b6366d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eba084a4087008598c3b3c4800ec82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb4dfffcc52f5ace860a0a80be657a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901774944c4e788f597b124b5ef9e368109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddbc7b1016ff5201bf5c35d371c988110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d96266799eba6e740c7f6568a4573111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b407a41b8c68a080abb98c8e9161dde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691eda16541c86dd129c4be8b6d3bd2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da345199a10e70ffdfc814e9160bb53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927467203738ee576fedf2583e4318dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355046c7dac8d03ce5e6704fd5f7dce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a3870a37069be8dc58ad3f776635c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe9c35ec6721f8228ce3acb0bacdf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb64977d1156efc539951108aa9084119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d99ef4cd3f6a6b1d47053f2b49e61e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f312e552b383921a6019a16d500bc70121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234487c4489c3b80f03326c466336e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e9a61ba8e878d6b9b695607501a9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58034f23c1883791573542bf1395fba9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73ea6eae5d41b7ac1b95543c247b9c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606ab7e01d641640738989d98cb5d29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e212dfc003a2de1519db230f20e61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09f5f813851ad3a40e145e9e10019c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522579500fc6bd2844376f63da22cb06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62db635bb12639f00a47afcd441eb2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4b821ce9a6d14c8b6a48f5cf2cd01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de7ba13d429683969c9d55b5052a52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afb4a72f5d6698c669b0d181a4a384133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7df5bedc94a49460f97953a1bde18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd75436d267c30d6f6956830da95461135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aefcf1bab26d1662479eebc55975c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91f5d93b2b1d7c1b576ac00bd68138137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292001c0eebe8234d96018465b8bc14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179c8df9b903d8181dc32fcc86f85a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72c4f0eecb9f3d1d5a082c7989bdac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a436d0ed37e6de88442c2ef12f8e273141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1d2cfb75f062b71eca2a1f77b07cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bcea865c2af65ab1d1faf7ea294b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a370c62d056ffbe5ab2ef92830efb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a55ad4dd199ce5a1dbc3b1b3d1723145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f5d56ec99ab1e30bc3a36649a8f31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20289d1b5102c885b5d6aba371595ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe20305a8cd001c75ec9b1f4fa2ca95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc8b0493ec201db4a4678b8c19e92d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a48b1712581ba8d07edc7db2f0116150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d61fed1e5653f17fd2651505d51b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce8fce4a85baf3fe17d275209b194152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd366ef977ab71714f2c42b43f52f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6c5f38828afcf9cdd390fecc08796154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ae0b3806ef539dbe1574b37286aa4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b31346e18f2336895103de2a0ea08b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29117b4eb7a3932433f3d81ef9b07834157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4a096595dc154a2cee7d4742271d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc55df23489e58905e74eae4c4a5c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881b4380160f037dd27a50960b7dd57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146859dc32e34ef8ce979559601d831161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a66a2ab42ec7858d8f8b71469bef0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08aac147ecd2fd0863c365207795d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bac467a5201dc147a3308e01004b7a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dacedd3808a1d07f5eb42f219cb7e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7ac8ab1b5bb46fb3f6e9d8b2d1b09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a698a603d426f2f09fe8a1db6a9c626167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d247eb4560146bef2efb7f8eb478d20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be50b84373bd6b9b199b7fc310edc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641a6bed0fa4a1d53ebd6c2f212c2ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac3cf4cc75676f4461aaba2413337a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8eaa153ad15a2cf503b0e070ed083172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5ace2fc8176a2c7848688dc92f9cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3259c30124569eb25c44327f526cc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1fb60c7e311476aaa39a3fb9bcd19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac76cabad56cd6d9f7e926091de4efd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17627bfd7822584897bb97a36af45411177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a8f4cacdac4fe0c3e2baf6b110ce1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ee9852cfaef9312d92b7cdd0bb977179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c3d201f07df1d72548390b4d85d8f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706fce4f2da232f8e941211604dfc1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3fa1018c8e593e954c2d1cb751d7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdc1c286450d41227fd1fc959e895f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48909f9a7160ee14c6ce527b2d3e63da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f5afdc717fb62e82eaf43fa278dbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ba0dd4709f1af0a3b6362a006ccd7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c432977c85d7bd82414557289c62f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc4a629ae5c952f69e7cda4d0fc498188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808982b3a4d65ee58ae0ce0b24dcd0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd80c91f765da919fa6177be5e55c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b18f6dec395836f9def156fae125e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09f45d2da1d9899aac1ca1360945fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f42e8a8c884e62c6760207cd11839193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acae8b8f17b03ec33e69ed7060bab7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02b032ad69c1feca821927c5ec2a23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b47a0fd592128168be3594fe6830c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f382edf5ea04ab9f1a0f54a8d0072a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b265dc2abef356342b4ed076320087198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb869d46a6600c372ef63c5884805199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cab8a2dd9483dc2978a69dd7e7fe6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852547a6f5cf2bb5a37c6afca1db3628201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3cd20202687bcccc2a8dcc86ff447202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05c7b8d3a6c9b001d50e21bb7b9fd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d8cfe9f28eb6fecbd1d5518bb0b73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633f55a788589cd4b676b5a65f96820205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107f12720a34203708b5165f240defb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b3a30b938fdc2749572466128bb53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912671b6eba617bd8867e76e97b9107a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06dbdb0c609697eb54b58bd72838f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86335f6543d9811cf686324082796de2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10180dc562226568870976d94ff5084c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00459da3386d8657d7bc6fde5496b550212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968e31020380039195bc5024604a200213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ec6694ed190aef9cbbe73c1ba21f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d414c79c49677fe8cb00fa866ecbf16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14ac9143c1153e3409d29047467a52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64665497bd88a81eb08cbd986f74d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c27a0d486df02ff5c53dfbbdef354f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8b9ae0ff0cbee4786798239fd0baa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062beeb05e569f0ad43de2cea587d934220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7493eaf9efa9488ae06f682e15247221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb038f7d122a43e7f804cf4f01d6179222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e7388d4c8c4cbcf7ddfeb1e6861ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef008c83ec7a479e882045dba818d3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8926aec15fd29dfdfe9c3699075383c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54f1033615842f2c529eb50318aa39226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770e1e3ccd327dcd3a5935137e0d2b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec1e4b15ab647f257569ad279a8498228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44330fcbfaaaa3803cc9cd52b2884b08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac924579287f9ce031f8bed8e27db54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4b211cfe28f132c3fe884a6fee978231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6b105c91d9c20869e127e75c9db44232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba763d5a3db16050fc4b929c5908db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db253ae1f666acbd23170df351c8c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c210d3d47865a2cf6209dd5568df4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9854433f63d96d5d7034eec736c2e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64624672f346f375934cddb0c2b08277237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bd6e06cd69ba3beaedbef86ae1df5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9265dfb479767d8ef70cb24d83575e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85b9304b15cdaee62329620442373d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77110f7f23868de02ae9275c491797b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354f3104bdec13566f57fea1f3cbb90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b9aba48de701a6fbd8ac212b9f274243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a601fba787a60670d37a6c41b6bf2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506764f7e0750efa8bcbc04f7894079245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343612fa30149a37ae417567dc5bd30246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4428d894c131a270bd5c1e4d73f3e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007966117ed7b49fcfd831956b1b147e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac21c2dd9bd5b657c1c6f4138835ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5846c0d74bb03ecd8b2f0288faf3e0a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f389cef9f33814276459d97c74b7ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4137493f4d21a4908728f99996316ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24602e05ca0f290bfb1aa10487fd5aa9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320e4b03a828b5cb481df587110263a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c25b0736fb15eaf33c28967182722f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518b89a41c18b0141823c1fee51ce66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68a0d0036c8b1031e12d4a6c111281257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31213bb7b5ff7c4b895230cbed5ff2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d0c63f8f7885db33904a0fabb205e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cedf67f497bafdbf0db95c792206b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b803c8247f66b0a651c5a832730e193261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09754be20d344308ebb5e65922655a38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c0733b30ea09548c0d514daa9cf39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83354509d7f9dfcca4be4aa11a722690264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f25f68cff7833dcda7c4fcfa41a11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00929952356f17789b92a22c337599a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d402d1f6e972ce8936b9dae9c0aa1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c23b53762be59a7cffa93936579a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fef7a397e1a47d1fffe3f511722cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352165f4f01508ce7cd790fb0ceee7d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bad7d7ccf94c7482b75e7332e0d06271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deae64940ac5caf9257e2c0e4bd96a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692198e64baa7c36c27856801f8d95db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9811352d2ba9c5385e009045f1101f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e14c09910e8e512cc92c919f1901f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c076bdc6eced4b404da6e84a10483c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cca182c65c895173b4bd95b4aa757277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a138180ebb1513dd97e3aab18753d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52e1682112e2eb287559943ed9a1d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c8731024882a40dcd588d3070ee15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f083c7a450ca1fb4793feb315ffe7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2da6093aece56aacecfea561bd561282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13836f9cd489a32d376d7f1feac398a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ea9d5484c41af6f61d8a2e862eabb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ded3ce6df3b9273f815c9486e25317285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad3f66686aec0b044783b6f36366aa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0aee3b3391c853423ed92e9e3cd24c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c6d91a76b3c493a81fe58cb20b3fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02935bcc492c4d7dc4bb541478960b2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0c7e56395671424d25bad9a56dc94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184e8d5871bff06d24c9720896e7d5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8e3f74bd800e27a60a803b9deb074292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fd6890b5e5de9faf1f28758fdca64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8601d9e152d94c577a22876bd1c570a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51275faba34bc5f51732c57bccf45a21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adad72e08a0561638dac0b8a8144778296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aec54a5c7b7b083ecc0d26d992ad22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dad2f918d296689ca3dc978b5540bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026d9b047122d0263dce3c05c322fcb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf85cebee20305f72a4c03800ab640300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87babd473cf88e4f400a32c901db95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf156d26f6d5455acd8f832861ffb8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10e54fc24485a6f8f9f0bdb8623b91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328faea80433409a05028837467f564304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49ff6f963dd06b9dd21a3e3e25f6fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae1f45a10ac6d7883349ffcc6d1f17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371408f0a80e7b4f8232cb8249e9cc77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b513219f4b93239c9d5285c619f107308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3837509cf6c7ced8fe025e7be9fd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fb5967de8922310ad549b287309a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180be3e7aeacd4310d2c2dd021adaa0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294dc5d1270d662665808206c12054e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65835966b7a943c7c3be0d179da500313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61d9ffc1197a105756c28cc1186c32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258752e6d90ff1f78ed86f62673f889315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6733b9196f698b759f0dcf084314671316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75bdf666d10e5d7f2ddc1cab691b8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8451432e1cd91ff13f74b46611afcac318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac3c75bd97feccf642c12a7c6581d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847bcf907246523a72d28635f9a8d78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9777c6fdaaa988eb2c3e5d69e0199321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ce3257e6706f17d03f4994a6ab92c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919bfb02fb8ca0e244af6b91a72e149323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdc2f14fbf4d2ae97a7ec2102cb7f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162062c7e910c3022dee4316fa317269325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70ee34d9f2e39cb475591ab205303c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6f95f12d0c0c2e77f63814a856027327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f585cf88d5aa97ae322a4b99083120328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff8a8c69b0b03a704a84cc41f21927329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b546a68529976e53ecaa8b2457e799330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848c02ef11cb8150fefc535eddbd5f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac470dd8ff273732ad40aafb4c1f3d4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8d2160a83f44bc326af30facd01e5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8be7e96c010f6bdaca7575bd6b4d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150ab3773bb7c4d8d1a39d7d3bf822a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c5edc37b88e7028a86fc0e81dd014336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004f031ca4131681f787f16302ea6c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23b09b9debd36ca62004bdbfd1fa13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f902a5e2a683e109f0f96185124eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a3a574a2d5ce1862e23576b88b2d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e53e40b9c9e15ff1d15957bb03831341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93082b969886bcaf863b1c2f9f78f919342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa09ae616efcb4a8f8d938a2ebcc77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc400c11105d4439a84b47dd49e52dd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a96eb693600b9928f942fa2cebfbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a900e1607d29c8770cb2d91ea9a99346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a867418b50d1dc4128c4e886c0281347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d22c5e1875996b05fa63b18988ccf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642dfeb8825c3707f01ba3dabba2fde349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a05a5a6a9877cc72c8815c6bf784d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060f3a03edb721498cab8bddb2d6526351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e0d92890a580399ba5c419d01f7f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf45ea70db8b77487d68120f81fb48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8dac0117cdd2e8ba595409989068a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4366bbe4350927f96867c4750cd280355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04b783766b8d5711499e08dc82d565356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c92ce1cc266084600d308814068322357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c447161c75d689edf93a1e46e7bc3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083f56b0cc2241d9561bac1168061a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5394335c8efc06ecad0d8f9acd6182f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432dfb37ebf5a92c75194d5c47e44c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c56a556a266cc487a2d607071c8314362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315fd41cde90bb5e82a0b3f3a9e42ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296e49f38e9b0a021f0d55b726190d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ff2490d273d6f3c8de7d3abc50122365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5090a6ce0cb8c7069f99214b2047e7d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5db46a74dc1a68fb524872473f47e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfb2fd5a1e6cb9533cc5a854364225368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf287115b75d158a7ddc65ad551229369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1eae70c1b0b575a7c6c4e0f90734dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97557fede861114d4e40cb07ef6c5ea2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a7f015262c7b97b3832b30e20f25a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea8585f9df754ad5b40928c7d5f3f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b75201b6990e0ea23ad4948cb6c1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581f4822c8ff832a1bd71af1690be0d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a7ede505f9e5e2c387e019d2f805a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18848fbfb5ab25092879a5b681795288377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfc9c254186517cece704c32cc6cf5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578568c3ae782dded5d0008965e436d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23747bebfce1cc64c348b4a4b9be22380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c049254e2b1311e1aec6f0b5714b92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc78254027d23ec0550cff501694e0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df407520846af21c181278c6de48be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235090c538641993a4eb86c63c989063384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726e01fdf7d14915d2ee0b0e8d8b723385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce15be45aece200cfa310f434caf373386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf3901f79531f10eb3b02f66d3b006387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9f039278f61e2d7ee4b7941aeba41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c78ea62ba539a936e7477827c2f71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360ce3bedfe08f162fc86793216c216390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2234472307257f08de776a2fc8219f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101ddfa842840627908337043dd6f1b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea4439441b92e98c9fd2d4064c250e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd362245bd6dade938f4b36fd44afb19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460332a2054068af550ecaafe4b797d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e3d8678eb3566cd6cf04dea5726fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce98d8080c9ab66e1d5f03bbafbd78397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2943c15d328ae9807a9e4625170e9a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea450dc2e1f2462f88f333617cd4f49c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9afedb33c41de9a5fcbe843fd6a1ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cedb42cdd8223316ac3fafa2abbb3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376e743810363556dfacdbd41acad94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62964972d04d1310cdb038a7732b190403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59275499c3e3c443615965c1cbb5b3f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a6d19f7d9134579a8edfc1f5795d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eeff6bc1389e769de45e4a06225a93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8112558999c2439d927c70f96ae33407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e94251ebf88d66a36cdf1ebdf8ac44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e2632415a5b2beb96bf6066516391409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf8a380c050134cbebe550a6077a47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106ffa70c289db90478debc09fcf81e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10776a4b91aa6138243e350fd6735a2e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83537975ff28344db125f06a33181380413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa34d813292bcfe1b2fcae4b5fc293c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a883f5edba519d33f7f6cd5272399415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd7fc39ed26c3577230895598fb5f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd1f1045198aa88e880403b41d1cab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e413d99b5ccccc8b8680257886c627e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f10e0cd065428bf739f1440842d033419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b33ced6b45fa83de69e3958e5a824420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5021ee96c8920ddc7560ff7335a746421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6a49ee7c66f922789558118dd785a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27534fa9c87d9bac9aeb18697aacf45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cb3c70811001084fff58cb20db64c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930e1408e4fc9aabed41954937f3aec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85baa5e90e482f3c93ee723dcdf4263426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e53db42a59eb0973d29db691e9614427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20194f1a09459ec4da9a19d02b7d59428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fccc95f2e82724e288ea766824c132429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01b00a45639da2c4e5f08e293279dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f58cba4787ea6bde491830b0ac207431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943328af50f2e736ee905b1e2976fca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52283bc2c6f30b58c9a6dcc07eca275433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4e2cd3809535690be8598ff66d328434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2716cf2ef530f26fe7573647c045166435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a45c0f800a677c212e37eef9e35114436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3c368ede92233a44b253d07390b00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7181e56178750cbcf3dda3c5c43368438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae382b95549a8785e705a04a6e36361439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7512702b6f0221b18ff06eb27bef4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e393edbff24bd93d01abd1c250b7dd6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dd16911d0d0fee79fe968ed9a9e2c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06761b93ab45066e7d8ef4cee9774374443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94301eb8418ca1410218fc488adb9e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a9e19d764a84306e9fd6a77231023445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde639c00068a0587c0737f516c14f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2cb2baf7d83ea4a1682bd09f00c15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad7d9cf412c17a761069a27ce5216c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab44b54c0d4d473e62373a7beb124b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd934204c2c19d4b930533a68d723351450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4b87a540b2bf236c29aae7b6e3e0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1544ea3f902f47ef766351e6dad17c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a54e131b4917522dd91450ba59125453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29867e46fce080d6fb599233dc58be24454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8760f9ed7782557596e2515f4aef79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4d2d87d7820880e57abd8ef4ced4e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734154cb6e6abde6cf86e168a8122b31457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73de1a5f5a3ea0e170cb93315adbe7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e7dd40558dae99ebe270803383f3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592ecaded0838533e853acf1301ced4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b9bc8bb7701f690a0e53ba46f3c54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03518cc584e5cba620850f4c36a24345462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe3f49ee911de2a0a9d2ea4df0acca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e6b7ea1bd8a3dfb0ca8a8852db176464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6db24e2ad58f87f0ba6d5a4e013fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f05e29feb6059e47071cc3cdc9fed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0f87511ff4991f405f008aad5b165467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb13e05af9536f862f994da5d1be3c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c45cea730246ee8497c933d90f2e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169ab4e91c04338b971fb0ac79962cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a375e014355f8db4a7a1ee6561b79c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa761ae16f73234bf05ae308d9d655472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f6b2038fec6e27505cb4540b677a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52990bf13bbace8113c4c545e75eedee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72833f51b8d8ef215175bf18178dd0d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e62786da1f56acfbe99e41eb87c9ab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fee5d4116d4e902a3e55a45947037477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb530f3ba5f042571c791aba0002db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c339a0d151a0368d1dcf7fcc981dd1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332282b1161d9b364257f7b13dc0d20480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05a3e7bff1260c34eba66f15432da0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc247d20c47cf1e633dd105391515a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d6b2bf0315d41856cab5e3d17d668483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaee4db57d6e4f0b078416658697d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ada6e594daf147956087390a44498485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502ca4df7e9e59138363396fa4c65c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c5f0b9e0afa744933202503993d7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a46a4230baf84d75a247194fc2077488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57cfbaa7035131ef2deac9583cab08489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccefd164611bd782be5088faa3ced9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ef05f237a74501763d9cbe17bf5ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee1b1944ed6e679dad6d696e27b9e3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9b6da2024a6bdcce2057bb9ef9aa5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7a9fd26d03c5c36b45b2a3ce25bfa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec074916a5adc1f44473b4dc5f0272c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f450c73c80565ce978fa09d1b79c840496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fc9bf7543d10b75b3e562281bf018497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c625799efd792712affc570dbc34a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f10c5f1d82e648784b341f5f99bb67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c731dd2febdee4c0b10f59872cef7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ee7e6d22928230d0e9de8e6f6a447501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ee7c6009cbcdcf259784b6f5ee569502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502b93b67cc1806ba0501789366645c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b6457b13c04f89097e8737c81604c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc9777c6ced2d595727d2bcba04fca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a9b7b2729158232d050630daa3891506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03f0b1b21f9ed03ee7f7fc5b1a84b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89c2fb5d12bea6e5f797d1c7942464508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab66842228bd28c304cd5be7064fa9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41248e4e3ab8114b275e5bce47a070510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8131769d3415465de625db982a1d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19750df86ac3784e2d2fff6236367e60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8f614b10dc8317fc763fe7838c0cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f49e0ac6a7da03f856c5b821340ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105baf2269bedcb703d50b84f467340515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d6f0b08a5981f9313b49c424ff518516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc1234a75ba795dd9f28ef31c503dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3945473d72c57c8516fb1ad8f70b45a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4927003d62b311bf7dba0098dce3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655f5a1c98821ce759ef773e2f8df4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26187a1ea5d98ccda9b8156bca6320bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20687105f5ba9c3337ef6879bbb698522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c0338dd1a6557dfd097ac2bb2202d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553d171c5b0a9ad18e468dfd08825b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bd20eddda6129e2cc3fca8bf0a7bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476338072a83f36788c6b0a4fe0d91ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c884f32636cdfbc584e68d60cad56b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a974c718ae76a741bbf893291e37d22528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024330f6e50dec653afda6a7fd0bb95f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f266f4929efccf81adf0b97169e0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea6694a69519001ad1870041296bbc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e644684cef1bbab4dd2c2d0fa985d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497b9edd85a4d32102f3b8df25c1a58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b14170d7a9a4f58abb0aa323c1307d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7f78ee52a44863762b6d5e7a3b1c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3421647912e8fa6ce9d5f6c67da07ea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9a780b9e28b27ac63aa4073da5519537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eec329df37d21098b8883a16b48bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df90d4b616fac513b7f582aca8a098539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123110f3dd64a97091f8c4459d8ce93540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f0a9d113f5d57c9ef246bec2ce351541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccceb6b41897f5216ce7406957f7ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982039e996e087c5f98162e662ba69c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e7673d2b9abcf87175106db8ae9e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6797716af990ebbdd3890b8aba51de3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0383f01899ad7587302aff3c7bbe3f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b222d4746c75ebba710d009659f05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d75cafe52169915538f0a4ea3929f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f398742635591b49a4885a9179b55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81bd20b61fa117b1fa7c8c9663558b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d9679a90821768fc43c608e08d955551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff8a6caad07b4e02be3b1483d89a65552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90780170a8b1ea5e206415f954f399553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9da580e19c7e23fd515a426a40570554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5c7f4eab8cc4164c42c27ebddaf89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3592abf1eb01bec8c96124b45604d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ed207cd11fd12756c174ae58686bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1436c1259c275ed069ad5f56d1635558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca810a89328565b174e825d456d405f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd6fe2d25bf01c61b40dd82534d6b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce714af497ad80ddf38c21f369917da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd86a401809f559527eb7ba41a081f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e514b717eb192d4ec2976bd30b7f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f02fd3a954dc9ac4e9059f74d63b3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30964b388b0b80f917993920ef58d978565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c5948db076d838d9b6c5a7ad27d89566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfffdcd084b629239c14d7132c328c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97634807b7eb0ecaae595d8e1eabaf2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e182051b45cfe19256c64d2784ff6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726810199b8c1c5fe070509520b85d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70e0c898bdbbb05b7a52871af3f0b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f42e7230625a162f5eb50a551ae7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e546bff786020600ea1a9f5c8b01173573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dd185471d8614853c26f7a64d2480574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b30e9f53cbbdcc41ff51bd1037103575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b9ec40889146fc3444a64d6174d02576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c5aec78e1fe20e8117cd857b5f7d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bc3909e2810be888c0d89e09f37f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c745080481b290a8d57c2265150da1e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3092412520baad413e26e07fad014580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8972cd4b4e41b85d69f6f41515572be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48dbbf747ad15b19e74b99051736eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8717309e4a895f560a15e10fd25d3f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c21371600deb2a6a8c11ce5ee3be3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6a831c2c15bb3d1aa6de25af9308d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f56d10f505f53a3697f632846199e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdc7515ad162ebf46ce54c148edf13587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ece2c4b1fb44baecfed2dddf626b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462a5c53e76557d4876c937634aad19589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc638f01bb1d3cc9e5cbc1a7465930590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b3ca7d3aa2e4792bc754e043362e5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6931622c615e8064a43a1a405ce4fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd00c2df2dbe0667aadc28a559dbe6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871234c0f23e234e4e61563e2eb975de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0e702f6b18c109353a5bb0530284a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd477f9135e9f42c6c55a091054c623596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe8cf911fb1f0688bd5b875141b745597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e5d8ed72a9a7554c4212e546d9c29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df412f7b0cce4c29184bea7c5cd6c92e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cab2ca7bf538c305436cd40b1ea197600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b710529a12b4232687ddd3a519204601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa0fa7d9f9b92339adbad8d14797ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be325b11eda42640f025744ba2b27a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00563f2ae641136385b14885ae29ebb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6611906748a837e54b8f56044ee0f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24619e69f84cbfb60f93375dabd19277606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a42fb9333b384e0dd233699cf54f77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b409fccf00124308f5757ce3f56d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c985b29a46acf969f2db1471eed9f3a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942528a773ec66710a94037434e0d6a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa6c4441b9e53d9b66028c2f3c4692611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48524664968fd69c796c52c3a9031067612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf319cd144a609cf30b7e1f74e5305d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d03fdf917607467642fcb0d08dce58614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb515aedb66ad9702d37c3aeb207d8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83c46646a00fd407ebf712a369c1d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea190b90c115ff97418b1e892ac6f3b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361e77691f7cdff885651a603dcb3e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc304ff06c57d95f84f954c4dd4bd9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e74b876ecfa9cc50b33338dc0a24d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57042e75ca3aa4a2bbdef973838f6b77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c2f338e501bb8036210d80d1b2465622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea511bb1255cfd87e5afedc10fadb4e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344f8d48887abe9c62b01f7c73196c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae745fd5e34b4b32631fd9ad1857b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e44ca4f024da0a77cd6a56763c1003626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b34a1ee00c7e4864e43eec71e461e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60297b9f74f61a0f6be811d0b24316d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db7b8ac14d99bcdc6c6547d6a3772c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe118e031e553a041a47eaae33a9f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dabb6022a93904ee0b9eedac313a7a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9844565b74e436cc4427414b883e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b367b9f10d97f2cb8d8e12936c540e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded174ef4483b97601e356a81394c601634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff3d7bb6ac39a00105d45bd5edf57f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9c8fea9792b71068e15231c719356636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82f8e54c3836979f8909c1544e6e21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def7ac5fe9a8bbeb37b945fd91abdf4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364790f6b4b89c4dc0167a0ce4d485d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226fe0a0e4c30c39a13a5ad8b3d7db0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac91e020df97e1fd0956d035fa2d3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55935ab8c4a7e3d80e42b8b4f39de1ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e6a2983b06e800d1437201f7f3269643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870db1339faa701cba8c140b9a619880644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d5255acd684ce5145131a897d00f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3825dd563420c76e6b1a1da0833cd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb9ca3ae735db6fdcce16136a4d34e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc7d40cc56e815bd2fab5f22ae139f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d1de11db33ea65257f25a85da1f38649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a824661848ba556df0cc9b76af6cb8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf738e1bde615669ceadc42add1d694651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fb6814b0a8571509a1b74933f110e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b718c45b8d79aa1ce5c69540cc8b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab67a59d9016ddd067bd0110abb87c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f24caa12115067d97aa825eced367655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb0e1a0b0e353cd1058f5c77a402d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3766025cfb87a8f4d0804fa60d8ed7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cd8d3c26df2ba046af377a442da8b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8cc240ba53cfced8de392e073e076659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44906e63b9b29d0e5fa4cc1c0e475ed660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c51ee09aaf7e7a2ecb720bef775be8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bd492b9f15e423801fc965768fd70662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9f035d3726f62a8377a827a27f8e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64247899d6a7ef85f543619034586e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ca4ee768b83bad57dc50deef64ea8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6063e7801a60190c09e6df97d56dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a210abb95e0e2e2a1947032a9c6f28667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfce5238fd6ea140916c818849a545c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c377c70546a826b9c571575bed0ff0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5c156c14dac8a065cc1fae884fb2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9a594493e6c16503322e2c80daf94671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aea77612651ef2f5863f0b4768327672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20906f3c73cf75bb2c19543cb6ba22d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff61b60fa07a9d898b21bac6eb629a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12420e2ef186c4e488baf7a6fe60328675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e1f3475d2055d9b433490b0b15f95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f219517d6132a279c72cb0ccd5b527b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4cd4bbc8223f44f74feac7e75aff1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0be0ea7130b36487780a2f1aa7c13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0857b772b02eb1c43375b4bf4a339680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca11cdd3d3ffd980e5bbf6b897a8183681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ada8d1b254ef3551d58a05d5e164a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76b13f36ae40f8b386cca058eda5c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f3a558b564b8a796930f75fe311ad684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb5cb4996ae40ac536b25df32129c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4a944575e88410925877ae7c8237a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80297a52c548c7a3ea2f4becd2af6cb2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004843d7c6c9c4bb62abae2bca66b7fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5469e08292b8e28bc9416f814c448c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59858230082c899d67b416af23bbfdc5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d5800e7bac36025ebd88a25155e6b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd1b39690123c91ee3ddcd401eb409692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b67fc34a88efc0953a464e6e241bc3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfda2fd25b1c9cafcdad739a48ffc9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35427b3802753031b819c9dbadbcce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6011c3a3a736ffb678c4ac4b887cb8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6bc14c705b134128f0db15f116999697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79741fa5a7d8cca23fa170c5c62a521698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee941861fbc9e2c852f08e76decfe694699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82762dbcbf9609a468f1b8915bf425c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e36d6d55ae6d6ba9cf05f99affc1ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f96963c1a24b830079d5a6b0404ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364637aa79f604036123cf8eefdfce98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8e5a545ed9249e75387d962368f70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e65fdb04f4266203fdb28bca7a44b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde51f3d89f9f0099f1bf85b4199f68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31b8f455408bc832f3632548444f98707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c5f361f14a205050d70bbd08b562d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20c9488140d34aaeabb1cc907938a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc22bf95b4612bf1e18a9bbba918d55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44651bb93ad451a30d53f2d167f65f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc577981795ae6756c96ca54c82b9b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499d7f7e44436ceba2bb2127b4afb5b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df14a8b5d52a7198dc43bc0d5b2b85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11228f9f3ead82fe2e7e795dca0c875b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a527035b0f46d08cd02910668ea41bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d052eb1333a75d0cbd69423bb4491a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf23f27ae2305eabdf11f1cb947132c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ecd81476cd302c3607751fa0efce5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302efd74a3ebeaa74640a5998cfca99720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459364d3a9ed72a22cfb5d8c47034ec2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb504abd227532cbab0f269b174ea6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94bf8b88656cc8438967b1302839ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ac38258c23ee14cbfc8fde7c4d57d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1d323cc91203160850c076835408c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e698aa574f821bfe136f1032bba886726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10866fcb5b1c42e7a7b3b838160d814f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd5d842ef5666a110cd4e26348b42c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19bc3f9676bf3c5e171eb646f56889729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624dba5b2e3de9e13132542fce503f80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb106fb404d25eb1410b94eb47e0caa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5072400c8fa549d0256fb2f1226f9cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaf969a2988bce17ee24451440716a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b688f1f0a5510c26ef3aa6a04d725734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b9b8799a0ec199d26ba57856092c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6d3c97607adfd38cac6ebc2804fe9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3f3a0ac2e3b749d200d5253970f90737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eef2eca5423b842915479df582cc35738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27377b79a4cb7afdd4d6810c428de7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1d4ec9f63cb2f422109904b950766740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429e069bcd2040173cb68b627b2da31741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686860ac91984949a75deb61e26eca56742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ce826598a1b86db1a19ae7089c09c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5430abf638a427a951d788dc99437744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f7bdbb43344c6470958a730884729745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f191d32186a367aa560a95d1b4a01c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ba0f4424878ca9339de7562e37147747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a34a17c58422f6e2491e7d68caf800748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75657bef0bb87e462ef81f41e5dfb3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a494e9b89792eb12f751aadf578b53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81ba55658f63cfb1f142cea2a4386e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28667e16d34d18a3f39fee998b113f83752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece92b1e646e294d3f06a635f2b7c883753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4779d672dda4ef9ccb6158c67a0d48754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf584c5becc02f26029d0dd4522fa76a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e3c29ceff0b87ad8859a813c35c6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bdf05582e9a7ef470f44ac31ac447757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7cb0224811cd80094a5cbcaf341a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f2de8851042eb5ea29b904f652216759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94b09fe255f0037587ddf0fcad532a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce39d41ba695dc1d8e3432fac0a9be761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e97399e33ad2d33e6818c5b21361e5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a739208b24a4e5ee25a24cbcab34c2d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bc2c7a3837032c17232534c3eedca764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd046b8bf1ab053941352775c4d2a8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeea4208e30e489cb949a783df96e6f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d6e40654ef686d70dca10eed5e199767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff040236a01b66dbca790c604b4c531768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d40e17718e730f290b30f29a91b4cd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2c7a1ce8c7c5403975d25a19072a7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac55dae6feb0520ea1e7b03c217ce4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f30a7213eb111cd25f946dd43bf709772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa1ead6590dc45898987f051bab4d2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36234b479401996a39d45a62da120228774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82ec6963318ee02287bde745a7815e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c2bc35b416ae9bafe379bda20c975776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4e7db6e27a75508be88f8e40e3665777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c595d2c240281720cdd9b74a770208778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fa25a3c470b6268d02735b413424d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af84cb378f83908fc86caae3fdffc0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36e3846b69d643754460c50d59f4b6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39a6531345920dbda2a0f2da34a8ab782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ee60a52f5c58c960af4e8cbed616b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a869ce18b0358d749a759fd41a9667784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5f63b1457e41450f294330656fc88785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635814778f0a9c9eeeb710c30dab4f1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f02c051a872413bff621fa1698086787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6f3affe0025e3722ba2115c1e03bc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0789585befb0302f93ae525fd326f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e0146751852159601b7d8e17118cc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67872279b5caa3104a072c10e93c8426791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53bdcf03a87e56d2b30570c544f3d3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f1835f946e46a68ea8134e868d7d6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468009db1b43c83ab213c05a753f1c7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21ac8555a9a99d9aa356e01eba2832795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41ae31ca4fc19f523b9183c3bccc57796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fdab2c6e4d26d549ac596a3e4b7fe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1dbba32f8e5748805ca23a090a4d1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4198e4ba67c20c33f6bdc9ad4107a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22468abb21659026afcefefd0c03d2ed800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0590b6c26567ec68ac40cdbbd426d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea84a63aae660346e2de16ff05e0f3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05564230ac3afd325b237b99d3e609a5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a11552b21cad54230fa5caf65cad0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec508e276204f549ef391f90eb12a79805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf85cc77321cb66b7bd80067a4f5b22806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b77974f8710192a7328bc0e74bea8b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419928bc2fdd7837dad63de158a78ba808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28269a29f4e641eb57e7c7ddff3580809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50a1c6d2c3d785413091cc9378c0e9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872b124deedd89a6d552351691ccac9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9786b8a7283483ac763bf3d73a9e81812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2544e5c2656dc098108f69fc4d18e6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058a6d8c7ccac839282b7672b3821e1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc7175614a8245b369f186cbfe1cd0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605378c2805a35b5caafa5f754b39d5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9c995349e5ad5b58101d53fa17942817.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>