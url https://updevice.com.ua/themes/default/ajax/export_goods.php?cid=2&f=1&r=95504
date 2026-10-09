--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e72c8d64b1e64988fec54222febf9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd9b26508b057e75b7a321a10a2e562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bbc3f165fb6b99445701e078da8103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda0f597f43ffb8f3f6c6dcc6230aaf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22bfa58ea4128c85c61467978b019f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6227b5d24ee546e02523f02d25127d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3855507b9ca7652ed9504991541d5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d11c3d287fd4aad654012bc177cd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730596ea343ce6d4185b4daf4c3fd2e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b81bdef8276bb3d8076781aea2100710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacb3b8a47273680d02bc566db7276711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cf0f998f58965971f6fab870169e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1646ccdeda8e3f7ac2e721ffd3a776c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e6382f53268215ce76c792969d30d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec152af23f4c76b7ead3f3e4969a6b0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ca1c2ec14fd870a4e37f165d562f516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b4eab575f22a1df5ee01d45a2addf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb5c1ac63506a4394bf9bbeec5ce8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54807ac235f38f1c6ede435d472bf8b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be541a339297234c4c337c7bded06420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8df7d01ad1b66b6f74022c2b65fe1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c657e4b9a00957de0bb9464f2167822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7290e5711b77e5a739ebd85c9b667a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b1478ec3214ec2bb8848779f8f0d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185359d87b813e935f7d071047d775b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3e8eec4c53006f9fee3e9d56de30e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69823b4eadf3cf590628be451dee7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2a7ccf2627d63618dde8f82ce1d8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389fd39ab8f15de2519bdba6bd4488f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f0ca758321bb5edc9eced57c2fda230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61294fe18dec03438fcd71ff6981b3d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f75f20e7e17382274a63c934f6c8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37a2c08b8642623a20ea255de58d8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff095773a287359aa9b273dd6d3617b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71be741c70fa4a24ed0cd8e14123c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf497ce559aea7f9e0cba69b1bcb71736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ac25c0c9667022c39ce804a3c7a1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c3ac65abe389d7bcf331a49cbfdec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9328ffd6eddb872c86b445d92bc768d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8376b9602f260d6fa39df2a112c8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765a7e32d3bc9e19aee842757d66e3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7545c8188dd7fc267eaa95a3e5630542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2edf59e0b902abdfd5bb772a52f4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c92dc355d9ebf67e10c1cef2afc9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313adda5fe0165b6d73f59acc13f69d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfa550a838566e1b38658984babe4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61841f852b50af6f2e41d321c67a237747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cda1ed290c1118d77ca220c152e44e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6cb805bd0256e7a7bd2dbc4eb11f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0bb9e0808f986bf5bfc5d17f1278250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24919b4fc2876f39a24a1cfe0dbb8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c5b53f514b6424f0c59684063a2a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9397d65ea4356cd1cbb5618ec1f0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5360c1d7271c5b3f756ea1c8ff48554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76a2ec4ede756835fe3fc6532c834155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10352401c7e705232c0c06f122763fb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162c2999d0638cb2ca20cdc0a43ff6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0220b4105af5ec83fa9d2327893a4c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab16859e6d34adb2d483643d8e07b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6029c9e678d941f9289a669fa938160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ce90ce306944b9af49025195fd8ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21345378355b9f33e0d52eec594ab46462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32b829a7090ac8d4924dc0fc7af2b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47489838183354e5c24be2ce7c57beef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68129418b32e2450d426f09a89d43cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8b053d301bf095daa5f3b381d622866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363dd43d9e729be56cdcf0045347d0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6834a33ef7245dca95e953917630b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b197f54bfc8775a00e98a79c9201769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf75ea387a3e7ae37ee2041371a02070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c1c278e348255c578477b71027d2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857fca17145b8b0d933350361a8545f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93108139f8cda20b171ab94d4741a69673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bbf78e2a40ca54493700a78f9690274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803430dba71e00ceff768878576f68575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebf7a2dae71071331380ee0dfd4cfd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476b601ff6d4714e9b97351bf11a50e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74de1058eb2033450fbb194cdd89bca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a554c011e45d988de42ef45dad7ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcf215e9b845a44611eb02a46ae24b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ccad63f196403c7044e99024524c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9e9e1b48752dfafd7fd992f451fea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f3a10e24c61e639adf53fab5f8bee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1059f4683f763e60b811f35dd44d3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403c1f69fd4171fa44a23b8c336d6dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecf41c104877d366a253674e7c669286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ae223a46c7e3bf3f0eaf85a2d80f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9014ec73bcf66ff8454dcc58621b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30b33ee1c22e7a9795e2f6eb06882389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d4d6ad079dfdea982e9dd3bf8b9bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54cf726478b1bfced3edefab1ad83091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc9fae11c85f844a47288e9fdd31e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f293d6e078a4538a302ccfcbd18aa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709da25c4826d317560b0fa41bc9eb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c3edd583dc6fe03773a75fa2b688c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5973523af3f2b987233ac048b5a8eee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8f9d825100b09cde3643e00a132c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c589e2a2d768af529b0edf0d1eae0f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25319b7e3a8a269cae99eb2b42a8dd1599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa61ea153993f24fdfc9070ef4981c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376307e4f6eab0f7585a1f232f2a5d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b7f141339da2891af3f64c8538fe3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f600b69b9e3966d9adb592f2c25d786103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef7081714b3495060508325d0b6f29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a1afc0c1784649020811b9020aa76105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df986f124352ef6e8e82135854badb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84bac3a071407a2708e5eda59bc4c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1a8f815aff249c3bd3ace3191fe66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa0e7ede2eb8b8b02007c7ce0ce882109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f6be8badb1e767a0ac5fe4502d818110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2631b57d97fe03fa64e4bcf570cb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4725a33b07a1478f082112b83652564112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc04bcb86d61aa0f5f72509336efe3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c1e7cb532b5c6337734c981d4274b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97d24c1fedbd55a06f4fe1239d3aca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210ffc1633db7e71f68274227d4f383116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b94c5402c715b6c54d175eb920d61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734ff306fa38b8009e714e7f53b2b38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5891bc41d72bab7a2fb50762724d21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4919a6b31092651502584c01b8bf4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb83b58af9f8eb4fb7b2b01155ddcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeed21151289e3e9af052ec98bf1c7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f74f0978d816278a81696e86d2cfb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ea4980cec477813f42acb2ed890ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72761d9f34246c33374bd9972cc2c048125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb022afa8e5740be689f73937667f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82da95b532956882e6332120992aa7e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f7cf403b5a799aaa1644c3636198b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487a72de7195a14297bb2bdf38928eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24182d17177fa2e19a23ae40bfc34f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30eea52ecd657aa31404416abc5759b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414a9406252d4e2c0c8c2be76682221132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d1be0288f4bacf989a2815cca6bbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e50a113290879b3751c55f25c4493134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ecfacd271718262c146f9c3ebe846135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb429593fabe736b85056b11a26da1c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1037898e8b2dad406e52dcfab61d19c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956aed601852263aa65d6b15608bb2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8400dc2660e667536db6eaf47c1e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47babc094b4f44342b7ed8f3669c0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72784fb97a4b58596d5f34c80bd97b15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025cfa71d01e285e70f87a797af2150142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee381fc2830f83985964a69a3e9673143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd6fa6bdd5f6d2cbef7133ca488129144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83368cd7cf309afc074f72a24a5db8a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd515198db1fce622c7772e697d907146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94be050a1234a2763ea3aaa6e87bb3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fd3c0b5a51699fec714a3e4e83f28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18437eee7047e4716a2dfa9ff7d149149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9a10ac125f5a46f7271422719fcae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c577930ae4ccff9b5b1dfb6daafd6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4c4639b96f268a2ea9c0b78883c62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03268bc344edc259e180715ec1d56b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82714ed512cb8a293863cf116b7d63b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407e83560af9b00f07014051d9af581155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f386f05622082ff179c2c98e396f469156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506a8be44fc7505a32d9768ad0671ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2646cd9ad5c2d2766d246a37c25af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b2f04c4f16d4e8c95678bc1476928159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18ee8340d4deaa2bc89352f05ff068160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab57325bbc6ed2f2fa008fdbf666fc3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267048ab1183b86349c047be67765e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c7af10c4002737154d6e5706febff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33d4e835d2b85e16b0ef5073503ed8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e10beac0dc5b3aa28e758a6c75c0df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e3c0bb1b3a24ea934d363ade8dca5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662ca0c94f293a0d6ca610b30e70224167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9788520f14ae1f44c83713563be4c2c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdebfe6a3d78ef350e938b7a7945509169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6093aeec4d269765b6bce94908bd43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81d91ecb8419afe0595aca7ebd9920171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02539387b89f15615e984be1f1e029b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc68f99c59207632131e49c49e011a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dae63ceaba9d886f79f7379f93b82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27032e86930537150deaa60ed16e339175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540361bccc3d55ba165f30dd7eb8d16c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde96e6d08a52f3293d68116bd12678177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900bce10198aa6d14cfd62b3ae71ad2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3a68252742b9cbdd6cec17cffe9cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a34683d31c4c858ddf2a53724835a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7727c89c85961b1850ab4242bca54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1d4e429f06cad7e59b5093c2ded47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38aa5f2d03ee26e28f493fd2c90d1f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63064d44de97840b706bdf846c15e1e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef406adc36695e556cb18aaaabd1bd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f346548dd5d2692c5462c1a35f021186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691eb20a89772a4b0dbf6eb8ec22ccf5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775138cca9a8b338065e06eadcd45910188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63486914c4c001d43a42f307b9b8bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c050ef4e5f3d672040a86199c8f054190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597393af775274299850ed24b627a4f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613b0627f808dd64a8e1acf7ab5c929192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdec48d17b99a8e1fe51ac21d0ede6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a706a7451ce7a2283d845ab07b82d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd417eee165f801276173a33a8a0601195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e20df5f7083c5b97d8a90047a07192196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ee7b7c82a57944bd8b7bf2265514c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fee8b78f0d8c8b6c9a54ee9625365198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc6387ad02a7fbae53eb55e508afb1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f018e3f4a05960d2f2fbe0b01ad8b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83674e9a77e401c890b44e98fd72cab1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc5a3b8333e624844fcb93655abf6b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105cdf21a08ce51bb7f95326ad43dfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2eaf158b18700cc3c55651b975d59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717cb5e87c64f25f54c6a31caeff220205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc5953cf4ef5f3b7e66d3e9cd0e3f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15fe6917226b6927835e4db7c0b9bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9d4e7f7b802dd50ff7431e1b08a25208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc6e7fa447498ac3f6da9d4e0b68e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1d7b841a7f6e3fc049e84a3eae0f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e57e0315d5af72e8cac3e9fd38952211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f948d7a4588b4dd2e7180cfd0c20ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cca137916414eef2e75b6afc73aa13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47a15b9c49f3b07c511327c4740902214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270ccd5f6817e86326d338e8fb94fa4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af09d9d814d6e19e48135de6efd713216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db100ec48a3ecd8ecccbd8f6e189e78a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db71599a2145fe08692d0aa79428e44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f467fe020987c8fdbfc7ba5c9ce1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae014ac84385b21f54047bab107537bc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da29cda1b53cc5ad939d24dfccacf8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684477a15de9c3cd558b3c461a5c6892222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c36c57719970b5e964cde235f06c1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030930809e00bf010977a6338e03559b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12d85f7a13b0b008bf65a43affb633225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e4ac985b5ed7023a2b1778d9b43db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31acd10b04ecc4c96aef9472db91afa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04a5f8b8b39c2948ea20dfd2d370b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655229e278c94e0ce780764a4ce22a86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea1581402c70fb184342a94bc16fd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997643793258a75d1e2e875edbf80dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc062bdccc45951141a08992003400232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e70e004cf6a0f618f81b9b8785322233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312942a9dc47aad25febd0272648ab6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7d7ba5b5dfe36b06e0de79ac3a6e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c730676e4722bdccfbe05729a21d937236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a9c070fa7eb91405c956143b21130237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63916b911cefac3d334519e6c31f7f64238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c22a7bfd4f2b2f670330a5a5c8148a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d92cd36968830d786860fec0d9df09240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42814188ea46eb4e4aaf02991e491e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b949ef2519fa4511c124b97c36695e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda5dbddb848f687254c881c3d8525e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8666d031fa8411ed5869ded55a34140244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433da14419f2029ca5c0273cbc79f504245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51354ab2801df219bc4783287acdb8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dbb3d0a72ff51bb89869dd73f8b58e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a2315626f36848482df479c677e43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587bc686d7c889cb58d914fc8fc6d52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaabc9e36cfc8586974a29c31e9b87250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a02b8cf1f09a2d34ef52372f941a1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e8084fc9a6b916df1b5850cba8534252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304a011d1035a0867509770db1e622d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40caa5ed839249542485164aa5dbb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a78af3f5e622ae799276efaa8c9c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf19c4a71e39a811582a5fcf855019256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389c7d78b20b862b8459850ffb9f452257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826df013677d666443d4b74ddbdc49d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841300a00dd7925c2d10f5cdef163626259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28c41d621c6162f3ecfd6ed00119bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74870bede59e2b7eb66b0621c14dceb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee8cfd3d65cb7d9846a35ae8075e82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0bef68d08ad7e1711baa7e0107b90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59eb81fd0448c133f3ffb6c78a49c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89731f2b4222509a68678e4c649623265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f34edc9fd4227f4072e0a309c784a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ea3f8fdf86121b100b694ffb04341267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58fdf3b64d2630ee84204c9a3f3d6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe3c56c8ac0dd0776752e9ed7d6f54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ff18429cbde052131e98dab672303270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aca69cd3d40377f62ce3e3f93b78c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac9b4dddd006ae08ecb12702ad88d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda51f5502673fb0579dd5da98d5c1f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581845c8181bb29d66c95ec37017d38b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b2373cc3a6a2d294ab244bb05b9ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ff91834c78cf4d1e7557d2cc86af7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980d0f5c25b6baeab86936b1be2d53f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469926ae7b85eaf664f4840b83908b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6f3866d2a3da4753320bf2037941b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7212876065b91c088a1f63605f5012280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d1a7c85a597407e747214b1754802281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3ad0a4b1a6b4f99945be2a88e79b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7b9ba9bc6cab3d13ed8ca214b031f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5e0cb461da61f6e710df04e4fec6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d0c7bed2527a86a63a4f885776411285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5963f8fc8944e3598f6d8bab55e1fdb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861fe8b092f1067e6dbb14ac46fa486287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a4796d6b92c1633db47b3d7f98b09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21372af603730ddc6faad5280480589289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48be7b05141b8efa2cf581171e047f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718d372724248d9721d8e26b5ab9cf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745fbaa0e84fea46058eae2c8a04df3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe835329f3ccd3a23a11de2a86ca9ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf2e3efc1ea551acf132a4cd46960b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cc949b98f4587fbf77e1d9d3ae579295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906d6289dfef85f3f8e29b2156af520296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612066d40e92fa17fcc75c9ef6a2655297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237f766782911f50b2460589978a9c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1eeee18ea743e673e8145f1b45b09299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfbdf6202b65d33fb44f1e85ea2bc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69886fddf14559a948b18334bd3c8a9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16e0dd7449a9cf3f2b7c39d375b4f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54640762f2f01c81d7b1e7a5c885e6df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbec228ab1155f018f83684edc661c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f52cee8392900a44d56ba0ae8ff98a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93a6d4c72e3bf49b4b81a13a693442306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a027979c00e6336c6f24daf66b1bde307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b09a51fabc0fa097545b0cf9336a88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08a8b39ceb6a5cc5835fe741f75f49309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea812500220c9e6a5f27abcbe7b977e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09fdc997747111403915c0d0e0f3a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674a493972eef36bb1c29287ef01fe5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5130247df30b0a5b0e055c4c507d89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a49e52ce2153809be695b9fa9cbd56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4f59a1284b3cadd4d6c8ac3ff9d9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e84d0cf5f4859ffd447a87ce0f3e38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f7d96884b02f70cbe4423ac362ec1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9893d5d2cabf4b0b949d95372c769e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65296068b7cbaec2299f134683fd85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e828a110ea412b254feaa02f65e2be4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adefe51076a88d83bd6db8dcf8748de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793a858755a2004721851cc3bed77fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3d016481b1280bd8f354f321b2e8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d9aa1245829b8b4df22b9d87dc736324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60c4dc0bb672cd1669a5015da4a12a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dffec5f70c48c753cdda8efe8ffa4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402703a287311d5bba8be3343f50d3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be82ea9c8aa29ce9878ea6ed88b240328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b77001871f4dae12e19b6bf1e9d08b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005eca0a0dbacb9058a108c942f5f85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989cadc96cd3c2096797d4e631a9191331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e73e2337edd2c8421a20ee1a55be8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43e1b4ff5b282d01ab52ec46dd2909333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd52cd5ebff11ec8cf586bf78e35908334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5445f04ecd8b284c40692d4831799335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1dfd12da3c5c6ec68bc511d10ace2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e684bab5cd426f06e2d67f6c63bba49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a8908b70e25d46ada7a1255659fe3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26923c3f3855e996974eccb08c00ada1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e595720655bdedf13046c5cc5fe6fc9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01223dec62da7858decfd45a32831c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f022f0ac9d2c55974451f89d5a5c2f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40a92ace3e985cc3bc4593ed62e25d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa01032469d291fe3c1eb8f7c88b1bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7f46e78d6015154f101aca1899843345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086da2c975b51e39c50a8a1e332d813346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29163c60c5a0d11cc0e6eb943d5c2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cad3cac14fc8fd6777580a8c49f05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ac4ae12f39875df9902bccad3c9ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6278857fc7c4fafb235d989d930e54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2374e98da044e3ceb1c496c578da83a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6f6325d5e60028a92a28eaca01d7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5ab9cc9991b334ba4daf1e5fc0bd3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280bf16a037601f126801dc980daf15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0a17dcff4595bb3a643dca9cbbf43355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6a5423164c715db70362d5fd25076356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c626944bb4939aa2a98bf25d8d19dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423c7e1ecea12e1ccb8d4e5aefa55d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc3a6326a3d7f4e93ca312647b43cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de10ece56233b7c69e351cc6b17627360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8f43049ddf276a7fdec5a4350113e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06976ee1c3665c266aaeba220bd65d57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9b00277836b4adc0851f374f61683363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abc76ef6aadd82400b795faad5012c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a59166767c0732fc79c75cc7849ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6072b45101873de9fcf79983fd7e0fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871fc560c7a99764d4cdfe7736af1e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1a1d1670691892b90bb4d8e3a3035368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187985b5e580ad0b5fdd6251b948f54f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b4a69e9a3e3d060bc2a2a836c979c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724e30cc3fc9cad4afe9e77214031e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e18f85e49a3c152b5e7d118d70f1a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b06463817c1b8e61d9dce90ea5b1b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272451f704095e59703d1467e3a4e0e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4dc0ec26e32b4daf6425bf0d146c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23630b01e1c1616e639678c0b2f4c81376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b132b479f359f25caf82dec61a7a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3154a17c3a45e80d41aaec6ac70aba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7972f29479227375a75b9fe91bab28379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0be6cd18119a00edbce1756fbf669d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842e9615ab554e9c115a9a4492baee6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd180fbc2effeb639e7efc00b47407382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ab2bfc196a5b52502c39fa085d9d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee33d25c9cb89d141a0151c8b6b206384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203aaefccab3594ba0d3e764680a8cd1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6735885635a2521b58b2fda29223db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf994aa05ce30323d0cd89ac307afa0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bed739fa308331dcfa5b120357cfb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954080f7dbf66d2fed1a5491ac0fbbe0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db66940a07c7b2c18325c5c39f9a83b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a5fda6046992fa0151dcf40f1d915391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed6723923fe682a5135eae0708d6ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4c6acc2fe538ac9a2aaeaceaa89b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5902773417245cb59f644eda612145394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3c5a0e0443e204d55d873cf755287395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9bd9405f8cee9c13f8be6f042f0dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2a8bfc216c018fcd9cbf4f70aee19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da703ee95a788e8d31cf04cb7fcfbafb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f25a364b3cae6cc2bca06d5b3b206399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbacbd3acd82cda8cc8e6411ddbd9aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a31ca03aad4422f370335a1ac1cf99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47779fa1cae4bb070ff133b71b4821f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf43c07637608bdbd656e1598f78d62403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900adf5e45bca919472d0db08423aeb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd7fe8cc6e19b6e5f3d7bdfc4f4e1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde0662a9c4f5ae577fe7ddbc8b1016406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff697e830f3d9c40089da3ec474f6ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88150e73ec6993d3035a8c63c8dcc4a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575ebfd14222eda40efedcd5d950217409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465084b5a89248a1b8298e80e8fb8a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416a8ad5aad4e841611609d47f87656411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fb4dd44ee2cb51f09fb67136f25f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44877636a0624b3598ecbf9c783baaf8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02a02db127e8f7f35a6b6f6b9063ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2103e4263f4da353dcb8f2b9305e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5277e13dc4912c2ac08efedc4e109416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98880417be0e8b7aa43018c2865aba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbf01c402a726420c4e95fa37d7331418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3623ea18e3ecc5408dd8ad739ac5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44871e30ed26c03d31ecae2455669d66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf144f7dbefa4d6aac60d5ebe5a683421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287d7c9f0577d304c9721c64a72bb90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568ea24affa832bdecbb6c59104851f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca8a769656ae7cb53d59e33990da9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0d717cf76d413bf016ae6df426522425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f46426218e64d65a3240c3c242bd61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28fb3ac80358df7c2d9f6a8f28ae91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e2a4fc2ca31148d26174e370317c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeff1165577f2a80339692e0c0c932429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412556bf20911be37a39ca9ba4b3e15430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79ca0e49bea18cde4905b3be64d5af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c4d5e922e8fe1bf2fb0b1611a13ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf614e8604841a6de092af2bdf0055433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a1f7e71f33916b894963dfb2dc728434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a559addbe653204a4b23359c6b820c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254438a0c678adef057f061f083ec737436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24806a70c8634a2ed20fc8e50427bf72437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8a16cb6a8ca6c21de635a0f849435438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094929284d3d65320fa58412c51022a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1ef1fa75f5b2337b0394c1ced0e43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd7e6c00667f3d6bc0806426790dbe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da1f87b3f0cbbb079196a9790fcfb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c76126cc0ce5da0c8f7b2e976cb894443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca66bc29ab6aa3a0410e8c2f3b0a8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7514257454d1dd93a184752091d10c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b393835eaae00f3ab096fd7756963e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3af8c40792257015897ced604310f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e0f4f883f59301513cf9e37f62fc0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e88c5cc66d2570903a0a507e890c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6893059d6a6b8851382f182f916de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503f862a2cc77c8ca7a0e88b5dd050e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68615ce6b0635ba5cb605091ca19c6a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da750587b034704bbf188c132781a07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f2af76c55f258437a4ca858a45e79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f62aa7f991f4032584bbf51e8ef16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18701e017242cf31cb44371aa8a8bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25b3dad3e0c9da75d0b856fd685950457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672eec666016e8b7aa484bf8c075052458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e818581e2de5c2c27f02485041cb38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2cea7100564cad50d6e31ff013d76460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5210881795edff0a31b69671ed3aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31554824868492d73f5234c1081fbb74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af116e4aaf2c2287ee847929abdaa54c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a38b4b59b4bc5efb0f288df530147464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28673834177f6a18071a9491547f3a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f74862669dc4ab37d3d030a09a6e4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921203142ebaaa577d09d59969fb9d6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3c75660b3e78e73358e2c39629f1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5843fc47d11223c4a4bcdb730c6239469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d58f71d2d3312acf2088787481f520470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2d1f86cb9ba1d973eadcda3f1b0b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d8b8b2b23ed338848f18b21a4ba8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e32526d77fbcf0404b614abeeb9a39473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c0b24c82a93145cde8729753ab585474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd464e8841157987b695ed628d623805475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c630a8f5b3f253746aaf36f06b2769476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35eaa822c13958a59f151612db22dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09934830cc9591e00b8395e1ac950e4e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970631d289c65838ccc6e9afddf86d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a632922caa93f0a7c6d40626cfcdfa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd140865e1218a2ad69d3e0b8c35182d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea3abbfe87dc926c4bb6fb432b133a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ab3c886d284776721f796f4c9ac1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c33caac557704dae501ae458dcea75484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebd5fbbaefae6ce45aa3f43818c6ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58648e7b0b5460ec67077f456f4bd6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f773e0278a6bcc842a79bea4c56f5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53a537eedfe458396593b47131bd1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9163c5bc95c6782d2c42b1271398d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afc711100c0f4a26992f2ad8bc7dec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02807e9ab9693295f7c2b48a9343822491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2abcff87a6f7ec4eb12a274bbd4cb4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd90999b377c6888368fc5501ffff6f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75c95c243f79d1e78b1e2284b5c1a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312905b8b32bbd6f682e06a4f1e012a5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd993802b380244a13994dc698043dfe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5a1764ab8ffaffb6212024712478f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65003d2bb072cc997e134e200003524498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e587da7ceed5659d708dd6676b2a3e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095562ee2cd4af3f7b4fe576b185206500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2c64e3c979bcd2406d1c2c6bdb46b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c191c3ccd0bfc96b4eaadda2c16473502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e5394e661755cb77e03c1109f1fd5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b19fc8dbc681a2c391ed68e769c87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cdd2146ebc4056007c7b2f7cf1728505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83706af9e94838ca25d28a96a4d45e5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe02d60528331967d1403ba5ef63fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75192c64b418c3eb2f26f1c76788227508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e019ca1e952a5b918ee8d2869bc450509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762acf04c326ad92cdf7ded1fd0c960e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4ccae4518d07ef453e5fe4946a548511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763a92cdd8eee0a9defa00afd2e0434512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094efd78214fbc45bc688c882b9d23a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f71dc8a30259e6948a5d733ea19652514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7aebd09c3d7efbf22814aa662c639515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5ed392ae4cb7535668c58317ed9d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e09887576fe3d7aa55eb726b7e159f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65359aa469fc30ebaeac4fe63844ec7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ee11c855861e66f479a6e5bee79d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae88061152cb0509a961c989bbd984520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dcb32fb7fbb8d3a4208f512fa5d53521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55164494a1e967bbc5bf0bf60e7d701f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd359bc9012ab69753e354682c2606523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a4f52a00136976f137cbef7367452524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa56d7bd94858508c0ab5a085f3065525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c241e46b8fb3ede1373f340287e0672526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc5dd7c278eb450fa8c7dc1fc8cd82527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50073d9414c5f69595ee8d706543fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51922a38cf12b63ecfc602eb5ed44d89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0299373e31cff7518bc86c38b2123b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60517dcbe3677120337e0229639ee0f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f293d400c18da358883a3cd69af870532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfaed9ea5646bf31456523af1406f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9906a344675bc946c1683110ad86a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887865a4bc5dfa98875f61b4f620bc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b738b89cd125bf840096139774914536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2892bba492dfacc7b6d9a97778488537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc143b51af72e1327801f62586882d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777bc10107a78855460b4f9d317ef46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de950d2221c86dc93aac336636b7777540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed77a4b8ba054872e0a15e8c78d80e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda43218a157a954a4574e62aafec3c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b9ef1d93d73567bbf21eba45711c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78754136cb781be8df87828c5eca2941544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012babc8ceb6588a3e416fb85af6b6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166acfa193688d939d9c1be91008ca46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaad37ad3bf9fad7a1e164dae1bf5bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c9b156391f61321d324a4eb2f63f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844d30de112f1036432bec16bacc227549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1960df39f443cd716ce222167a6e0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815117e6cc6f4210ce73e6e977912fa4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b192f0e4892cc1873e04090228e14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282d2fd88b691c408872b1df01ec6a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd813e9b326d2eae0469e084b50bcfa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a2fa2836fb594d822111b05b51d28555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d42cf33ceba5891c68e563b8805d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc90948b6577259168f280aaa81036557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32e02c0a40dc7b12c20ba6b408dead558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d261e313b7fd6eca4201a507d9b62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18aa1e1236542584be2c490a34f299f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4f267ec9b242dcb171b234d057302561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79974625fbff6adc28051a02fe62a7ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457adfed857c3727e7e3d9aa1509bc2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801bff7c4bb2daa55f140565d9efd70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7990af3bc6fc74615db5911d5400861565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c0acd5a403a038b4eb4db67856329566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c1819fb0b3e9fb60916230161ec6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36963406a4c302ed862c9c08223b6a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5f43823698ae27691cad0355758a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d6942f7f042298400febeb4377401570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ee1e4a523aeae8e200b39518ab820571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2763d7da3e677d06c883dbd40bd71572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa970253394f3d51dca58e56b8ca9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875800b8f7b7883adf6fe780681aa8c3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ac0aa7dc5c32f8ca80bed5ebaedd2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873d6a09b70c2000d7c40692e7bcf37576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3cb266a5ed79a6afa91f2b1e00890577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a66af2880cbcb6cbe792e421b0830578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9173b344b0d1d6faee536418145ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8efa7acbe29f11f5c8f93728a5dd78580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ede733fe8c5692df4f1d755895fbfd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aa4fc8427f974fc56cd35f95a6e92582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90e82be42df58c6fd7907e56c8c967583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71813b63156c7ae6d3bebb9e3e27ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce925f70fcbfe237f907111f54cf941585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4c861bbdcfacbe31501ff00b04e69586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86215422c429bb1b146bec023f43d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74955368dd725ab0b35342fffa0867588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2a98ddc21e10a2d0231b79d536a94589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82043f3cfe0da8a3e6b7e26e8aa34080590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51f550e1576115b396f36baacfddaa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a08e5118ee26015307c688dff771d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc510f1e56af31644ff2361925e0f03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a99c4cccfbffec89019405eba0cf0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8deaaf452d38e3da7abe84d20fda00a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bffd941b29f44772d2c7fff95826b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d07a90e1f07a6abdcac5ffded29878597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ea1b59bf97071d8320cf6c448a625598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66d149c70e87d7fd4f97c79bc6d442599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba5c17166d7e5c9d8008a52f7712d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc368f77a625463b3f6f893d6c95e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4da780e8a5c0c042a6e337cafa587602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3051a9aaf2100a867c9851ffc55542603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb09f6ca6c51093b5831ef1935f5b58604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4cc1fb4650853e041835096639fe7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228af8d2c98a52ec1326b2ff099f39a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f524779cb409a11b8cd2945724f92f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f122ad505edb76700d465a72824652f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee0fe542ef3f9ed1e0157440a5e243609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eee30f1b48fdbcf8022cd08480066b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6164af0b931c3b11f9b1ecb275d20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5700d0e6214515ba4415ad1f03839612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07496f61eea9ae867ab81cf8ed4494e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7620965fab515ccb416dee7ecdfdd2e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bf07647d885fb34603924fa955daf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2c14d5afb8b21220f6cdedd1f605a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f16b9c3f4e1cb044999b7a8a288bb8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c660860f9497a40ee320bab23ddd9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5130ed3805ef87ed17057068dd9ff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa2a70b8ba5e3c936e59a83a7bd03e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776b4b81e3c6d8d82881839c76d6879621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfd88b120b01380791515207aa6659622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898dbad4a16fbe8426fd71109bdd196623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41cc732ccbbc2de7772c245ac30141624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62acdde1e6a509730455c3969584f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9d037bbcc403c4f6092f04caf37e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4416692808ce68cd644fa56f4855021627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b6457bfe402e1cc9a5448b1a472f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401b251e924c7d172975e46001410ab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c49ec1f0e851db37a1b36618dfe9c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bfc9fbf7160b49c71b555ff0449a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31893512299bb2661eb8aa1b5a8a32a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b6197517fbc037776b9ce89993df4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e701d8609f019d389f6f5cee897a9d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ca200b2656f036c3454811437323c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97325f4995bbcd800e72d352bb22b8f0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb425f7e7086675185d0d4e165d9c3bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c78bc264d2c1df6c136deaef0cf8f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b11ff0bb43064ae40ef430d6ad65f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac11e00f9b78100127a34eb290bb436640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e013ce4bd88368459105b9b9fb5bf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6188201568bd648262b8ccb54bacb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce127953ce32a1d7ba140ac577e01e4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5b3f93d95a3709b0cc33ac21ba5be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e491abae94645f31c3f4f0b5a10014645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7d00baf49031bc2d650b1e6823c4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4d156b5a1b3377f7d5c6b1995d36c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263659f466a227f78b4d17dec27a9e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff238fe13e456dccbea3af71052cf576649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e16dd733e62c19c531d3c228fde2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347619a3abee9736682ee24c9941965f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aefbaa59249eb3e6a169169a013d90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8a4d009230ad393fd9282a056102b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4d00298d25d9544636701ddc3cbf8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8c59c1da0f514a69590e417d976fa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e095f016f39c06555575c2f3bb36bba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674b1103625b14e68e1b902adae2996657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2732f089213520522211eed9262eb3b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e146cf930687cde7fb2234599c65f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d520f4611afbfc0893d560151a7553660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5834b9367dcd9d591d3182eed1eb4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66e89ec902483abb5d76b98ce80809662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbb12295f167763ab63dd8a08b3e7a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dafbc0844fcd5dcb05b0e3c394f89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a30ed1d90e2e7aed1ab6d2f255bad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec18b86d8737b95a646c712c2be262666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8a5dfb691b6e9c3c0c73380cc3648667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50118a05b2732c5459b5257bd92f49ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d23cecf5fd98f0736debf2ba033be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59c0b85b55012005b3bdd943d145f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4217a6493197a7b29ff902f8a7b4435671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351f99ab2bf7c2c6dd25bc495f13ca0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39b1ddaec14a2e151be2819af69b4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69b98cc26793749d59d3606cec727c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d84a9809d20c8dcf24bd669ebd90bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265dd4e4bc8c50fa93611afe8f25c86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebed56b4ca9c1f1e4501a8096491625677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26e6f1ac879135bc6a372c9b068623678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483557eff6e75fc0f6ab5fb2a99703d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fbe1a92fbddf36cad480bd134893f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc238b5c629fcb6bf8bac6223d84d98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417a8fc50bf0a78b5f4f347d84cfc83682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2153cb02bf985ee70e6411e2130c53683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fcfde46c89e06459248cf2bb5da6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333e7a22870c8738db397badffb8bef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415e97b5554460c6ad7d5e0a87f4d9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7a97b1d316f6b9403c7ccef6141d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2dd2bc5137ecc071fff4b51f945d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19453bcb44a32bc64db8372e9bd577689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f34033c00e52e90a150fb3009f25f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121976eab9f78384e7ffe1c1bd24e1d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4e5e8f0da0de0fa3879c67dfae189692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa36b83b038d231dbb9cfe228f610693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d496bc77c94c90d54b5e4b3fd279c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bbae3bdfab9594d90c5dc6005f469695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd830bd32264344f58dcb4fcc0d5aae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffc25eb57f191278a823cd3cdb9d28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57084a28d82241af82cf14b8251e3f65698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9b4db049eea06be7bbdc0f0e2d104699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d9551612b6d1f212a226278525603700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63257a73b46c7b94269179bd39436e4d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852b5bd52ccacae362027ff986e4279702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e6300292ccfc41a2d9a431f57675b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3b7d21c2cdc99b42a72f82e23a44d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b099c173e9243d9b9c2dcb0825cf63705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2624144b7fb24ee4ef3f7197defdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60908d4e04732a5be3c7f74364b29277707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb56801c6398b68b5a889b3424ae649708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c474afd159c5a156cfcab6eee02b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54e63b05e4633d1533cce09892a516710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61180e8df276280159bd03a2733c0eba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0ebb97699ab88ccefecf826f9dca4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d80aa417578d9b659878bcfbf6ef1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753569ee06e9ad09c7bf5e24fbfcd62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a152dfc8ed143b2e8c57de6b63d34e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdb2c9ab156437cc4d2134e1fec559716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c97fe35223de160ecc054ad97792b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b46ba31eacf26d250736732d0da8c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bc74e5678286f76804124bd9d588d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e74c4707efa4f3c90ebb2cdc754c31720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a5910cf2e0d4ff27d8b0420d2c59d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ae3e67c2cf84a7dcf0e87f4d49908722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e63c7aa2727ef895d93713c5414e8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb47cce2f48a2ad66c6680819ec5bb3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235f8e6f56641d329b5b1804da9eb54725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41f58567a642d66305620ce3d35782726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fda30897c73b8a2a761eea9c77ee6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8c3e24491c3549372ae4ce3fb62ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f107a0a20ba23c3c8d3f29dfc84e88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d751fc1a6f2c29c383f0b493e21923730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073aead81779c1b9113f4e4de00160e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e0288908cedfd63497acb4c4fb098732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4fcc6d192186f43141128a9903588733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b095dedf1a269088be08c417f61d7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f937c08c44dce72ff5cf441abe93e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd17745af172e7583deae81c09e2b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578f7c5dae428252c3b2c4ff3d92f02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadcc5a37dba18774f32a031ebfefdc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120c628ab9654e33ef6be8dadff3123739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545f5fba8fdc195969732cf5cce42cd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9fb1d3038fb88f6ee67a6b7752343741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28478c9f17ef0576d2ef9257686c681742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1056e337d3300854b776c7b30f883743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776e1db8c026ab56101ef00c7981bb7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf791c36034bd76e729d98de907f653f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80c6da0df80a22b878a58d0b4fe803746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a35adcb883f9be4ea9cec536c98b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693d4955b332a0d6ee452994991a666748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5e729cdde26df5525f57114717a57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c6b4198a324733abd14bce8f07d69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936a3d55fef1cc3fcd61a351f8ccd18751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d2df65fc1fd04badc1f6460293bb0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f770f454976de7a142eb7801ab089753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45274b8c84f8ae3cf6dc0f82bcac5f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0745af31c3011590c2881879f1f429755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d130705dc17af46a82dcf73be5bc1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28e520bca1dda47b7637d6fed43b1b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786c6223aa3693d7c77b0efbfe0155e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b8b7fbe805213e66447268c617bcc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a8c0f91f3e8f3a276138fc050301e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ba162fa7868c21e49a7abdccd8aaf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4ad45c201f77edd6e51ffbea73758762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d0ecb1d9f263683fe8f41382e0e77763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67833588aa42c9c10915c30cce2b9293764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2f0b5a7fca526faec1c24edddbfc0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3393778b2c1a4c28c5b755dafa10a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528d398df3b9c4a5b2f89d3056cf417767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abfa2be96da5633b5661be2435c2ca768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854fd818507d953fe03ed04130c004e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aa6268f65dfb05f97d20c66907b57770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f4f175c9126a251c59acf23e36004771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92080ea2b64c9c905bd3e19b5e44f60772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117e589f27fc8fd2018149b90eda29c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea226552d45462831fb65a51017ef0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b0dda8a5117b52ff8ce0dc772bd12775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8017a505f58f845abd2f715eee9bce776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27224621a21aae70aa08f96946d830a1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382845cfa1d98fa115ae05b96b46038778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486824f63c45de8defb5bb477ddcfa1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11caaa48a52e1de8ab0da47add11dc3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249013297a4558c306beba58358ca678781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06d30c8a0547ef3fa3b1f24cda1909782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d30339abf5c8da4a5ec1f965e2ab1e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ad5c56f210573d6b4dfa49eeb2477784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118340374b035a9d1f4dfb3cdc4bab6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fa8de7ee42dad978ce69bb6bc98a9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc331125eaa02804a00533d366b1ab787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa75005a1f0478daffea495487fa34788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fff9ec5c6bdf5ca38ebbd27c81ee1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115adf4dbb9dbfb60692b2a9c5c520f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f380c739d6956b3a9e563ea20cfd3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84498c0d4b45598ef6f9ed4d59b7da792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b8989df4725e6268b6172afd46f1c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24334efbc129515f32cf9de2a1bc7a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29e0ee6d2e05b60cda7763c4687a5d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb42636f08a96e143d114fdccd6ccac796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5a4c4b94713acf799e0f7ee37e18b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb5e5a3023e80d155c5deeb5deafdb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890f4b26b0704590fcb4d418cf14421799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152743298c9c5e67ed575620677efe5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eed55ce9728a45067f0928320360be801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a76a576795edffa6449fafbd6c7b5d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b153d73446befc6875a86b342eee2f4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9b5feb12d339a59bd74b130f9e2ea804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa2d8dc67a9b4658f9969969810b74805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735f74c991c1e7dd09be921585bcdfd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dc186af43088018352d861aecab93807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6484142e052ddc8fa88ef36dc5732808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3860210e309bece0494d995695fa5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7bd0ab66e8fd60b8e2555a97f6f81810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd378dc122ca3c3bcf9e1b715ff1d7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177566498e1c697d42d9a2a086338bab812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c99f384d830937a4d097e6992702a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead1d818eeb82d65c5411cbbbb5248b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe2e2f9e2ed4191ed076041ad931f5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233a436ad1aae2f8b4004e1d2f5de6b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d7de6b5970496d51c650b3558e36f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30432650091afc15a04113a45cac7547818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769a2d38405f2c0fbc3ab240cc0dfb0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8adc1aac6658fab82a19a68e6f064820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7f0c0234d861249fcdd02b1d6c47a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d54a58c5a38d11009b6a0fc552066822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389e7b78e17857664dc4b4c7179b9be823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95535abe788ac62744bdf76878974ebc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591db4c5f809572353979ae57a3ac17825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa8c31061a83a375678f1579ee3a53826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70527ce897404683be8e2233162b72827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2fcc73b75d476cf092771b84e54a4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f711b98519f9199b1cc247e983601829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c670b3d2b26388c06b1a9109b1c213830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79b87ee186a7b5dc09a149b9f86280831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c22cac08fcc02e18efb2d7e1ee5ba832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dd6e43ecd2daaf3081995fe3b5bd5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d32fde749fd43d17229b9afa0e398834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d46555b7f7b70ef57d48d9c3843986835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea63f934ce4edc6823d33b455d43304836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25180c72ac19a79b900618a10fa115d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45a1545ea6d7a5e1973dc7cc1b3748838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f202a681c3773b828c4af261c5090ce839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501471efd2c71b680955bebbee08ff67840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59dbd1a47001c9927d7774c5c26f911841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560b439b4d306c15168f8524a260a61842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c434bbb2c88d9c44905860cbcb52c65843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f889f66ff8977e5ca157059cb06acb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d598bc109bede3876b427f6354fdf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440300cc8edd8178daae76f46c5afaab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4c8211e943ff9a5426e4385efe46a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ac6ec2e4bf2db912ed87e4d312c615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e08f1e1fda2d7ad135a2d4e752fb726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788debc81aa3452db5adf441fb0d32fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfc7f1178a27b2854bee7e89db81478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa46e9dd89c1b3eeb91bda0d7dceefe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2fa1de9fb9e5136ed0f099135d15610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb7209206f5b90e39dbd002a7bb6cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b95d915014d8d2f53f59654b7ebc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5794c6020caec29ee195fcd6d1ef89013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecb3fc875295733223099d261af06214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6187d2c7f1e1319b53b204bc64b08dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636cba70ab5b1ed3bd415e6c7ce383116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f1e7091882925709dbde0a1f7a01c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9e8e278cd765c971d794c112f5bf218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d9173f6bc1c4ba126806ebb4f8a9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791baf6eeb5c059250763258a60b89c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03839b2b1501c2e4724f31bab115a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8299f66530be61f264af0defcdc4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3fdfcf6761a7238fde4ef6a6c202923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46a87eca2a9dc26f17bf975dc52f0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8b4b1b350a6c72c279c8764c321df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47a95053d4b22e06a55c29840605fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25484109631d10138018a98a31dd9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f72da123e02b68f38f1cc7f69463628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c91f4d910cbe9492507efd08218d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990cfa02f357160f59e363b69095bd830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060aa0206d58c7c8bdc29019a42bef831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849131b9f28bebebdb99007de31009ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ce8a37863e5e444803d451e32680f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee20ebde565f8bb748d66955b065ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa51ec74e9e0aea6858df4c61c9aec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120a1bcabadea923158c4b3a437614b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e087b3d667a198cec11b4318806eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd028db26aa56c55ef6ba7b817c71fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9e2f4ba2ed259d76a9e1de3d1549339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458753a57ce9177eb2157291a4bd38940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684f372fec8d397485f35b44ed0751241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b98fc4463c3a9c30ccc3bc56fd65242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea087e145bc8d227fc6aaf9a0236d2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c251b6572efb3a52f95093b0ecd0f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044eb01555c5d2a099ed8af395165c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412ee3db69317a61f9fbb005b30b55246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526fc7a054287dbaf5a5bf38c48ac1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f4fcb6dc1de527f6ecc2d41102d6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaac43ad14165c1b1d3776468e89c9449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e231b3e38b85892b0125a6af6cf1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f044358fe11bf2ab5ae240e9d619951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b612892613c6c462fb4dd7f8c3b148952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce193a931a4f67acb86c3c10eeda2da653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31674226616936cf4c9316f6db101654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbf1fed81dee66f938fc7aa5fd563e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bfed97c608886bf319bc258c6030056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1256874f9114b0d795e8bb703891ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67aea096dd34624309b33f166f28d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa77ace35511ccb9a7fef00514fda3659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb550031100c9a6eb98adee589cd7b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7264acad1aa2b90363f0f54540d3e1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f671e100ae16d7a6347fe5d6f4a455462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affebd984527b2f146348cb6f8d648f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839df1b9cce074407d0d4777b4a7c0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82db62741787bbb1a17a0a67a2b21ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a896e0cfd43673c5bd69bc86034d05d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba6d191a37be147308c752a0a26c3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362b3faa435110155e9067927d72bce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989cd1a93b096c85bad4cba5e78b65d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae6b754b99dce273da0c9c20f8836670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a29c1044420f1b447cf4150f3a64f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075350537792c61785e3cf1eae0512d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817f3676182e8e1bdebab0a5920ef0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9febea002c3558d9a3fa387f420421b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64939883f7a77a9434a15a8807562375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c09143456963055d89a29db40d37b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d5854ab3912c98478331b8b40a56877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903dd40fe6ff1168f455a931e77c2b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf72abd12b4f03c64649ee383b7073479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfe62a91f4431ac97e3c197ba5bfb780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779b220cc6653ded3136eff61f0be7d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a970cd08badf0eef24bc4143decabc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d315f72bbf02dddc8c4fcd7dbd56783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140a213987383274065d56c0621d7a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc49b0be2e9c4b1c85f1cc74b9fddb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d35db897d6900a24d8ced66ee2e85686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5ba246c7d7e3dd60cd7d7e9d8f03387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730d6527124339d84448d9650d5e0d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53430f50b595189af3f5472f8c7e558389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe225eb5cd1c9951ed8fe70fddd5f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566d140bfbf17c92bfce71018f33d6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8af1b3a0da27cd0c7fc0e910eaf2f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9e4e7afa1f81fe366af3305f2030193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5e682b2fc66159072cd7345911d7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626bd874fcab26612a00b4a1ed1143f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706ec88f6c9966e314bbb27ef85922e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a0f41824bc6db5bbbecd7e036390397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b36b089694db249dfdb222032e5ec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03da47fa870738d1265efa6a2ff58899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa15709173203ca80f479eae6bf9263100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168514db56c71e342794cb55a77823e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc3e6fafbf6a59e47fe8a2b90a5587102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e51a7bbeca1cd9ae0623ba19ee1a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5519f4e00a23e6da28611b8eac4fc89104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504b0d5104661210df210bcdfa99422105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c446a88ab6dfd9feb72d38816f8c1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d14bb43ec64193980d18df8bb6f36d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeee5e1597786b94dec19e90fefc60e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e769d15c8e5a9e14bf859282fa34fcd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c598416f36a0c86d4e26289d86f2192110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878604224990c4008f807582584df93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daa82cf2371b247b172ba0c1f776d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be4a255780938828f4d25b41a45abb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f373efaa123bbb6e8d203eb870ed5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8ce0c6af233ea2c83f1b3de6c201f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b9c9e17018e209ad2cca3f1c1927f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d18a15b830b477abbc7608c22c88d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce302294ca82ab17c50d7b1da80089118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01144a5209fc9dd71be830968120ab1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dd360055e270ec9cc91bff140b897120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e02ad7ae439e4e33acdeaad3e38324121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3630cab6553fa449de600367009ae8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9a717b003218b73fbec95584359f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15533a086cc195b373e0c40052be19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64153e504903d614339f063dcf50dc2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ff842f1797b82d8b7fbfd169d0cbf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ab81d8b9395e3faa8f787a44da25a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d764d34e169452fb9a218c3dce555128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ab3a49cbec44c56c2176caba98bbf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b047109129f6a108031978d9515255130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da9e8b83322daf1426ef82ee6738d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe5cfafe4bb7a9b8622d4d185ffc2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b16095e4869576cd305033a82d26dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887be45599cc8ef743890ba55633762134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6f71a9fd44758dabd90f237057a80135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1b7185a3ba3a60664170176e5ecd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb0ad7e5db0abf5042a6ae592c400e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fe1c43b47c78e0b74ad09c5771131138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037c95a2b5b9ca49aa703d8a47e11ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1759f60ab40dcd99e1d6fb791d72903140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1c575245dba1467bfa443892047b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b52742209c3020ced30951977e4476142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67740081d3b06ffbcfadc3ca099082a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33705af0b491ca270a3e63b663d3efed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb318deb6354a61d4535c6366ae36d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039293795dc1102c24fa61d030751f5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414488c4a3e6983aa6d870014dedb07c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72f978b9faa0b11803f9b33d11a83d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8939c13d3906f902e0eec86c98aaf0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9013c426203da6b3bb8dc5fe8363e1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a0b8e1cbf71ad375466b5355b42ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a1cb54cdc51cae1a09eb46cc2f766152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301ad1b287af6eed8fd06f63082859d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d991b13ad21232d173d9e87c124de56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c4fb6b7eedcdc6a50967e4308d427155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0f6053ef497f3e6bb547504d7edae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcfdba479bafbf9bcfb3138b32ae37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e235ef7d005085febe7a7da461a698158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c5d43a5fd0ac57a8454bfb14df9d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca807404a722c367a8e296590aa59ef9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122deabc81795b98be6e866e30c68d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9484c67cf1dd25aa3e4da008636078162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b56e5173a7ca2b3f269b4280f938f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5354d2520ede6e1d643c0f64cb006164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74420e2bc5e4c0f7bc811408627f49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5225afa57d7a6f08258d6df8d3fc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47952fefe43dca3cd67f732cd75574167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaf88f9c2f11ebd532a1fd559e3cf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826db050cec78cff598c3072590ae36e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e245eab5bab52a21598846144ea889cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0095fb3328fa2490061c484d785fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04893b2a5336708f264415ce3fc5373b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d12726b1cafa0eccc79e42da921a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467b12cbcba68a8533c076cd0615665174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afec3ca9d26d39a72e3897ed6ab202175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3deac6744ed78ba63ef48973451a58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1ef1327a5140da1b21389e80dbe45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8163b7b1a042d2eacbb92639a7631178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0d891ce65f97086acd5fb999daf55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a12687e288319478c6f0e20c14b85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a354e1d7ec40337df42599e7f4ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292981ba9570e533e0d51b1f81595d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3e7c208e50d46122b6fcb784d5afe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dab24e76402e732e82634b7ae9aac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba0d1a13ca783a99ee78a9696c7fd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7f034fffa2249a146c24d867f90f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d27fa0b5bf30230d794b06b95bd55a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1b22c023e108ff38654afce8f6b1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd47a27c471e0a95f831cc8494f1104189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc66595926759acba423cbc0e446e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3336d947ade350958a4808feb73502191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f6b3ba1e3d639b51dbb9870d606d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aaefe6502c115c674708ebbfd2335193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96fda59772e146e6cc4c72b5f24230194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baead1de5f44a4b5276f2d71d8d39d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a9cd15841717f410c146983794d23196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748d123f2e0200c2b69869a412f720d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262aebe61693f215e28858978e797d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e12b2f65c02397f57f1c822dfaf02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ce64a8a6065916243625955c23dad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a590f4826969fb7ce8e6ee5295e9186201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e4053bc7a358b2e843dbe93a0e108202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770c7ea31616f256870f8d0712800da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a31f8f5d51566c0d9508d18a514945204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb6811b755d1f29c42fb8a92df2451205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f81473c2e23d5896a6766f71e85c9f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734aabab5bfd6d1aa42151fb7ae71a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b6fc35dd24cfc9d2604c50e81f0e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda10c641cb79a64ae964a10f9b685dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba25667005718201de39d249cdbf967210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd4bfaaa17335d741992d740228257211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f235af6446bd7744138e64817cc9271212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d178a7981eb23176b077d4d7119502213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3455eacbd572241359a9870d2ddc32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bee1ae1dcd6b9d3c859cc9aa57625215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495b81fe9166f25961df2a6e2e48b54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91006b671294171a674ac679a0d9829217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0c754a36606d8603542058db26e3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd55878bdbb79a77a4994588c042195219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5330010004ab8de60761e2a70d155220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cce06d6202b6f9c9c9af24e400ec6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec573ce34a0e0435022f387d8fbe167222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c7487aa6903fdfc8878cafba8661c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f9ab531ab60921db2f0f93524c8f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d961ad274cf4c745fde6960fdd00c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3445f6c216bcb8f20a7db3b60ba2586226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918442c608cb67781408a1b0d0d6b13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98882da8e4368e5b090f94ed2b77a5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b49590657cb61a58d7b6c7aed613d6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1c23ea81c927014a06f0733c31fd0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd3e497a2b0424a8c7b01fe2f5fb12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608d3c7566da749d5646be7f1944a01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ef8dcf473bbd2db70f46a7cfc47f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90949d8fd049a0aef774ddef0567e2cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0319f1b526b88246a3c2c3de5288f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a4a9e90966bdd4882dba60328f84e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eddba4425ba5e9311e53a8a807704237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cdb5884a86e9a052a5b00f4718961238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6889df50529de9abae0e69a6c1a32d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf87cdaeeb17528ef5952a46c19b18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee61ff00a61c057520d7c0bb17ea064241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e436b21d82a6d1393090a9f235ac33b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81260e4d0994f8fd1f1824b5f73d688e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e662763a022b1e279baaf9168a406f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf877db10b8ab2af665dffeafa9666245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70321b87ea1b6565f40c4a332e875a3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be34a0d60e27820eaaaee04e1c220b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e760c52ebec2078ea8665f4ef4102f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787351837fc346ed202fb5d2920e979249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400495efc2963041b4c6b2972d39328250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1f96cafdfd2cb7bcefadfdf175cd4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63348959451040c6fc7c73d691795be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abaf185ea4af2a4d31c2e2359534a7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7171c83ce462d26676089f148762a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ec4eb31ed1cba7a4d186e6ce55e9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914fa3b0e6ec3d7093c42159eaf7b0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8f2cc757a1aa1c15c9281111b7a39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dd65acffd8de139f237b500c22a80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795828348d03030e54f455799f83f35a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f7063c0e4518ca05c80aefbbd4fff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dfa243c9980ff4b3998ac4b308b8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dcb508d2d2979b751e640be8dd601262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf92999e8d4bd73ac7c46ac59b0fac9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e079d0c753f9c61c7438917ae45727e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397dbf00574ed55c136a6d07bab90dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9d544d204304755990297cf8fa22e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8a4029f0be2f8e2f77aed365baec4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6dc656c03607cd49647ed9bd423fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd3c1447aa3d2d7f91d140c612cfe3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1f5215176204d9741cb00816b0e77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979548983d7571490350eff781706b7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3ad29f4dc8fc989c14b2289cfa907272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1499b9250e3fffa76635b8d8530ac21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d055e01ce4fa8b6aa125199cb894ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1df869f7e523a983cadcfcb3ed08cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0da3d2da2c26177e4c5b6ed006cf63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7502756428cf2e56981e014b8b527277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8cf071c0a87cc7ad4434ec5cfe185278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b83683a7d17bf72c626cf79d5c463279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3a59442055248b5124bd297feed65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efab48670122bb4a97a9c48f8c11fbc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2074f2e21d9d12050b19d4ece8e3b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ec062cf23e8ccdc3bb166854701b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e914a5c56c5d35f732332b79d22230284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e5b61a254cde5a0c56517c1e87a7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a43770d9dc8baa1d12f7de0ba6e9e6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19b19a1f13ad980f63f00b0733595a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c27aebd6432d5753c7ef69cc97df08288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac7eebe1d5f793c473bf0907651c75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f9f4db361e17379591e91bcb2ef1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b4a45a86145374eff354695e93548291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd63a8a4eaa65a03b6850571826c2be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b501f4c5f8e7ed6cc934845802b2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a40633e79b736c656c27c29204ed7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01037d8b8d97b4148736239c596a216f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee7385f77b99453d96c8e54997380e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f03c99523b5b84c9e361c31b2ec42297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd863d958587744bd87cb40a08cf57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60020d1782ecdf114c4d10d571d5e64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac1c2288f8668b594f274d6a0615b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ba8339f53dd27cdd79e776db94f42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ae620c0ea6967a6d9ce323c53d261302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c548610e839f83d5de12ec181f753303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010b83fa9a2862c02419203d3fb1c14304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c98a245088b1eafd67b34ed7e2571305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00434bf2ee77eb9f24944b5b764c32c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf7bc59d6ef2486d7d51ed60c88fbd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870cd8bd0f0b7c4f905c0d82799afd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4d04b147a560a8653a691252271f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787638f0eddfdd6dda1eb08c1b64687310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11e0aeaffb0d3e02414c2186853133311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7c98e60a196b280627cd27e280b7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7839b980298ca2c21e859c5b45ddb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714dd814278a96d2486f1b235690d93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b4ee1ae75330f67907591d3160611315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba668e4e5ddad9cc9853e929ddcbcc3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584e2b0d5f21d3cdfed91d669091c76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdfeb0a65bbfd370433371d555ee6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220ae45ffec542d588832ef7c263d7a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59447fbbd7ab6a2a4748d21d47d828320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069609697c95e554ca0bb5cc82de8387321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648afc44b931973513f063cec9c3b291322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebc9fec233961ae3d386c7430d87a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113170d4ef942c38036c663b41f6f097324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb54e7fc64b032062478f08aeaefbf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b367fa6caf6ce967e525d92b41f87ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90caad1627c8a69beb51ee29c3af38c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59e3011b2be1860d4abad356e86fd5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260363d343ef6b78320d279a3d1f1f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e95c2f87cf68532bbb2b06c41f8892330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bf4d641bb8f615ff00a995306adc0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639105e10614db250410bd5f28f83be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163feff9ce23c4a5a399f4f3b262eb29333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45463bbbe21063fa3af7af22c958fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16497866111737474f720989cab669d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc718faefe21b66c7165d367f93156fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc158df7f83b901f5fba896250c4b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa1f3b2ae68ec3db2f0e8c88e43834338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16a077a9a2abe65d185684da60049c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be749dcea4cea067f85eb305ce8dfd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31143f50aa166e8359d1d612842e6efc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d1eec12fab83f8c59b0fc8dbe6c99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec696e8823bf8b3821169a06a7c710343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b15570e16e1d1d08ea68cf754630d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ee016275b8cf117232cb5c31802e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3592feae45ef3dadc68c4820800df7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1815bc3944883887325d5637d7cd0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24afa733d546adf3fce633881a999c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5350f6604c1859f40061704bd19fc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43efdcfd3b3bc837b1f61828c434d4a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e6991ae96648984d746613f132640351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047a5c8bdabae4df991cc95d151ae2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd193c8f50d8c43d7fc02781626d1da353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27997da2c5c4dbab6aec7efe9ff48d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7aca57e2fdb35db26ed30299dbdf2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09dfe23393afbe2efd1c84e0ed5448356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358ddf5bdec31e12436abc97f8ac7f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b855c8f6a01b7742cca99b133541ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc587ddb6fa4cfa549f4dfef1987d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d727f719725f10f40f1810687e32b56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d620d8d5a2e476bcfda35b72d1fa0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdb848b7740c610000922f636cd365362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3665fb72b07b9fc960126fd1324a29a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e80e0506c194bfe686016f0d5876cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5330b4ccec6074ba47799866953ffa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c9f087648a1ee1f18626c395e59cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cd4d3862650f0f7b1a0cc694f8c86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed46392513409b4912e9338e3e87cd2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe5fa414f6e8b8136b7041cf3bad0c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b3374f38d8b6f6ffaa50c80239679370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50624d6f939b776237a0be93f77925371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f38d14768ebf3a7d6a336d744fc71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64b8db6bbf9df15e0db72b4d2d601a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9de33e4c24803ecdf362d2a5742b24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601abf2466a1287adcc9b2a6ee8471c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f54c36455a4f1d20ec858c1c45632376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f17c6c95e05814b7eab5fcc3aedf81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d3d1193dddf22a34679c84799f729378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33b4f2230aa335fc53aafa8b0c8a6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1208b59f6a9e6de281e6437210b258380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b19f855cd68195fcc2c2fb7f37b1c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10097f9d4fa33dec8b159d57a2518200382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a72530c4a14dbba963e749850a022383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bb3933fda77610bbbc3a2a29dcd04384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63f4c607a2264c109c6251d837dad2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9e1037febb8b9eb147134354590e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac017195c29ab07b788b0a90e42cde387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd634feed06b112dea0dcd55a5b84c4d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c07558500c6dd9b2b85dcc5712711c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563a56001d5a4da1b56704c778e58df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cba8ac6e588ba4bea402c90654c9e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3d9fa3a904685f916adc6135adc0f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb97710059cce0d51abf064fcab2d40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c5805ecfdeb02040a087a933e1345394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880b02069871c728973cd90c95511bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad96019f788f2f954e61175286e092396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aea3e0b87238ef0d1f0f650d08568397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7dc19279f8d368651c4fd8b55dc15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f1ec6833c8f56359296a2db3115bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e705093dad1a9e78f8b7f9a83f49845400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e078d1b6a1634fa5e241cb03002f174401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a9839953c579cbcfffe44adc225cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc849dd28f403f5fc12e5a7ac890776403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34755a6c3980bfedc82a9aa3c08f959404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a724a3087f0aa1662314df790f941b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899acd097baf1108d71fb3ac81a32375406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc8f524b736ae5be1a2ab8099170b3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c71aedfede32a372f5ccdbcfcb125408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6187b6fa7c755d1b27b875bc6072a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826019b23fb774059d86a6bce0394fed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c59568eacf94dfabbd3efc8a5ec7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9d990437a00f467e1ecafb7c4c187412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96233deed294f01489812bf1fe3ed823413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd254fae2d8a1d784ca6269b66564a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069084710e38d13f3cac320b3c8565f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e510691366dcf14ddc8fd9b9ba3333416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1032d55c51b4abb95bc7a6f6587eeb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92237735fbf1eddee93cc6298d53c4dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceea7ca59c4a56b3fa2a427628712b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2503bb44c6a594232d2ab758aedd00d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5e28ddb600ebab02d65d13d224785421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6191a8cc16ed0e6260ef93c9faabb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710fd5e8508f8a7ae9a43d9413f1d4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b028b6e706a71ec4d05fcacffbebaab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7c66519d222bca0d1b8985dc43dc3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c2b813ecbd24853cb95fe76574267426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b07f2c6642258cd695cfc527c1f3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643a919b36bc518d94768b79007916d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2155f1c35d5ca181e2e3d05eadcc4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee09e69481fd4605e73237b8483560430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc59890713900a073a5da30732e1d48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0357ab12a7a78107051828bf981235432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c4540594c6e67bc7bf4f2bb8d098a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569979926a3a8636d0d193720f0480ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe3ab1575d7da61d219d056ea8ecef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71777e041884d3c4854e742b277f88f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2618c11565baf455c16455cf4f2f26437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73792ae2b9341f71250fba540331e7ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0356ad4b9715920d8e3f14fd39e73c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8973484bb35c2b9c8366c7c3fe7bc6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed36fad4d572269bbb6b69fa07ca84c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4703978c294506c038348948c6faec0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2392990b1f353394913939bd9852ab2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8deebef4f4d0be7c7879e0542e4c1af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45c298a3b73b20950fe6ef01723d50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97100570560633b78700ba5c14c09c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d39acf3e9c6395421012f14e33a71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaf3543393858c0245bcd48ca6d160448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b6e85cfcfbee0580a36d25dad54bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15e0c9dd8727fcc6bb9048856f86e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe63e95ba69c275398a5b74e52cd86a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abc2d927866d0bbfe66ffc30d8e986452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55acfcea1e5e22abf328c4f5f06c145453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc984ee92aafd33ea3ec765288c62f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e23d72860d1aef9f7d6ed48eb46a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7c09aa5f5d027a57cb9e0d708b79a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c134a1deb51a3afc3c38becf3047793457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867435d6746fb40596bf726eb702599e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654c5ed11493cba8f2726d7109eb969459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7eafab1730fc6ec6b80826514e7c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b483b715d8f953e0d566eb8644075a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afe971e8f1c35edb19c264b95fc6c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9f793483244107657980f01d2d35b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585597e9f326de624b857b16d588a80464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa642f4c06ab9a385bbcda16a0a0fab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58011391bf3c1630505018024e03aad0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a96787b5e51a38ea987c91e28be51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d5e3e5ded03934ba83fc48a0d6201468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed734ccbcbfe3ea73fa4b4bcc5c4ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594a9c751b9ff216dc0a54ee8651740470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0c7afc2e3b490494ca9cf9df7f6d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bd648498f04c003d66b06c3cd65ef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ed8ff71ad3e9772802791e5da0204473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e416f57b33f8308f7d7c031ad46da7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2581b9ef8bd99312687f50f674507475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bec23269f6c2b4d2cf2646729ba01c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaace7f2049ea9cfaa6de48456d9edb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d57caa99e749ab838dd846fa47eda478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3931e408555f0569746c36c981c5878479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52ae63adbb84ef1cee3a88bd95d2d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301a811428950248ef6d7e47f09e6ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7a97fa5d38ed670e374caecc9fa21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a339db33ff88c62a7669bc6e3ec7d7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8b338a166fbcca483c5a2fa05efb6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebf3232a8c72a5c034e6675f5355ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1691dedab603f159c0c1dd0659bf077486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98c4a53ad811d372e35323d1210058487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03e54267da9520c7dc72433207a900488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ac5f55faaf6e61b651ac19b62dc72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915b4940cbfbc60d274cef71e793c6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db04ff62e381c45670da4d5617987c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b9248ac1a40dbd8203753661fe9d3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472d3733e673e074c26443bacffb07f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977aa67db7d98ea511fc9cb584145b85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6fe888c801c75433178eb430e2407495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92635f3a32db4d7fd7e2d9f269d27cd5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d108ab1d5678fe0f1ccc6364aa3b8e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896ba7daf0ef91849b088a7d898ce9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28347d75f37f1276d803eff72d9334499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d6c7fda9e97f4345ad5de9b94887b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039795fa21c3401108742468eab7a829501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483db6015e3e4204d24818a2e9d66fb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00af66aeebc35c45babae01cd5be0f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9a9c50284e620b6e78a9bddcf56ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14848430f4319af58fb8dd8b828d61505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a226ba09bcaa997207b0084f983a22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e148f4ec2ff8060a5133e6101bfc57e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eede8615a5802f505ca4d4518b994508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd78e0434ba51c1a6c4fb2638105ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f90f9769eaa20af597ddb37b47f89510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a5f07ad061a0623f3bcbee5f8e756511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47547293ee64af02b8805d9ecdcaae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e355598bab31103e15908a690ef5505513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88627e36e297fad9a74495fab69ad01d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d969b371703f5236edb5abb87b149c0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729e49cda6a6f9351f7fe0604ea5a31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b98b3155734674733bea8b374f5dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe8106527a59b78ba993c4310f0923518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65c191472223c0e0971b3e70608c8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e651351e95f14e2247bd7609750892a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901532276de4717b1905281a34caf9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c14b6c86d0d49a7ce5a3c7a357d1f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b768fde11faff477d2326fc58b590b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c1d3abcdd28b14d6069c0b2dd07c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0360e6b588b69d9394ac941d45c30de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c22f89de248d4eb92a16e5bc9c5ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c146784967f6ec6cdafb6907368ad2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5490b97add878a6328e19e604833b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0e3b3816f7b73d09e13f99d1e3ecf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a46ecfdbeae3241821f65645b1b413530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d5290b00a421e026309f0081b84a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acafee8afb4bbf230ae3938dfb445b7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7f89b05f4972e9a50839534f7c6b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de33d091b324b6342e5d8ac8b640db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc609240e3154900fe2c7616716af120535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8a97eeb44d5852fbe9fceca857bc9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999333753bda71515b368c9b7e7b273b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0330b960a382108d36add318a3460538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af3d5034c5f24342c1ec07ea434e6d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083480a63c7e6d6e96ed8606e63b6db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc06bc75ab8a2a12b5549fb9619062541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641f6b9888156d0393a0db5e5141793542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0280bdfafe0967ed5f6470d6d0557543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a473e8d42ed17c1a666f7765fa4702544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216f17bea66aaa41c15100cc31aa4fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089005bb631d2f6b6cf8246843fe2a72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69441c264dfb7f45d4472012b4d986547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470bed1212e15f9af462627e3d13fd1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df821e7bd96cebd439c50654979be155549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3a44f30923865816718187af995e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c22b00037a8ca5ede24e7fa84c6988551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ea45771c302701df890e1b498ef79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb735e0c0c2aeda4439a25217575a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7adc177a88601952524fb97b43791554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1979475084923c25e420eabd3c92929555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1895bea1e3f70d0c7ae8e8ac1b3d17d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655f71b7a5042cda621e23987e701ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f25c136c9c246fffe8bd2ef35288c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d555dcf1f282c756916ed208c69dad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb61c7e0ab82abcf65e2d6c0d89c05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97bc8ea467f1f6416171686bd5e924561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211535fa9587216c598b6c12d3e915f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe9e81e4beee6ca05a62e1fb7ec355563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ecb95152d2944b3cfe4bb3e27f1b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adec68902fc6e3e2e4d01b037e8ff89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e76eb531d3d96775a6ac4215dec43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b663d0b0f74445c84133109b049fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c6349c402c3d8a5fe646bf6446d63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dbc0699d1919a9da0bc3f90e41729569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d30dd4511f7c3184ea29f749464b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da29b6e4e4841ea7c8de45b92f51979571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81378c7ba917f3e18f1fd9aedcf6a658572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde9a24c75f9aade55ffa13377a13b1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8057cf545738161a361e6e3dc26b538574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ed214abbe431f01c25582f5705b41575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c49157ef747dcb3662807bd12b766f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27012bf6e781e4f138ac1ce51546b23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9685c46668f51e6ace2c3a3c0dd17f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f7bdf364b0ff7637629288ed8ef47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f5bb9f0e033354fc4259d95d813d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73910a93d96f36a793dcb3e82d04e6fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58620e96563d9d665d4f0e4735c9726582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b55bbfac3b2a0a8b03c2bfb1914e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f2355441478f1c92ff11fb99f1412584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45464f51781722f60eb91013b1801a37585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ecc0a4bf7a6c867c696a5274d9579586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106b598cf0592d6873d4d87f3e99854587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133edda09abdebb27821985543b50e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713fa5ba5a075bb24783663824f930d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f0a277bafe2e80d55a292fe9910bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d73a5f68ba18327b69384b4ea3d33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d5debd959b5b879a79c89337f3693592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eda2d321911ef26a35f222c83c846d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc1472f4946795bd080eca182d6143594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30eb565e9e7d19fd00fb1f2582e453595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b7598227400c4599fa0eb0338f7b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce870dd1cbd1a5fa97f7d509bfe8d21597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82bb6ed363df71cc7b0a3bd1ab0d55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f11297d7669e6b0eddd655a01ef25599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca6fe8cfb8f170d8c80adfc151a213600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a1fb5d6bc00273fd371a572e44ba6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acd238c027151a60dc5599a75f4d74602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fcb605005d7e0835f763d561a79a9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77354a38f8b7a9f458aa55b8fb54fff6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ae0336f39f9dc6cd29d5ff786f047605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad574cf4dc1217afcaf5e14dfafc784606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03dcf51fa68c5b60e476c2c5a25dff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79a5078b0b1790822daa481d6ed6d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef3c0f3ea1414f7dc12de0bb05a2ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9067dff462f23272ee1af9339e2fe1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389f359efdc30b98238e03d508580ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b1502b8d57545f58c7ea9d5e0481b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebf9d366c666997c34beba786af372613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14556b1fa63796557df9d3772d1d65e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c62abc84056675816dd41c3f89ee58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ffb7d96006a8d3ac5133b0e462b57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc4433354ae168ca0bb798c505a559617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952325e37b24496418e1aea714ff9d82618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1379cc2bd7ec102c2cf8f0d502179619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18a74c0662ffef1601f0e32f7a4bdd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8deaaae682a92bab77763abcd1e7be621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbe48aab0c09c73b2f6faeafe4e7b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0072689def9c9f79f6679c1e6fe1d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbe7574b6b5f34480ead45c26d3d5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33902467894e4637d5edd7ae8b9bc69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccda96a2622c237abf3ec99cbf7a9a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51e404905d821832f89c9e6ac44d58627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e6a404eb8f0b77486e8bf2450258b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f055275cd1be1aaf8c6a078829ca9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfb99c048a84249430fa459333df38630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224231ce2b12e0138618f01f22243b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b59cf7a5041c7bf9ceae4623bac18632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0054e176d601f8b1ad586e9f91acf5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab392ad94326402ef05908cfc554f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19047721d5c2fa5bea37cb4e210d4b3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec20233178ec532acb6149c5bce50a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b33c287ef0be9ac1277ce6c416fd8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9137d82c95325a4cd41ed19a816aa4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a11109e72876ac0b394b3e3969fea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfb1efee3742d6676786a1da730447640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02870f9387bf4217db6f015b390da250641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e1d2434963c5a287d9038b181af32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84963f1023d85a20e1721df9d8ed5f13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7e485e03919d55af72934aeb73aff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e674a720c3de664059a200f11145714645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be061a7462da686659990d80712789646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34243e9c29758ea316e2d903efa8e23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f4ba159f7765637d0d1de5b6fa865648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eedfd9cbc0a2e0412d34a2c8cc259f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc800888aaeef6d602e8d419f0febdc2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c78c0d7de8f04bcd818a16fb00025651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46964231bcadaf074dbabcab0aef8ab8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786d821eb8c7e8d512fb5fcf55f1967653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98b97eb1251f72b940ff2707c9e4ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b7320ca3ab9bc4f905912a18e5acc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169868e2ab76cfd822a12141219416b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2162a8afd0ecb0a9284bf790db73612657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edeec2540049882c0176781429d37c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a47f1d1091f254262ef4db7dd896f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31de61085bff5a71da6a9537d62023660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6c26e4cebd15a7ad386d1f9e3dc8f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e48c58d42cbf8443fc4032b38bb7b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad81a21d8a32eb3e58a1c626c756e4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506ba6fa3a377efc16d631f84e0e191664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5e6b53266594832d32c877631f461665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef553af82499b55ed1b2b4f0da20d95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ace019d786e7230610c574d891915667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f549a6ead886b28a50144cd8e2889668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048851f6ba1e67c51a60419c7fbd928669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c448303259b8c33ec4c97a92330c9c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef35c08f1723bfa3f990755a9f2364671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc5a079fa7fd7e0a347410fcec8457672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b3de59b6340e9b06fecbaeae3b661673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a46f3506dfe321ee76e806b61a690674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfe00381894005b5512c7b126f1cc6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50985bf79e199837334dd27bd08781676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef78aa637828b1833e2c77a422fb255677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165dbe9b90c60981ebf4f170465ecda678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90786bec4f5c0d39a921258e3e166b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cd39ecf20a9008437718a06ebb23e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c81743cdbc3db8b89543e3fbd3fd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b698a559c5995d2f45b575db82555e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc35e9eb5a69682d0129ef1abd88fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bcb1c5a3ca74794c53f4aad6092f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b69a8a35840a4686e4436f2bcd095685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c18dc8f5cf0b53346218661d3a131686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd517f822fb64810daabc25aa909303687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cd49cf8b63db6270023e47b1b45f6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac718c0bc968c529eab5471b4840feb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59c026019bed14e61b07be4e352c75690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91e287562be4c81b9be0a2cddac759691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017b8ccb9362e08ab170a31e2492322692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2833df5b43bcca7427892b13b5be1f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29dd4bf2dfa2a0ecc269a0855ed632694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870d336f80df79cf02dea2430bed2dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a9133e9775b2b6c0dd0d6281ffa22696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404fe9db355d7a99cb2401af32ba79c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a00238a308b3f5171daa4ce60c8d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df2ff540c61f63f2be5d41ce8f7ed9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d20a303d0c97f97549a8ec2c6e5e29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679f48e04a61d9ef069f610ed562e77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c19c94954b4642ddc912fae8b92d93702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086752b86b4dbcce93dcd29eca56979d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67a9defdad01b0a8ec800677d116b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6458c3394c37ffb871f81a4e685660705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7a341d2aa24adc9ba7ebea9f797f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bb2b96e352ee374f7f111a8af8dac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc256098a17cb032854ceb1ad8590b34708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503c65ed5453df069acc2aeae22850c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3d342c3e3d88897efe2c22c49bb1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05df4413f49dda2f64b80e927479d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc425e3a3fe19f4b422474d04ce8d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba5d373f2964ba018940664f1540f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7196553f3c6314464a5cf5e629467714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db4d2352c2425352c9f8f7008692ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a126d4b617f2ff79b9af7458aa1f8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597afb45a751cd8baa9bfd597f0898d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54250e32dc168a472fa1f0aedf66ff7b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bb84575b00a76b0bf3d128b3b724c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dc776a17a58cad5e5cf0a7f0334d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcb92a76b8104ecb1b622ee2fe470a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d841ed437f052a0e601722284298c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9e017221e29645cd1757852be6ac9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26212983d331a3e6ec093a35f8f89a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d9ee4c9a0fc6e8eb6abfa245d8145725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dc83a1b5c86f4d1a2b0145d345b0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74839a864102da6ff355d28733a45f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f09eb69f4283759b3db7ee1107f4e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e348286313525463a3dedc7080494729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93caa77627b950139451e7fb422ac244730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb3acb60897ffc770626f47836407f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416661cde28f948e01c3efc201bb1bab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656fa30949eeca04b1517eea709cc33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59980ea2460c20070d828eee6c124b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b545ef4a0ec848a2aa8abd13b60f5ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b07f15f7111f6e149676543ebfe56b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c20431953d6ddc35568d89b37cccd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ce130d65812b8078af86e3fa0bb77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11feffbba773d37e7ca2906dbd71de42739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db25d9d3e2d2adefb282eb735ec785d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e27ea7361fa68ffd69efa80669a5e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d1ddfc2fd27a4128d71df79d89e55742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d7f8d50327c42e22da52c4f1edc70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81b2542b39823e47ec3b95b48ad2a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb55897680f1a865c5c644e5571246745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8131f19e5fe8b288f8349cac3dcb1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9ac8b1224a6a72db04687a03990d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897bfa0b3bdf4e14155b64168bd9b42748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356abfe10a3ca26fe38ff57cfb1293c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b965e1bb5aa48ce78401021106aaa35750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b2a5c91a26d77ad1e2aa1690c0dbe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe911b76afc6c95ee074d9b27b4b33752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e90d21d7d8c0bdf94e727b9b70f5d1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5205ce2e248b5aef966724671eee25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0376480f29664822127769072e3f424755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44ab865f1666d54615d2eb7e8a87b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf409b92d5c5ba2ef115bc7309e3dd7f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1034b73bcdd2d1f8e2b1f656ec3e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49115f03c4217388af4bfb61e068dad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0682eb211f81aa01d29d9f6ec22c2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb38b6dfd8455095ccd70aca4792526761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e12c932b93a6fefe45a55d3843c80762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69502b610d1699212ddc38b5ea0b6cc9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc23bc1d1991e9c5ad4c6d269256c64764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fc08d6988e238a5e8b80542535ead765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393b8d7f74488440f8da6eea2e6bd8a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37a48ab8140c0772415a54f1f64d9c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>