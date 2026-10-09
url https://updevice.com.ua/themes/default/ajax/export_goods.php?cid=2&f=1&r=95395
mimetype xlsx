--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d5f0bdc7fcd9e9637b0480403e3871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb1d862fd187c4058c824430f411522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9773c34332db75a39da29d97a4a413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41850cf2e275c743243b51d05f38e2bc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaba310d5900ae0c74f63ceed091bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7c7d7b6543833b02577df10e5595b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b41033c5a3fa0cfc2c8bda9fad9447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae364dc5bb616b78c7be9ec0a488b808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073a577ad9db4c9af9e4d914bdb179c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5f1205022e216e5fecb0621902dc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba489de2993c30a3c3fa83cf95d7a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c22f3be21862946acd7a9557c706e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd27d5fcf12662e092d8f60009d82113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5071c070dd35bdbb4390c3a929d00114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dbc84b039bb8712f47d70203acdc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab317b0472628b5038d76c4572d973be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210eb79a19dd32526f4a1cb531f2a3417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872c8dc78b59d57108d05fbd426f39c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01842243d0eec9d9df738c658bb43d0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1354c2def964d86ec999775e5d265d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d906101e15b0bd73617b46b6d1b182e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4663a13c4a6241c4e1c1715ebdb5ad722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe879ed78821cd940065dc0097befb5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea847ca8da474ca420e470dbaca675424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e375e58bfcae677f418b2fd7e0e31925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077ecb530262c41df2eb17d6a050c6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9842dbb77154bff47b3f561874e6ca327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca938cbf5e02bef146762e4b32362628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009faf6b839677d53df94497467137129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e80e9b7e4e16fe914de1f35542fc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5248273229aa13ddd9c61f996d95ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c6a72da5f3d26319447bb0e7fd66c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dcf90d423b505c49e91f372b178e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce5a443b9c63cf961307c4f5c20b0534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d741db835338952eb68cfc0be234d835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1549a8c52fa2e2684cd00966402d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727d4ebb2f2296f65c6dd7bc6cf03ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320231245ed025a1863fd0f0f870ad2138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728f63417128daf35f3cd3bf0365ba839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde30f2952974bb9a3c60470b3f1ed740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044d271f8a6b9e403d67963516d15d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff05e86d04fd49cf485b9f772b9c0e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd63edc4c5f7d42e2c6d6ffb94e162243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9fbfb3ceadef0f897540c8768ed7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b711baabd037f1bf4941f1646c587e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636fa50d11e23d037d0d2b1829d36cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf004b7b2e52211eac64ae16d6fa7f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1174fa42359eb69bd81c3e947124248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995b09a45fa2910614c02a021e7f68549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6ab9aefddc4e3a4a0d16c5afb83e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda212c021a2a6ca211be94b212dbb9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a5c373f26d4a7c380c79ab43e693a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3b6ae922cc09fb19a41d470c2d8d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d852c1ac1ebb67512553565bb79c1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c365eacc8b80e30fd06a541a8d65a6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e8745ad1c042cd8ae8eebb085432f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477153f699930ee648fc0a7c6353a9c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba34969d59f0ed355a6cad4217f9bf458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df248e7f7af7cc03cda7ccae827d837259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c5eed0b2d3baea1bc10d82aa90e0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec967b8c3b43f57921525f3d08114261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231e6019828e84faf62383fe70bd26862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90b3971e96434caa1f7a6e036309ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cbf3d8c74c47b35f9ce0762c3a36764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f670aa865c62198851148bdd90b7b0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a972c3fb87d5fd353b416e0c11fc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b204705cb44021813f5186e2f35b1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd66161833c81cd27eb6facc61fb12368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c351c686032ff092cf740bf30ce0eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5a9a278417a87b58e2b5a21659f8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a64d73436808d0d5deee82985b03f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb4e0762000edfc7e5d0d4d553f14172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827ce3d6a38b614d5b1d5fd4f8924b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac4c72bd28356100f2570b2532f15674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f433bb310e8c8259f49aee9c85a9d2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f38b81488a0c1d6793b5b483e285f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba729d17d00bcda2193fc0bcf094af2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc561c40fedf99a2de9cb653d06c0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cee4bbc8dd472fcd479bc6dc025d4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e762d999cb0bf1bd68e70669380024580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a6250bedc8e640ca1d1e9dcf3bbd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4eddea1be75b49038e7575371409182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860ea5ad211d6ef94fd5589f512237783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab8ccf0cc47404c9d19c6efc5b64e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d5d947d0659128e6093752c84341785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63ecda8cad14e7429b97230d2c883886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80227915ddaa923f354d7e68ddc2cf8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11722b62589f50e28cad85f1334892a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a1556ade592a7db32538ba27fd4f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a7f6bde72f6734c489347445913b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ca9713bbeebc199bfd3c8af54425e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd479376ee6b2961a51215efc08749492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb9a989562760a02c2d9b57be065cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421bbe2889c433f1e3ef81c9096ee2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb804ba6823e15c23454a2b2186a9cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154baabed718ee06040fae3340cb18b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835581bdf2ec00025dce5bdb6aa69fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2671de5dc3847e28c144977b9fa1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa29953056793d7aa83ce585745d9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22724af70ac0c45075d496a96633ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2ab5e56d5771496ab6f5184f9607e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1021014ebe3d9588cae43d34eff84e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeda723f6f9e21133bbfd941b866a7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033f2c361556c25909d49c92e482789104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57b092f1b293699d97f9113781999b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5358d17bff760d17e9a62104e4a59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a642bf926c197aa73b9e5db63581d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161e0944c5ce3648dba1bca61a1e9a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd9088c15afa0d9954477eda3364bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2ab655d2e4c4c5d52ff3f0d09e9b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dd2b5c1c5addf570822035bb92f86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e0ff7b39c00b45d7fda9faebe95fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce9d30fda8255fe87d168795417046113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9501f1c5525490f82ad99d01e35f38b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c82de503fdaa90ebe689ccc6f10e6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48c0dbd7b804c212ef4e9f3feeac0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d4d32fed43fc60323e792e7d32b0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b5408bc2b59cf454181dc06aa9f87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aace2c9b39e551e422541f9d70ecc58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170e72ca51000ffd2a46c0f2dcaa8e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754fc8b7bcee117d2403443e65197b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195ee2ec77198c76b92f613ac1ebde0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9d6fe2a057a562cf0cf8109913ed7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853ef744d1c95095a17cfc38a81bd60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d78f7d27c1b6098ca8130f685e490e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de7515119dcab96cdf894bb17fe944126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d0e1c87d1e85a3b6300fb00a908bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bc02f27b41a4fb954154ff0ac4800128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de639289605d29d79710c9e0be04db5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2c01dbb0dd847bc067c0837e8b3b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d260a5dbc55c9b2fad475ae01710a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8b4b8f946076bd5af68b4e2777898132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e4ea8cfac4d82819e48f4bebac4e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dca4800d54ef59aa762c6a143a5d78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb1ce7f6049ce1534a1626a4a2aa2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f4bfb34bf0a178ea58f16f7971be2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1613743b8be5f2e78475d299b3c9fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf2a049b6369914d5923b697e1cb5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e602f29ac4ce73ce16aa1de05d9c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540708276e221b24bbcd1ba2c0c485b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d48d1e718c8286e4511939f2b6932141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692822be76b7e88207af29e05882da5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f7f6d138eaf81960dd1934dadeb7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf1f5560e9ba8b630e810fd2909c7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c67ad862f3398471eeb46f24ebc6ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793afacfd699bc19f266438735c5260146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78720207412b1f51f273d149545a8f4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be904d44f91ebf864f8f10808f7965a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb5dbb5d9f3b6ab74a0006bc21aedf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebf866777ad6a50964ef878c912c33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598672e8afec22cd589d71861bb8cd42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75824671be6a0c5d7a059cc423ddcf5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945adb332f53e142bd2218dd789a5472153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dd60d1f89188dc300fc6d0154c4c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f4010aa1b0fed653673e7b7bea467155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09774aba3256df2bbd0efdc1d380c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891f7a9eaa920c834cf09ab46536b0b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d218a354757653c6b586d112b8c4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93cc0c59ee6c9e051f100c0f05a215159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08523d00b2179a11ae97ac026929bf72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221596705d8f5b543176fca6f2fc79e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c6aa9dc9757f0fe7551453d2890e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9992789bb63d0f1581695bbe89c530163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038302aaf86f03f997c6fca6fd52f7b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff20b7f704f4adea9eebd70c411800165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5d6b72f7f4f37b271b5b5b93c2d72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2223ff3d9695be84f12edab5462e6d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788087e2b2169a9f2190c894ff73b18f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30506afeaab6bb75f6a058d25ff039c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba833786e01b0e7121a6e6e873a8e22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5700951fc1d86c70a731214c12bbbb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0d0effc2f34c8b7414bac31f62e4f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7260f231fc9d381c4b153307551c331173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9a798991d988307d884a96ceee85b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70797d403b510e32470c92ad1141031a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d46295a027b47c0b00f51f821377eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98345534e6c9575ba0339eea822e56fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0f993233908156faa3e350dee588a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cc8d8a22fd0d68ba90a56a8bfcce7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8083d2d285a448011ac6fa40635666f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad585273f2ddb8b0346036ac033cf9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780417f22e25ab3eda5340d9eff51fe8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1af7ffbc939d5ed2986d1db39e838e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe0757f5afc903da729b1927bf3179184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8614f61eef1e17c407293a5252320f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047978d4eb2ccda6318320370bb05832186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2247ded8f1a9f98d3e66be63edff0d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991f4dbc39c91bb921ed8ee9057ce09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d1605c87ad70af4f4be0e107887b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc01324ca79cdfa0eb11d75d0833f4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3651cd50771b483e787ff7cac124e1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ee20b8e40c53e53e19545568d1897192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fb056ed075b5eeec3f34eaa093114193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e887cbefd19461f1fe55fada5bd21bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb68701c6a6a6be52629006c84d09c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6f360c86428e7f72576bda30fde3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4065ebbc134677f348c656fd7f658bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dc4955e5fd8174f350cb98e01f464198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484ca10aed1ad38cc2fc50e963fdd26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd15d2beefa560495753551f4406e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e035c58d0b4cffc800b8a672f8962c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5c8656dbbdf84a8a0410e7fb7fb93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bd864cf393e34fe0c901db32cfada203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ec6208a1771da12f12637b50a5d63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d70819292f1dcb6ec6ece2886e96b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b69877d07ea5680d4cc31d854d9a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4078fa2a3dedc6159517f97e19f1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383758da33ea0e50c62c65d2b719e49e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43075eb21bb11b6b5ab523e84cb273209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0240755db03a47ae2585c136584ae9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003296564746635366f1e0112638ab11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0402fbf3587156aa0bd0d9419c9f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8074eed50317f52818ef87adf0a0025f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39880dcc913840a0616cb750027356214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689122d4d1aa6d5dc0fbecdca3bbc489215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8e732ddd60ebf75c2f3c93c604ecd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dee3fc3d5bad8f504ab577d964556217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af51e933f11e128602aaa2e745d224218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cd9d9a10ebfb8b271756fd4493f79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77da1eeac5d198fca9ff8207055535220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1940eca37665ec79dd23ba2755e908221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5540d90802346443a3f4f02f5fe7b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52841f31c2f4295cffb21f8dc9496ae4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42289dafd86d7db631814505b933d45d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e70ec1a12fcb67a5c23b33b02b73c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a3e40745de1db4f5572a2cd8dced7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc0d7c6897e1b53b8a86f258bdd5d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a5029ffb93f7f8186662adb2b8d1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4c0fdab7967f371d6a42e73a00298229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536b91201dd40b109299ab9d3403306230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f96e18355b3e11d3bbdc8c04156e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaef2dfc9bdd6527eadfdd53dcb04c6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cb8c65dff883d3c2bb85ab5287b49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423a1abb889a0036efcfeae10dc8ca2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bded5b268439bcdda48862ed0d307b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba881d8b619561977b7e9030eaacd48236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9adc81e85209d042f5e04a033157cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196c02e8b91c98cbd433cb313b5219c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4ec46270a780b1f4ad3ff0fd4b3a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193629f7e4f223df95fdbb6beaed912e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18083273bce3923048d9cb3ce4df321c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845da11b44439dad68aa6aeed3f885f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dcff47bcb26bb535048fbd4cb218c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a24f8bccfd0b8f8ec0ad728c026fec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8edb1ff84d618738ca213d94301426245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe42656c8fbf88fc107a9dab27d31d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697e98222b311768e818dd51f461f3d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47a46aa0c451ee7d755027a3d45716248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3cadc16ee04201ebe8dd771a6d546249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610360f38b2213dbbe4ce218c2f2d40e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b938efe313abf2294595d1daf18660e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f48ba42b379205de5b293cd67bb474252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f3bfd2d01aa1e077156c074c04052253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942d1ac211e09c0d0d9f839b94810a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f38af2d05fbf2138c091c62ee93e75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d279af9381321f8f26d2ab2d2b65941256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b8fd8e470edc7c177258f93ff0bf7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94c2ec60d7e0246f197396c6dc28c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5e1d480a867b2650d7c38e1abe1b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a052b6da2909515262baecb7f25d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6247b0512fdb0f33cfeda67a27385261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd993f63017d481d0da2d94a0696e75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f06e6e1afe8d34f885458bfb1d7d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113c9b2e16e3adedf2df4b0f40567ef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f3ab5d4a7a9166da836aa6d782979265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc884cdd323a3ae228d1de1bdfdf6c65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dce02bfa1584ff95db6dd13609109267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407ffb1ac2411bb496461e2c91599f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99d384c2dd01488bc9b8813065cdc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943676f76061cdb7ec8ecd810ccd7079270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b0dc2dd7e63b7bac4bd1648a9f380271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30731be14a591a1fa99e53098842f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8f75a8cfa1f9665e2ec7b6000b75d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462bca1d91a14ed3a26de9dfff934a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b85eb9ccaaa23f7ee4d9ae72e2199275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715f0952e09b5f05f5f6d424437cf56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc300460be50bee984dcfd668c2a217e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65f8df02065c4076084dc0aac32eb6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdfdffda6fa9540f6fc21c45078a57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f4ffa909f5f15d5a3c6933a51989c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a9e7fdc4a58b954f21ac5e66ae980281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f71a2744b025516c72d3e8e2667cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663911611ed513d0e9d19114432e4ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2b21e182544e9e3a118b8e0e9da91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b409474ac27e54aeb704a843aacce97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63429ddf5019c7177dfa54efad6925286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace648a2c94c9b7afa476060a9eddf8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e8e3a2d5ca452fc072f82844257c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f08cf805fb0d00c55750c2469ee55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4989090b011c8824213240d170aec9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3f3a824d1e7a06b68da4c64ac3af5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaafa7ef295f816b00ef09e08aedea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e551b84c45853f135a543d4a6b5bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d663968981be97094dabc45bb4e76d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8176d3d50558211c348867638026e2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084457ebcf03ea7a25ed4899d29fa0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01997b67ec1aa034597800dfc32333d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752befeb051d8f3c7a3c0afb0f46d65298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb0e05defd7539abec17485603c4a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda53fb2b2026533605fb87f9320fde300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72aa815e31632b0bb8ed0e478894c35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9806d4e5f0e5ddaf29c19e6c59d425302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93757313d528b76c094b4726249847c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41c9a487b36906739d2b053ef67118304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca02eed4a3e4728a3a98a770f462f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3024abce3b9e76d41f5539bb4073af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82114923753096efa608db201f2fd7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429dd44348b4faed406c2a0a5b3aa0a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c8ec582c2b25f20483150e26f1c2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38165d7d9cca3818485f3a8eb66ea5ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1100c2b8d7ecd7142151a4c0a99e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9625e41f2a298139027415a069b6b78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad950a1a84b89d46d74a3fbeaead67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a1d74fe606fa96a820d64c4847899314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8a3633785d23857f9b6381a4284c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd532a1ce87fdc51da80e3f7b30886316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219072e1c2ccf3b9fe859a9e4294badb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c92c1ccc5db959fc69269c3af2014e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861ce8389771803a9c51429bcb9e775319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5a6d82790699f0c7f3f231d251ec5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5824d652335081393371f5a8fec964321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279e2dede6f9c7df6d55b100165a553322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8366789956997f2f9260f8b218f0db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd205e06b236339a5b68abcb0169a84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e025461dbdf8b653616b4894d8459325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab00d6de72cf142e92c9b68683f337326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da13ba6d27b69c0c50c4762901ece9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da96335750def76c016cc095be74a3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e102c516daf97eda3dd793510f7a645329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12327d8e5232417459b9a00f61213b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80c89f51131e8da67ee7ce0844e634331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97b13bec76b37c742a29ed1ad84bd8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dd4bdc26cb897806c79f8ec43fc5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab6178be412be93c039b9ee8c742f6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13253130501cf5a7030e6579e5b516ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3de1bbe530a8d76ed5d07c4e70eb8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8886e2ea596a10262789ef01fae6df4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec5678c76c07bb788f4e6b081832af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dfa0282d9ef9b3a6325ced57809ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532422f117663f377e3842d86031273340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147946d2eb1891451557a2f5b56b6219341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378dc5ede850ab393dde436fb1372103342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c755867cf87cc99d4733c0c59a413a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204f73cbf712910600fc343df211410344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4444c2de2fb9744235d29ae8aaf8ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d952854e7634c769e0461f0fbc7e1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e800eb5cfb51b2d1064a7c84da47b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487f9b9fdf0ee99a2ae8bc5fefe48a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd49ef7cdf9815e4dfbd87c6c64b67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a19c1aa7b2ac93ce6c1fd26b84c41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ded58f2ed098941dc9e460a14d86d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8504156f9a06b1387c866411e41163d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a30de6a41948096dc82c3d94011650353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cef321906841429b74892eac28035354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0db2953f262e9eb703d9e27dc559f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0018f940b54c8b2c0958e163195b35a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e67cc2093d8eb286caf48fed4e0951357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c422a2a6641d8613c7a57eaa08385b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfad71fbb9a949ea1bd88da29fdf1b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca57b96f04e27b5b865e3f3ec09adf9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007fda73f902484fa59fe76a8e9b9204361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d652f24169853df53b35a2504d2ab1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3691e8a81ff8b6d95e074a0bddb46a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a5d59c586cc3b8919ff07fd7f5dff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c14dc1a9beb0ceca3615628dd491aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0454a0c0c0d4ee62ba6c0ee7b01b7e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d5c59899e38336e11a8e78a5b1ffc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8085eb4385498873f984f89a94acc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5b74d093128d514d7980b3810b887369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cc3aeeec828b9740a51d84625c7f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c678ce1da3750050c08f5094c274dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772ba41aed1ed6e0a63c039d5cc1499372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5b48b0c687ee257dd4e8c1f81582c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eccda5f5c88a403f588036fff0aec7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d2daf3f3829f2de860b5fd170234e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99080e7aeb602b74bb79942aedf7dc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28282c173c5b61b05ad5c032bedcaf52377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e294262649e045e9d423ac716a38d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91236872cbb7183817c63f8361f7fc36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75326bb430681514c2dbc434e16a522a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cba7a68e2e5d188ec23407bcbc841d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d12d3a491044069c4bcd67af687542382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99a3bb61be87558a29c294e1c455ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e81e023e3444476d7ab82a6a8581e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe5d3076aff6af1570c3f03e5dfe99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df3727c6c18d1fd59e8eb80033ca65386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f345a7ca06af5246dfe3291d5d8e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f9dfbac217a90ad59d1b66e81954f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd6809b91784fef0589bec78fdef4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da0d3eea6cc87b1617ca8dfbddf77f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99c167516babd79a4956867591f99b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb752c50cd27c60bc82aa938de0d67a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41601a865003d6b0150c2f41ba3b27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cae4ebf75db7f6a16523d15d1ee646394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94520e29f7d511fcbab1986955459c4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc554e9812eb0d5f72c4f1e528700ec3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b245569526c9d3d7a72b4d6371db27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81505708e4a55a4a6408e715222bc3a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbededd8f998c073c37e449267f62d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6209bd71fc96642a2b5e9e3d3f126f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47374b555f5353f06dbfccbf3a6d3e1a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da28c1ccad278d050b7c8fa4db10fe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fcea9039e9c96c2b280acd019f7bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f6337ca59b45926bb6f3868966bd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba20e0cd74646368decf0706bf017e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542c302ce285b222d40956679648368406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a572d131b90bdbac4c37d59f176addf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a40685641f6a4da22a5e8f6e80cad4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56b0d677f45178532da3ad3147fdde409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9814b94b4aa8e0b6893fd61719bed5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa5d235c55f12b785c1992287a542e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e262f0539f700022e0edb189b2da26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d18795c38c20a17835c6e8108775b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770d4fcee524333732edb46e55ee47b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd1b0b7a58fabf3ff9714e7409b870415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8926bbf1d61db9e1907509934aed99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abba80d522307f2e058f96e58be501417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5ee95bbddb986676a1de9dfb1ffd9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586489fc8530d0dd7929c10643d70db7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92ba6dd3340b475f3b830ae0296c01420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3f805069dab307b85cd0bb973db7e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b553c49ac03ca0a0702deac1d88dc7c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d70799a6ec7916bd0f25b82e7c6c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6acafdd886d20ae63327af4e8a5ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fddb1b5a4008a559127da1cc14164425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75dd5063f687b2bb14649599021d4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ca72d8858b531aed5a0472109d084427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05f2f99a4e50fb2c80da77c893d495428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307dbddfd7e033047fba0424b1310fd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc03e67b4f721adbe229e40918e8ac3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be96ec314e892b7af4ea8a5a54c6dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97275d6274093795eb70ccae572c843f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269261f8c0e40b0677d07873f1313ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08200e651001b47743828cde478afdc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a435c436736dec55548d1d8a8b5f85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485939a035ed9ebc9261729ac574913436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610060b5133cd428e29a9e81607900f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bac89837435ed4707d791fcd538611438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce5fe87dae52c7aec29e27fe16f096439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158ab7ad8a73b5114e05f3f9544f8da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb2e06a758144e99a26d006ca23225441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601f4098f2047ab38d3a6634e14181e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062c374db2bdcf8bda335a22a6e3af5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf11ac3a675abcec480a7724681a9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff749e91507adada1c162e48e1e80835445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20b78aeed5ebe8f4a75a7fa82a191c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbd7efe1685c25cc3f2f94dc50dc6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca501b1d2521f347e77340155b34d76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5facac9864a59e7e9a2a781f85412449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a1373730722d9038a522b565de02e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd883f29e982a2d0459bc450612afc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7c0724d9c25ee290680f6f3bdd046452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd389e1796812c58af2b491079abd5f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cafd352c29add74d56e2f686fb0877454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241cad26a4a97ce9d24bb89a206d02c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf195a6b5bd5e11ad2799223c65561456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a729b2b6188f4df76a455ebfd6cca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66ca09c67439c0a81f4710724a8250458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b312492eaa6257ad4cc316c1c7ff38b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80131b28f7ad826d8dc545ebff13d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ba7b7d7c5240ac3d726eb8d56af0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c688dbb8bb7ecee8d0180485f15368462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed077f2bed8e55b5083fc61c2eaf7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7597952bcc8e9f717377aaae561f7c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3075521d5055e1dfc83eea2a6e18452465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b574fe5d0421f5a3a15aad24425b8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34953341f12ee307931ecd0018a210a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edce326517f849fcb4927523bb5584468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9220ef480040bf601593a6ddc4220b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670583bdbd368f0212d0a4e573a8549470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88688d046783eec9bfcbb9ceecbacad6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1068c0229f9308eeac23fa5649fb33472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97826831ef91d54b5a1c2c28ef71132e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6ba36ca0609a5350bd906c34d954b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9233cc8cff003840b6b2f231cb854475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a89bc412a532a28a69ecb75bdf64b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ebdd6600b0695ce148e9c916f15c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ea5ffc7e3a5e207b5043c7de9a438478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef4d9b6d8262b698b93e5d787118e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdc5f100987e20bee87f60d8da162e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0eedc4afe87b60f00c31c6caf4411481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa18a2e75d4a31655949d314792d98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74961e7c9dcc314c1ad328aada9ccf4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4f0edbe0ea0b20023b0ed4afb0890484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c1b97fe9cd8dbf56d595368405032485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799ecf1de1611775fd55a4d90fd6163486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e46c536bc125025d676809df29ac3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c2cc0ffd7c3256e2eadc4f8289bdb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263a6c0f578086b7a4b0c784d59dc1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514a3f2e0f7a5a955eab3b45143e323490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5ba05d3a1471c7da262148f935150491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a9d9deea8f32cc8ccb9d0084fb746492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1e0f1bb618d2816e3527d73070e7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51061101e7b164d2ea4e215f75d2e7dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80b6d0dec8bdab51cc31a1f2f8c298495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817def3eb239b7614907b204296bb53e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad61ee163978c0c17b196cd8c20e7f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033cd91cd1874a93d4a5fff11d9ff41498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edb3b6e2658e927e4958380d18ca8f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9d768caf8f692d66427e16d83be58500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b192b0b28f63c5d5a76e0739409159501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2edc621463c70c522f0ecd3f629a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e251f4537d0a1208f82e680762b0b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d9f12727cddb07fcc1e93eb20c838504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d893a0adadc2571803367117776769d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db96d89a795c91d2e9d49386334eb07506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7962e09336fc737ca80ba76155cfbfe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f520c00290a00713b5e05bb09192e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24387984577d4cb6ab8f43736ea32694509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114b7b7f2d677d17a75e42cc140583f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18e07df40e44f8d67c49fb85f9142d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574432f97e1d990e9ae0c416968f79e5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc013e4ada23186d4829af5d9f9e5a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14ed5268ed649835144392847d9869514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ede42a04751ac3ece3a447a5ea9d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c50b007c2e4e5bc2a3879900a0d29b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef062459d21f1f2bd799003b7d0d1c71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b7d5d65e6e21398eb97d20de13cac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da33371b8991c77379407fc041df63519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dfcdbb531b16a110df688bd8e3233520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41381b4287fe0284bba2491264b4c017521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a0bc3aad999ce2e9e2dc3371aeca5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700e1fb685e8598cdc4be1e024c8bef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4466dba595772e1fd87af6b77d40438524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f5c65091ebcb50517f01ffa5377bd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eefaa0da9ec06a50c3c0551ed742fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec077d048e3dadf376ac5a21ba9bbfe7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa660d45166fc29e75f09e91e6bd0baa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8b00aeb0acda660601bf15a6e9756529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903d1fcaeaa4d18ef7c9fdfc7733779530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b482deba3b1ca404d6ebc87c7daa26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d9982f07fed8744a98c0414df8de1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab9dbbe57e040d45a4565b3d17c31a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78b87757278653523a68b1f13edb77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962054ce82295ab696db91b34c7df1c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102657a652557269480e3992c598e60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a79b1fce5f8405080eb870597a2b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51010ddb9717a987a99897da20b6e12a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10f0f1543f3abdbd98d9d40035ed9b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc134c9ff1549526415fed2e2d2e53ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64397601c1c448ee8adb494d5d273459541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e5d3dd9c194d69fec1640a85ad4a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5610d4d78e53a122a0f28c8432fe5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7812cc63cf195a8be5f99e40d455a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebae66a45c16db2e31a3f3c36f62e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6ba0a98bfe6bc7637e8fe75ef3bb0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa1cc514eaaad5fcc18e3b71f4e6c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6958975ffdfc3c7510253db9729cb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16c71495eff01478e5b1c42538279d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baeb8fcf246afe1c44a9ffedf4f4604550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584003f4f98fb927b08534057c38c83d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167119121deb102d06ceb2b05fcbd0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c96cd8f9f4be8729049c0f1bca71b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b89c20bb4d6cbc9ec08d92bf137c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33b96e9c0a28fc816a42997a13fb4b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee81d5ad239079792f4fcada1454be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff2adf828f6eab500174948e46a69e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e7c83974cdc14a3b02168094fdb88558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80a6e5c9b2edee59e7b32eb9bff8bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da50e2f99a2d04072f6ad933dd1ec6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c1977ac2cccb0ab7fa2153c66470c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eb5528082d4d8f5e730d223d169e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90504c2ee5630f3845fd424ce62bb1ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0c8ad9c8c9e01633828818e451b18564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7f851cf00ef61566f70cf9452957c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53ecf680da4c38ccf7de13bbc93044566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab7fa650c226591231635a53e1bb45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb826cb16fdd761c3b9c8d4aa645eefc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d707e4ef5a4ba864a92f2cf0ecfe5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5712a8f509e0193988a482ea365c5d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596eb8fb8435213148a878ec1b395a34571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4757e90f84a5a448556595b65454c76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ddadeaf27f152b0151607b3b38660573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060d22b85cd018879fd74a14faab7ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c7a14e8dfe372a09862dbb73e12db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670b11637b0d7ff9954636c72502098576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ee0f4c931d495c605d3ea89a22e22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ede714eff2d7b2f9d0fb13ea5d02a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bccc6fdab30d13e0be255445736a4a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874627c7d246735c965017c8580bc9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cca04e949b1d7d57eb30451a26d4f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8349f31c2f5fc74c83a04d192beab9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ded68f70aa638ec82ef2712436d251583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0317efeacca6690c6d3a5259045c7e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165af597c4bc4dafaed092263930e9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444821e54fbc88eaf7c21ce7057892d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755fedcc41a54e1363d78a12724710e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a6d0d6bece739c6c11c70caf5be72588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f2c20a8a2888f44d737dfaab212cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a415357d1f1f2361eab326d0e1f436590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0e8877f8f6c7a96ae5b1cc4c3b83f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055825c4be93346ec9d4fda4a8e8a2de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a70e6e780c0889077e725c6fcbd0cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716de763fff1a64bf79552d607bfb528594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e500f4592c464d27282d000d1b6ff4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f01625ed6e62312f5e7b25fbfdca6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375165279a035d339858cc7da133bfa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e073f091a83da33a49c93f5ad07828d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adcd6fb59f154aa297c56517de5454599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef09eaeaa3346f3df3b5155cd1f21b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fb88fdc632db29586af64f80ef004601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3b38b32c2662d00595679d477c67b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759301bfb0940ed7636204ed51f2b033603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee369e1f1b469b56958b16481b2a24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69209f390691b5ba9dca95ee3c2d6e9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfc21fe8324e2dbf174327f3715318606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e203d22cf6c1dbc0fc2416daa4811bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8e27efad1dc01fcad3243eab7f795608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043cd1b6e7af38696f62dfd1ae268af609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d470680d029257376f9b10a304728610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef17adce776f9b794e51ca4b662e9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a7a226084ea5c8c1cde1dc354e7a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232a58f23e8964d548c05f681dabf7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2db24a1302b1ecf245e2633f316b1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaabd580ee5e9173893db793d76a2a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490cffb132e013519b7ec7a25a04d8e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e382ef937c3b372ac49ff8a83236d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77437735df4596a14429fe12d02e55d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9f9c5e6ebdc86f21b54b144ba5434619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6bb6c9c507e666450160c2f8e651f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14913021f2e588cd3979b8c45cdf08f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d95ed5bf0e1d3d7874df47b78d11a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb341168c51b51ef7d5d45839ea7701623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d22e4aa6f78eebc070d79d3250ee1d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c09ff10ed994170f02026bcf3a5b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8fe2b92d195a991125efe6939e5a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e675bbb1af8189d93d919b8f7784d2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f207fe7d654abea877b0307a7a9f623628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e80119b2c9f925b74b23595ff1b9d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb0d832f68d09ad53e896b1d5eee0d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e8cdbe7cd87b48a41801920f5a144631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d678a5d6f32530ae1b8ead2c0f7030632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0b65ce5557f142879708f406229a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1b392969c9a18a93395604f420231634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c7b544f7f20c3962dbd67a377571b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809db2d0406af86d358668e6fcd116c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdb18bf6f19cd6dcfe5d1eaaccc6e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9b5dc9a4f776aba483a75eaf0744f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78f8ffe2a9cbadf23e6dafa95f28bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c09086b80a4bf6170a438dcadeb47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2b8bb341dccb324622442829fee12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38020e27c73803d469222347faff22ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445bd9032580e06a3e269d37fc5d7a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168b42f9209d7af645015498d322cbd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c99c68811dcb44be4cfa71c91d22f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83401a1be815867d8d78a83fb8d4da4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53fc43c54b1ce93b577b6c1853b118647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d8aa046911418b34c1171203ee4a4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6e923397b45c4b2425c5aaacf29e7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd405c9275f38898c2ccf180b7078634650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910fa3148cfe1d879a5e9b2bd75bb0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e0a6c70148ebe9e60a329f1299adf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d93d7855fe5e59ad251392620113b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce355be74c9e9e0daca9de53b23702654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec661f440e94fb66cec570fc2829bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa1690e2ecab92cd96f2dac1eb5eec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f13910617196b6dd3a194d340f40b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9186d17fd6a5163e2d2df90d8debcd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6458aa47cb864d0389b8b2c4b7e03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425262c9b1a37f97caef00b4df844bb9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49211da17c7bf8f4b5108468703dff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8deb32d1c74c3feb5a1962e5800b996662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119c2ffd8755d2605427f56240a12f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e099673fa640136a2d465ac39a075664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9943864b19bb3d05814f1f8bc819a96665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fd717ceff2b77bc9d36229d92439e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f119585c0233d24fb408d9ac0dbb0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e5a467f5d976a4cf0b2a93cb3eb5e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7195736a07cd803e46f809d45c5bb8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496c7ede5e2cf6b87b4d76d2f86296a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5cef381ab2420ea726335a35b5473b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a06595984bba901e9c0979fa88e3bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e42ccbc99528356a7f81771e3ebeb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d03dc08f82a055cb1bc447753ee979674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5904a95abf5d2318e849ded1e1332675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcca52e0ee5cc3705c2475a7d77dbc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477c1f7e12f6601b7d2df24d381e6b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d472876d406b73bbad4add1af75d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f11caae08f1c4d184ee30b72e3a49b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc135c4afd0c8eba86b4f14f10123376680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bd1256bb65fc0fadb7a033b142883681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fcf68934cf82f45ebd84ec4fc791f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45720c0e81acfac0eed23931102785683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949ed8ab818643b4251f3604a6ae1ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dc0c1ddc2aa366b23077745d729dc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155e875a5f3578f2b0b67766235ec0f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ef55683ca5ec5f5e00bad6f976df7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c19c95a16394278e187390773418c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432437cd6570b2851913578a8cf30e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215365d44d2fb1c3c088c6db7c5e2eb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e263f5f0a400dd08939c58c4281eb2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a43294beb36448b53f3b9352a99c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa316fed6ae9f1bd4d067f39d3028e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ab41a7d208475dbbcc5d6984bd0d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b26425d5ca7d50d37c331259595a8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8fdf48565805496392e2c992a1d76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c36b53d48aac222712b0fc0a8bf029697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c0fb8f0e77a06a8f21dd4721bcfaa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7276bf332ff40671d99bc65db5f8f00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a201d101b48416b55300bbad55e86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d602655fffaa9e4dd46da5d1c44e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597072f2c777f9bb6fb984ac1e120074702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daefc56e8a62fa50c7f149703364f6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ee877c56d9d9cb1e4825be79f2776704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29f66d380f7c090b7e079db9232191705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017620bacd7e0e6cc68ac3d7a5a16e84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c69b7930c7228c1c008e4828c4df03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978f5163877d06391b37ab794fd13cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a642bdf68ccd4772fc41b9f5d0143e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0d5ffe0bab963a1edf36f57758ed3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc05c8043f434789067bddab48ba2d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e6a45712823c92047cf8e2f734814712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8975bb3e5b5cbe7055525c0f4ebb50d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a872a05fa92e15f605bd3e7dae3cf7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c227dfa77671e70ef1e5465cee90dc7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75ea64ff0ad7b482cf8597b51665ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c4e8ad633a4ad07ecec2054f17a2b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa7df2b3db63e7952cecac0cb336a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42947a02b459719f2cad27209687139a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc38ab491caee933e07de950ed3526720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1915df0cc077c27cb62977d42bb497721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcda67fb77c46b6c32214fb217c5e2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54a1f255e3c05b32820353c42991a8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842450d65a553398e8de8e7b284319a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d31c391e118a88f58c1fac84a21605725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af154d5991d81f96cfae7afd056f5aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f7ff861c74893f8886a6ab479d449727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b7440acabe18046ded0ca3907c1f5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95100fd5382570583af445590b7ed0ea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d794be1127b3984b506e672077c8d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1beb2b91dae293636a1ef9f6ac5fbe5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955de913157d4429d4c0b17b77f50407732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab460ba2b7279681bd295d75f11a78d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd50d2d99c99f5a0cdb4aedfa3a871734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806fc7504430ead87b1d88bfcd4c4f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8e5ffc98a35b9ac068c8d240f47a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444eeaf38ea6c41da58690e179fffed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350104bc5023e22654168ee6b050207b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf269204b81457afd4a7c6dcc75343a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c850f0e5fafacdab96e5a44aad9db6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc88f81eb0007cea888b8681ff6038741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5b1a291b38fe4857f43f9d377679b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff48326fbcbeaa4c780318d30d85d3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391569668fe40b013586266b87ec6e15744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c69124de83bcc8cd811517ee27457745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc41e8fa2653288ae67470d29e81f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aee2c19e5246c1959c07c8b49ce05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854e01f610301519f97eba80bdd99c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7fe0d62a5bf655b53a3e2c1e6a00c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce7d3f0a9d1138b150393cb6dceb5d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649963e194f42fdd1672fde0f94222b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefef1716de3c0977b993f3326727e64752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3062d4e778531c6e7abf498de2075d5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80b4865cd85e3e6864ac2323ed3d57754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d29e7e3629a70c8a297ac3b13e713b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347cb90c1e1c2fce952488ad1f462c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375496c57794dfdcaf8f8213509dc1a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1134d054642840aaac490cef7aef2f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec344cb1b672e9bc04c022698ad49088759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fd14df837c74d29538ca0f858a321760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949ec3c4ab2f5648bfc1325f60324f7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2be334172ee6b73ac338946a0c5e2a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b7ed5917f254147349748c313520c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6e1cf06966b16976019009516a404764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c0d30eb292ef1bc9431e3d3aab67d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0113470a242d1f22b2a9422e121592e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f8284a4ca5c98316923068b53b6e5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e588641881ad7c5f878ea895a31c7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411ef3140a5c027cc0baea096b979dd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697591d6c71124aa0deaf9a92a60fd2d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960481c95f3a8f4fbc4cfca8fe83c24f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950956eae912b55a44450d8ffbbeccc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a640b3ac2aa1db69e8ee58f14070e86773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6f12e9b0f60f19e928f8cdb3f4d12774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1765f8519182004a77789739a799a3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10049dfc59b5ee77bc644309e0388d9c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fed75cf434c8815f275ca7d1616f4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678d7a9f76bba326328014da3369290778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a61051940480588fb5908a225e106779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c7dcb8571120e080824d322075a02780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867424930819fb41abff0dd0128419f8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43e2b1614e2de2d6d593880be0a7f4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c0e4115e4f0ba99eefb8ea1ea7250783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d7a45190819fbd1fbc783306fbe77784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdf275df241fd54a03839c1ddf47a4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e082e7a248da1e661acb95af22bb0b3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8250861f545f01e01f760785733d0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c191d99897dbccf21438cbcc7fc5567788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a9642393833fb7698a1460aacf584789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56668542606d88e5ffb2606160848c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b8a19fa368488226e4f5b78592697791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281f7ac17364bc323c0474b2549d7b7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66862bdab587085db9e34656092d9bd3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bfaa0a380cda9957c8c765df61465794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938fd600c782c204355de934830addc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad77e9610e416d6e379448a64365f4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840c6230dddfca5e2fcb0554a047ff3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d329de09853519a18bc79bfc627fffd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149746441df466181c56315d748ae809799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c087221bc30cffbef86f327f32880a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c8f66f59f9af8262a252f31f7f237801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8a46afa87a82026451eab942a6165802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd8323dc23e7dd1617eace6b1176e5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531010ffe3ba416ea17c8b43d7d3995f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c016dfdf9a3b62f4dd233771a9472e4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6134326d60f9713cc1e17b001b88d09806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e89cd71314b0a3261e22106002d83e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6cf831c399a87cf0c4cc56b29cc9f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653b6acd8cead7b5bc51b09c76a8639809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e37e5f269eed32f22ef6ea677a077810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205f3cf654a4fafde0a7f8a195d140f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00c2e15d86dbd154ec2281a3d20538812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7afbd83b6da9cb64811fa7e9794500813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829680e8d22b1f30d658b0d7367ab4bb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7104aef750e00b0cddc92e6476b448b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c7e39db737ff2dbd184bd06444917816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9124cd1ad0e89052774821aad76a2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af85e13829897b36fed42fff2d1e7e2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f9c4dd8446b21b2257f51117f2942819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e8da71c6c6f532ae4cda97bd6d712820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad24b02c80a3647435d9b4d1cc38fa821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d09280c0a7b06cc37914f58e2d7f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e8ef5157a42e578116ee4fe56e50c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fb1c3e80ff82a8baaa5bfdc31aa813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de6b2e5ce7d508a7328922372badee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153489092d1df37ffe175ddd222c7d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b8828fb5b23ff2c106b2c221904e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98e1e10c3e96a595d735fb1cd99fc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32776355e9e1c2af80a16fafb57ae3658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04024ee8c47cc037ec37c6cc3fd91e009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbf9b334f2ee5bda0c11d938c1374f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f29db8ceb0f85c44ad0347c578040911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0465ee9ab4eb09c8f76f24e6c12f3f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675da875dbd60a7e59f016a2acb976c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620c7cd012a37768a88ad2a8603e51614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a2893025a92bad5f3da49d186c46715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c498318dd5d07bdf0156c077093d1fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaddca35aacaf44950d62756729ef0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a66c58a39f5244219fa1b1b16571b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442a3cda3449c66c4ae3570be2074fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d79243c59c3f5303b1542d024fefbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff26e3fb21ca2a8d50b18ec2d8cfee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a818115c4dbfcd28d0a623a6b6e5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ba436ccd346a6a4eef7b3bae03ac923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b9a2e29cee45e7b330a4a8646cf2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd536f0dab2651d9357111ce511fcb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd737718b4730de452f983b38ad97c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d5278fecbf78778a851952b10adae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf8865d8f432f9cf2564d2acee5ff228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513c2a594109a2b4f7d60fa0afdf91529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61c2a99698e92bd008c4daf544223230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987166e69fbd55aebacdcd43979e303531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed9400c0133a9a226b964b1d253dc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe000dd135571b910b260e866bbc08033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33c35ec80495754b5199ed1e031e0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68358a3ad50e7942d8d596159e606f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac168dc768fcdedb451d797031f2dea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78fd4f417977966039e8021af29f3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667dbc3f67633d25afe71b0cca6b63038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b815931a9722090491afdd7654af839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c231699fd599096d9c33b0f89a22d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c89b5afe7535889dd1ea050cac89f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97489722ae332d25c5731c2dc15a36442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e577bfccfecd770d8a6fc4070720743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b75544823fbc39a2372bafa5aa40b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fde24284049ba64a8ad0db809a76045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdd8f10fd418d1df6ebe613a48481446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad4c51b21b666f01b36f9b72565b0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615f0012013d51434d3a3ef97031c6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97abb49414b2497753156bf054af5f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927ef03a6aa22f5fc206123620640a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e80d088a31207ae62cd24ce017c4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac9b6ca381a51199c4285c31ce538752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d01137b93298b3cd2386e7113e34aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf383e5d3d3ffb19ca9cfd44125ff954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596761a3c4f9d0f8c4ab05acc2eac45955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4958657975a97d752c34fbb2478e4e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148f0f562ff80d5552c852f2aba626d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c49174001eb5d7bb8a55fd320d149b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895103f3505fb6c3324239f700aa208c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6668df5b7dd0dcd395ed378376467760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71a4f4cb2d4e88a3fd34b0c9a2731461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a4c8043cff7d1bdaff12eade1f6d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5bfda846deaa6cd64b1b522f69e2663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a34c31ccbf92699041ea77bd6a73a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6931079ce480e032c9ae570fad82e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd440295125c1f29195dfb04bf0066a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70483ff964cd15cbd43a5f57ad62b4ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305c961f45b1a65dbeaf9f754e575ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6a76f870a7da8ca880c6ca458300669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b9aa653907507b92a8587c899ef7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14042bc216c480c66af6de8552c69b4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540961331879b2e2c43c54642b1aaed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbff02ec88c005d8cc5d19b9cdcb5173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62247d56cd343b3a66652404cfa22dcd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8befc4c3d04b6e0b2b115a2af152a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fde623eeb8404f611becbf14ed809776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388f5a50d8b5238ae6ad751f4b3ee9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3882055a72eae444a6e3b41e9e9cba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a09727b995fafc7a440d1217a121d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed8eefb86e7e9c952528e055c3edaf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b7fd8760baa9fa5abd7635ed7bbc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba93ec55a981cd7cdc53f641fe1931682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc731c8a093908cb8e9efc8ce15298283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49452356169dc5992e42d89ee6cd52684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a01aa76bee958c0a8fd2e0d23b93ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2c21def9ec8f3ede6efea0480174a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a0d38c22e82adab306a1c8deaa48787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ea083c543a425573cb0fb9078c68b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac553198a7ab2061b360bf5253eb25089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8189c1a8486203ebb1b8025435fbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7b7591b358f473764b8a17788126f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b7783ed9294167ded81d88d875e2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52a5bfc552668298ac975d50d46fc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad377a11dad8dac8b41979b5f6d4bd1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4bac4d4cf7af9f44a853769f28e1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dff341940f5fcc96df9aa6148aaa196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989bef38699f25c9b4d731eafaae0e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fdcbae107b7055314c19b451aee0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452ff0046a5610318205a57e15153f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546a22f5466b2809200a3dd2d2c1742100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091eadd7987211d9c6a8cde98d36c56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ad6506470f2cde4047fad1732a96c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7a424e9e704ce3d6e9e4680cc1998103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cfa368263046a91ce655dd448f49b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b143ee4fb52f4c33523c5940b56acd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78844c8fd1ffcac58b63bf7893270321106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d760c42bc99803338859866c4ea930107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7e78150e1659357db9d0e9af9f0aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8290abab46f9a60f02fac70a2070915109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793f530d01ca3c83b73e5af3a313495110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f73eea1241fcd2bd899bc81d9708f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cb2151a9b936a29482463db9d770a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec3c66addf19c2ceaa727c175ef88d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a4cb213c7d4a0f5db70e786f8980b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255087397d5663386e25d56b0bc31527115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802b7b8c855f36e66d3ca5c1b8f4fe6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ba972dd5f731176358a2b13777708117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19038d8d2a68f41c28d1a7ae70852e0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24641b13023c62d8cf85dd66d34b024119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc0cfaa0a359acf5ec21d8569b23f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ba87f601b2ae2151ef669c3b663ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8290403f830ab3b9e0ef3685779cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da780dcaf62eca56261f255cdf96f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6228487f379ea1593677d6d07b395124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c770577bf9f8c3044a2fc8e70eda05c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69b5413ba93b6fdc7052d098c49cb4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d2d0c1b04cd694a4453f81b32c8fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80b0e392465dc1b8a5bf0143623f32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d07e4d838e02973f8673e02e09a9fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfa224ea55bc1e3084754ce43fdbfb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922e9c4ca2f46b77258840aa444b99f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af105647f0c73e7138b73a6d77c680132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeadd71163f515f7b96d1a6140126ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d606d7e4b1f965515b50d65fa5b4f90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954eee288f93102884601760f3d0399135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d0a4d2bb4f92b32fc7979812dcbc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b039f21fb37fb59513f1a72e127ee75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a3db1d682c6123d404ddb43ac9f47138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa980acde695caeda5e29eaab73bdd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192edbc147541a3e0d332fd2eb4af52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463c1c46539d7789215d9f8407f8eb5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c8276972658b4debe030072136a8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba67319abf138fcd49543a73a2bdd3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734798614416620442e150f23f366fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875687d52f21f4acfafdccb66d6a1108145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5fc6eec710d43d4951db29d9cb50a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccd0a8bac7a9e44e369c4dd187b790147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae588480a402fc043d2dcc70b95d0c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc4846a74a3db276c44e319145430b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbacfc9195881d6a34d2ab80cf6364f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9f8036ecec7111bfc732164627586151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1e4a6b844a4f1f13a24c84142d2f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2135851dfcf0ca424ee111cb804758153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8928947c98ec486552f15c4f5d337154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22cbb8d37c2ff6c6dab0f38f4d43a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fedd5200436e7e3168e218ea4e97c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c020c9c42daaa7ef8e7e9553071641157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940531ab7b132220a92f2f10acabe87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb52a1b3b964ae9b8b315a0045783c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782e07dc39f12c7e118edaf402177db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374be69349d5047dc0da756174a9895b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a822d2ba66b7983ccf9bc83107950162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3921c7471336e47c1235ef11595f4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1faadb7d55eebab32f8a961a3c49e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e0aad6e185f71e30750390f38c9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92983df4de26410a47b138693db8cb03166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1a1cd8b4f7a8fa88c99c5c3ea4404167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513554a2fa4053e02728fedd5d4e2cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d9e68ec08c203547061ca791126b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fabcffdc04c675fddef70fa7600339170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585de559875c8f279275bab9ce3022b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ad36bd53177bfad557aa69cf2e69e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7e6f277acff4df5248fddb01e2e48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ab175965e2f7f91f3609bf28a59f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ada37e454810c00d2a268e0b5f721175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0dcc77f1366e839247a8d8f1c5cb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369875f0febd04ca31a45212f8fb2b88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec19405567f881439074fe165411e0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea845bf24353743b0633313e1c7ad4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7df0a456f9a17bd1c5ac5aeedc3bfb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a9a402cc2d3ca161b645c0e4bc55c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfdc73a9287df0ead65fde75abd9f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f3c67bf517b957f8a7504217e89b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adbc1ecfbc915f78c2e945e2bcb13e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc431e31c78bcfffca56cbd1f3a026b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7840643fba23939037dd992bf45ece3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50786bcd0d616ec2f546cad103f557a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11a99d4b32ea81ca28dd6fef94080e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c3883dde0e0f23ae218b3522f4b39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9fdeeb66783295d286272cbdc5730190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df0b0ab5ec70a82942b5ce3acd1896191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67526ea1d7487b1ff47cfa4d93e983192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d182b787caecc24701421a46d11b60b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52927f0b7990fdc543b9ca2b81674a9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d34030399a3fab5ce7809d56641f16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d3cb0fcbfa06381ea72e326e623cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05c5f3a90ddc90bc38f884257a8577197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399d62a19bebc795999758dbb80f5b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443143ee9b3fb8a81e7f48a60dbc2c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fb1543f5365701444b75fdec05e8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787f314826f9ecff39484141d2f96ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bceec8623fd3b3bbc0f6cd4e162835202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348624496316e8e2775822bd98f86005203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd768267d686888938335a4e109107204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc37b1dd46bd77558e099f01729e6ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ffde0c8ae6c4672a0649eb17d93cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb07a53db5bda8a423e16c17789b4db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd90a0d918da81c2df199539573d65e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23886825f6b05bd29679ae85b0ee5180209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ce5d27be0de34fb717cc8d5735ec6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431f12e55ef8c18c09098b70c654692211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84356ad97a43ea19e43e0827457243b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0495a8106b8e9e08249ce8c5e05e2be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa0184ffdd78a4498bf3e7dae09194214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05ef6fac1e4b6e5a1879ce68bc0dda215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0ef77636a5338bf36fd9e64c4f7b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d136013f8570d86030d45afd104934217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4070c9ce4c4857af4f4d802f193219218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76aebc89c9fee4d8db7d43076e9313219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e6c60f47543d9f8548e0441b57fcf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938525b766bcad0876e97f348a707ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d168ef7a316d5031254988ac401833222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c8150ddb2f4395034a6260b418fbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad24d02d8a8e24fdc7500421e0d664224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a2a90390962b91b1c25e763f65711225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e242718b141efd8dbbe07e290a55245226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6037c2c15978551cbf55938d67b0b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab19e94c08a771bc718b17bd65fd01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776b21b0c758847ce9091ce6469dd40229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731500b9465096abeefdc92adff049e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e7a5efac6ba3628d3f03c035c9aa8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4071fd67e2c7a82ef7a3f0bde63ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7971f127a1e9e6029f21589584b5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6babb42edcfcdc3f57c6a5408574f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8e4f9ca459a3d9cb5802a46545946235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9985fed67c63da39618e53869acc923236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef4314bf8ba835e607d9f0a7c5f1cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290890944fbe7e0f5cd569b984a1fd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dee17a42c1beff1e50c66885d847b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d739d6252e6f8a3841d65b90c3c9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274f2b4ff6f0a8def59747dad457c7f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5a58898fdd34173e7d07feaad187c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318b8786f34afc9e7411cc3556c56d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f5314326a3d281ca439e0050dadaf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8aa795df990517eecdb599dd37bd38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fc9d9b42eba6313c353e857eb6c91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e291f9a1cf52269b4dd1fe3a7eee96e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d20b5305bd349e8fbfb619504d12ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310d6583c4fb9fd5046d912cceb6e4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613b8413e208694d2f5e6043c5371b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f87cae081a9c3752b0c484f92e12f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde0aadb4f60ac71fbcecd27ac4e5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b5f5c8e3c45a8bdb8d13f5f9890e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bf644aff80b24bc56c8a19f17ef16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df70e9b17539371e50308b0b4f32e46255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c3cc586e58445bc5c472af4424f87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5456a5526f83af5b789597371da07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f3aba25fb3ade1e674d9014579ebe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c355369eeabc7eba90f6b2bd4d67d45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14bd1705460f77d99dbdadde4cbf2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c0b08a63ff96bd9719967ecee8f3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f74687d826ddeb1f9a7842f117cb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41231561a558ef23c387b1cb0e93355263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476da5ef05ce8d11ae9a4739d6f52e1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bb44930de2934b10297915ff67e11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84182d2bf865d613e9a3fbbee70a6c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe861e33770877ab07799cb6b7f2d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d64095aca68c870e130c1e15c3d60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d4e7381f9d6ce9202e098817186c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a52091b5371e19034a10cc7166261a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2a95ca87d760601a4c3b6da63e603271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f2c3219f0420b59836e9ff9f699e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131ad43bcd9a7e528202da34a22f67f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ce1960661caab1f1d7c59517002fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465312c2dae9857e1f8f12d70477992f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83243ec03cbd17ab223d4c7ac6613947276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118b1a9e67ab8ac55208908ac5c9169277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425887aaf5b604c2a0cca102e1140821278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b9119b6a828bfd7fbb14ba1fed8eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3e6efba1fae303784c4f0d2a40143280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3d8ad0f2bcead006781167c61b3aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b2780b73da2cfb77deb6fcfeca9a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cec633c6b8d2444d31e1400995f2f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed446c0bececec5367bd94c9f0762bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338b726e6d20d21a7af9724307f690c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daba99930b25c1d9ce47e5efa36575d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27cade10d56ebb73bf07fc5384910f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7bc8d934abc8879cecc9fa0079ced288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bc6f90efdb61e2f956a053b027624289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1296a98f2734d2602a308e7056503290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd297a72b27f9dbdcc1b0777e806c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a75fdb5ac0d30e1c95f24d7d131597292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6b54117a38e10e941657fc0a52243293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfab2b204683b6cebb681158e9065cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a39e225f892606fc9d0e8e636ead75295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e0b924f24605f3983a8f89ac47f65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19164a596cfb7e77abf6390b52e4b376297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d739d5ba4122b0c201de53fba6e5ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36756c119b6b4c6ef714c9380af4a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf6172b232fe11aa5eacaa1f5ac587300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16d359c604a9d36c728725dd7e13e5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c032c3d76a7d644ff5e32c696df8aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42579412778586cc0cb2eca216f784dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e79178dfe1bc2b0ab06ca42eaa80f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49485d275fab718618197551b16fa6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144067cd69781772d86399cbc4d36ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb44e49dac52d95c07cb35805320d19307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0772211597900376a99c3c661fb0c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec164f68c908bdd18d9ec3b6155d74b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5033bd9b048b10610d4c75feb216a7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18392d4391f2e5e87a8abfac96fbac45311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e19eb057aef36644bcb06a253e63d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52a004be4626e686db2473074c961a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6492c571d909f86e35987423021b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfe7d415fc2ef6244ccc8502fb5220315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4c1f111914c143db0d18eb2c19d3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b25454fb70304dac65bad077a76f19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1724e2f0264e18670765454991c51318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb2832942f3f21d24ac6c64131d237319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428d68779980123c18597805b16b696320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dea6cc65adb8d75492d91ef9573ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa049a7d345d82ecdc02c3d17d8b32322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5f2dcca13000a9f0f8d50d54a4053323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ff76ad1b4fa02f7968b2cf31787b9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d73e79044d31214ec7c190499ff9df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fbd386ff5b1ac949b978420926f21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0d37047c17c4730030a48039bf484327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5646cc6c8bad5a0156b44d48e55164328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d868d8bbed8e886983f3c302448b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0547715117ebf793dfa9538817cdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4888dc621771406c3f37fd0c73ad6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089c254cfd8b1332348b3efd32cb2b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0d47ac19d4ffe31b69b859d561fc2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc470e7f240e7afe49ca80a428e0ea26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244524f6e41932f6bde5e92cd1891965335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884e588633da04bbc7239c934741aab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65211b6eedaab90c0c5db2dae08b2f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd0313d5c65bf4120cec6353ca3812338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83404744249b199295280343003b3035339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8be16a386c79f776157e885441b574340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef4cab30e89f829c2165743b938d99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db007cf3c7f76e7cf5cd90ef4b4f7f3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f1d65cc71e3c7c1aa25485cdd53d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba5a4dfba8a919437edb4ea28a764b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e15f7ba4f85e7fd0215034f6d8e295345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b011f78278b83821916fc3f90e578346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2de861aaa25c9619c030143c30bcb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dc076183573db7b84b760cb719396348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5e5ee7fd12928e98221ce52688695349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0f7753d6c00997b80e976f7a80688350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f21103a9da3b1d84d63e3573e71558351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043fbfd5c1cd2afbd446adaecc6992b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2305ec02d7968db7364c5c4ff9696e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757a76fe4701158eb664c56cd48941f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c95ccbd96b574b7918dea657ec552355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462a3d75c6c5fe15223b077dabf74a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d90c4feb8620d17b326fd96fe780c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d28f0618a73ec909d836b2f6e384a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db472a5fc2d3c5d5d615d6dd8330d1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfb7bb797722f86d719842499f8f07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d39083dadecb76194df00e20c55ac3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f92f900d0db298b1fe3e9342d69b16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa425811c438f0d3bf631952cfb0cba7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5685b4e9289ba5adfbb2af558b316a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb1ed56706786f515a372152fdb418365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692684906c8489b925013ffd02538115366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8376a11c644b8df8c3cb67f5f7a32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964fe1fbc6c21dc40973bba4434676f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de08d6730bf8c4e2351e6d118b05096369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3503943db9a894ca8943f9d9c5c608370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be2bd63a1fb4797a496e98767eaccf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61461afe2cfc7ccf40ec864e40795954372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd66f9e7dee863ff2cc305ac064eb28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142964cd8442887e13b5468839e7e66c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5369540e0f63a49694c172cfa8b5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cd86296721b074e8d1ad89fdaa4f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504bc085098f6b5e07e8c9801fc4303377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a1030b3400df0e204fe17307fc98a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e4cb9cbb78f4d4b3b994350bc71c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd35e06f14c96ca9d888af1bca7c0df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6e03375539fd033298b6fdbfcfb29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8925ba6027df4f592d94781de91ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b36a7458e6ab3acb0ff6dfc478d11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff547530845ef02f7b6951556a5e8e51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d2100f88e4dd265815442033a7ee7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0c8e4cdf95c928921a25667019e49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2f80f85b4c5d05b112ff97201e926387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a6af74ad5d42e1769b75fdc6f4c6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ed58d9abef8f5471d549aebcf3960389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c926e87848ceb69c5dd0f85d56c5d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2465fdafad213bab06dc6838bf5a3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16b1c68cfe93da1f4642741e551ca8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f06f80124086fab2c5b4252cc2e8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe57dd7664ad2fba8ed768d5748612f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181ea22b0983359b4c9411c6b72ff83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08286a1ff64cfd1d630e9c4d011078396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cb76b6fe7ebf626420e64a9ccdbe0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007346f00226920dce129552b2cb6c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040bf7badde1f4c43f024f885d1b392399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb118f24723736eaced071dec663552a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2bda5ab4ca0cc64ed7d2b9b3b5938401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045ded3255074ed391f9e0aea8ee3d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f761e408a30362efa2f346992de401403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4bf790b3232ac29d0c4fb832cf299404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f768ebfca17a992c66434d247092f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854615a37b3740d0e97d34dc88c42795406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ed0ca3da073e7a486ea9eb2172403407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a0102cf650e29955ac295f920132c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bbd9e88c9fb950eda5d091e3c6c81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54259077640644a6616311273bd30928410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d6b1adceacb35a18c43f4690e3561411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a55683171071bbd05b0f271d74dbf7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651326425655b543f71dcbf60c50011413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cb0ba3d61299a3f23159d121486b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08653cb46f440cdeed28da930c8bed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5a37ede611c47193a026df3417cfd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73540cb15cc3cf525a9937c813db0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda4470159ddd6cb0af14222788d6dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e538381f02735daeb0ba239d24294e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21faffca9ba69d56ff4b62df8e7e760420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9330cc00cd51a987a9063acca6ca0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b172ed57ce349157bada183e36717422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f717f7f1800b1a985cc1ba2bdddcc41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322f6aad8856492970dcc34f47f97aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfef1977117c7e880662d78eb4babc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925839d80e7a856cfdf70ee162352fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad702ed0980b961fabc5dcb743e6a8e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c999927ba28d3200d18ef2e4f4e1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196008dd8b14dd239186965a1ebdaa12429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d0b388994edbabc8ba99d9ac66dff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92b45e1cdb952e3309607195569925431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc59de6ed290a45d0817b0ff709f701432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceb463bdbbaafb13489615b0461909433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5eff72ac87c197eddf6b2ec2f63c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b7ccb7bee322abb9274b9138a11bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449fe1c04c13dd4373004485a75893a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39988d5bbc2a7fe440fce8867bde5a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e45f8227d7375f5d96b6ee067949a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd823f321fb9442ee8ea5d3adfcfbb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06304e6c696314508bc449623794d322440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52060c962a8be231cc7bb9e8cfa72c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de389766f9befd01a5ed5d3c3e11ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578cfb5d6adae1f5ec16268452ea665443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdcebf42e86b304a98aaa46f1372e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9833b34b9d2d58210e56b43b6abfa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184012f489d536da7030c4e0ac140da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3b56d52338863dc9545e89853f34b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08518d5923ffa0c5081f95f20873c9a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8773563706a02dd0beb79393ba49b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98171611faed0e16a16ed3ef3e063f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b107de50af97b6235724f990c65147451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a9e7ef6d41f31c46aed762731cc3f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444ec97a7da12437c398adf76393c76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff4d47aa57bb78b70c45ba6a3b5902454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46863e0bc7b4674000f1f3d9b3e8870455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d250f82b2e86c819991895028a1a0e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772abe0b80c9fff486b1b6c6c39c7a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b5d8e0d8e492ee4cdfcc24106d265458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f67d9c225f8ba501571960464e164459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd1304395045d7584e507fd8d767ce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6dfe6930a52767714244f532fffb1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c2ffa17ea760c78c7cac83fa94636462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ad4a91fcf604bcd44c20b2b8c6cf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4163e8c03ba3076a876075a6bbe100464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9853a446d53c5a77f2b93b10c65758465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f54e49ae965a9f09565f3b7eef364466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ee6dad3d909b31be1f6d29b48603f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c6b033ccb6ea304cb58b3ebc5e087468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ba2473317dab26b8c5535cf357f20469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fee68d941348fc0258d0fa41cf507d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbed06020d91a6ef94c2742ea19cddb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f659f99f79d12779d38bf7ac24c805e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d47f4a2e426472c6d398054c8442f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a859447cdaaccc63dfb49007fe75f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb04ec2cb7f444ab8916abdb1a20cce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d033a9253995143c3dac62dea7ea9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553e5a119e37bd1881403665a277e90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771529509d44b3a4b1cc399d8f1801a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b1f9c4a18dfea6c156f0fd1361cf3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c20283fb39e4c94c9d6d2036e7c77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fda66706eac16b4d29eb2d4a82845481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e695ac6a8ce455627e23895027aeb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258a71c03c28022b028376d1355abec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb82b0c064dc6c3a977330530c6bd9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbfb0b82372887e3344468e2cfe2a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679952176a7cef24ac218501881ace0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb2838c6ca1428e2aad139486d0c4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6466881173c23eea6413430124a6e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3779fd16dc08e7ac0cd950dc15e24c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c04497a8e6b796e5c79594802929a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94486db3824dcdcaf3c1f14b689a34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b100163a56c9a7021dc7636619ce8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049dddf77d26166b02f0e42241a7e5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9226294bbcc331be34936928421fbd4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bed67f3d2507402fadb04e96478ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2b702239bd268cc6ed94605a30600496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db353208b212782ab7d1ff93045f22d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f7f2f3ec0372b0edbaa86482f3f64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dc62fa4edfce638bc7a5f8777d201499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dfd4288b56896e32188a9c9496cbb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4453b8639a04203b9dc7cb03016d90a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8ba03b0645b188f30e5c567534d93502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b8abfdd6f17e8d3658ffcc08d22c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24d15034c82f1f7101bd646e0e6315504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc44412964bc8967c362a3e4f67a2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71937be644dea3c10bf04d13ee9d86a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ce50ae30b148f2d4e1c3b2c1fb0fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d3d7a773829cfc8d92d82faa67265508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e57500321c3c00e62bd4460659ab5a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f4fc7029d4438b2f53a8e81ffae42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cec69c3aae4c80218ddc5a07b294cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b3668abcd3b09f12fff5596b6b0c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016473378347601ddddd7122855b7f28513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca83bcb15ea7a3e69f81b28dadf52e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ed3f139ea8e740d7f9547da963265515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c8b80c62d70ea9e67b24adbd3b39c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2288c0c649aee4573cefd6f5516cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d575dd53cac3031976a25de950a5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12517f04895829fa34a3d76568dc23e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8f29f8e2f2b0291a2135215d24337520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6984cdb2fe6d8323a5c26312b2e9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cf939bad26bed7f33a2a0db9579c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4ce6d8873e8f8bb2e3be0a07461a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd122fd0b2e91bd11941a619271fa5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03dbd925d93a7f861879df090d950c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6fd10a5eb2beb38d17036e59a4400526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fa291fc1f2d0ece5a8709b5e0bf14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4adf20cc366ef27af2570697a2615a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32154005d0a5d221518968bdcf47e387529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b99a40826b2fdc9edd1d562616c567530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d949c5bcc002ac1bb4b4437fddbf389531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62ebe02fa2fd7b91f0657c834b28e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec06314fb5f03b5fb0d4363f74c9af8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628ee679bd422418b3b100135951204534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267c720753aacda1e421505b69c4159535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d3d502e3d501861650210e6d2b24f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca07d3e78f8d2c1e36576735f271b8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d7679d5b001766ebd52ef3cbffc17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3a27018f2c4d6fb3c124184ed2d54539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f5b2d699616def043b3f0bfa0f63f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4706fd4608cce20db4447bde010565a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db615e8381d567da362b2e05b07c57542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725dd27ab254a66ca7c6a1837b7536f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07165b3465c621b9a0d61be5a72f333c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bf7ea05964dcda4b7ecaaa0c41068545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275041f84d08c7b5125f26b43bc74f5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74428d2b8f30777824d7b66879ab4324547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02153c908cd0780b7f9108ee7666896548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf62ff631a5351a24434fede5b00896549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228331b007b6d6085bf24038ea3b0382550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168d6a948ec9d136ec83ae1d0ff2773551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bfe53c10a37ddfe06052513f90fcf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202158d789beebdff5fce01b97f5f875553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78404832e1376a424500320d64d921b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750756a3636eeac75567b84f5c6c1ab2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25209c50ed7b356300125e56a9b379556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1dc5c7a756abe9404f320b68270eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c4eb8e65fa727c352afd25ba1983f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b886a9e31c48adf25b642e366cba0e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582c11da1766ba6979cfccc6f1c86ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162629c0a7a2d473bce939963b704d91561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcdd56f58560c78b592142d95fe1e4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f061bc69bf80057eddfb7e8471bd2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e210079b7731bcbde2f4fbada09324d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8489546f367c2806c222d9959ce42565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d35bccde9bb0e99236327bb4a502c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296ea2a1e19a361ec7d8375a624d1ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391886fd9f679d4b7221ef4f18bd1464568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a992289886f0d4e98bc8e53f9d12af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc26719923bb8803f371b898dedd66e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f2081c688036672c0fa13d8f7033d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d19bd0c7fb4489ddebb5941b05dade572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc192146bc567b60989dd9a739b19c08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1851b93234aa2669940d8ff56c4f5c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122f19b070ce830262beda28ca9e906575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722731bda4afb554e7a62bd5aa96de3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358438cf55e961d1e946a23d960a060577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cce494446f4c59d0f555cc589380d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67bb24f56081438f189baf2c8f7710579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3531633f0929ebd9ee384fea64c4ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6fb20f991898d94527dc25d643c27581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514efb867af7ed679b20584c72c68dae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998af740bb519e077baf8d9c58f4da95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe75267914ce3a5271989076ff60607584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be23a636230058140f14dcaeb21b6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd5e37887e6a8a3121b7253f5b9112586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707067d98364c8344d8fc03921fea5b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c00c524b9c971d8965c8aa28493b94588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5fc133a82d2498f2e6507f24d3eba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77a0be38064ac1595131a428f2f8ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e1dca0817d1ce260450d54ea8801b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e94b185587b91205aba29714ac5a54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a1d512e570470e63de6180a8331bb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2d46e602d5f3af3a564b9e2ff11e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9e06b7276bce2a12bd16e5de81d0f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22af92dbee6f8f8a85c1f5f23ede89596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904764735a03fc2c667a06b451ae7541597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee23266011b9e1b11f41a35fa26552598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab41f75996e4e75a7a2d5c3b48bcfd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc19253ee09b1ad404db94b7b478c56600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba52de3c3800dc6b0d395e814328ce8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b498af7c73f07d5c3606102f97cab87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da859726a38f7eaad6c29d9b249337603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bf18d71796b61e4954a996c34be3b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d3c6c5f03690ef0bbd8b1ef1d0fa3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59bd3163574ca6588944bfe1f15dd6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f4f60c84ee6b8656d29b4808f4ed8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8230d3c9fb59991df266a3ad7e26a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf747706fd3aafceffc88270fc30ebc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f07937f227a57cb107a20bae6be309610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc3e40f98043437eeffabaa06752dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160043884a7b84da51d274816ede29b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b95d88de6046911410fccf4a267ef1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554b730279fbbe7d4c78201ec0bf416614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f798c734704e6e15a2b3f1aed9f3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac02e77ef7fa16af053563f8b7c58f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91bb3ec8a88e38a32737d5a6dc9ecf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa0777d316555325bf5e0d5a7a6210618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e0fb8c7fb1592fe6b0958905acba3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026bf55a41f718701a1219eb80f762f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d586c3b5865231a19b26284e8cf81621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14e0ed9ddded1decc4ba48c493c790622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a19b1c278b09478406ddfcd7875f85623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98615b7e1e078c1788da69516751d4e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad7684da5e4605ab252d54628d0897625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15e08885afd7dd424175229b2a50fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39478e54cb5a775d32ea9bba33eb568b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa44c7dc08722eb4e685ac7a6a49fda628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cf7d0284a966e02f3fc18d4ed2621629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08820aa0079fb77ac0da101a50f219630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fca13d21b532d65bcadfd85db958c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e6e77588c0505587a7dfc42ccda3d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f497d1a4365dda6859b5fa131cab6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f441dab4b2aabdd2afe727d9013fb14634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3266fda9e251472f62eb92820b252635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6fecda3dd6fe0b034da0f12acd9af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec255a00da502e16a5031d172d1e8a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8aab926d09e2d164c01e54bc16682638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b73c329d3ac10004d2fe48283a593639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6126e99195020e4b2ad6427e30947640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc1516643707969a16f7667480afe4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bf0a0a1ea6b45bf7a34850860fdc5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af59b8d50498b549860b7a0575513b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5dc348b8d9cdc0a16fe514f268fc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c29cc463596df546bbf3a9ec05ecd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084b97fc3d2a1d768968fe1d38cf641646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847c220d17096392583bd4bd8bb65bc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be450cf7f5b3aed1e2f5c13d740bbce648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d079687a90b8fbf89814cc5a6c237649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff405ce86f4baf3a6c9a4df361e54b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff792dadf3f64c47be61870f1fb9c508651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8c44019178369c0797a6c24c30704652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301a0635ff022e8fef1cf07a3fc2589653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc901c0760ba5c83d2e82968325e76d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24f29b7c85dcadc4bba5d9af85e84a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55bfde180bdc79b55b1bb12138cc15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82d156ebe1619c0f5fb8db7a43852e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836c2145d557a57c7580bdb5bc1aef4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d12e1ddba1fe956408596534c7a05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12db31a93879b8f7a04f3193035caf3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aab2fb0b5751c1ce67c53b9de70c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1316e8c2dbc8c3f82d5a140a519cf2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2f2f0c8a617194254415ccb52b2f6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5138940ed33ef695b1d21184b81f69a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f5f6f52ccf2dd5840c4551f9c858e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f32e1d432caa8c0ca36ef05814af2f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37c9551c53e49064c59a5c1ad2154f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2550214de67added43c50459139303a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3515d186258823e58adc0f529fb5647669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07965f44b21aab8a78aca206d971c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65615d22b4893257f30e068854828b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb702faaabdd74c0e19624b558cd172672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9f61a925241cbf6f0cb5d8db8afb4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e162c88dda3e6e98490fdde9ee87fd4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac28c00c6d09a891803863bff804988675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bce95ac5ad78f01e26c4a8d016de4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70e3468d8533ba3ab442be7c0b5010677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfe09a5b6749772da99de41e74d73a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f528e6b78dff2d6f7784efded9398679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7d4fa29bb684623099e7fc7be62c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7626b478079537265cd8d6f55d50d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21a7d7492dd241b225c17e5d6b5d55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bd2da7f38a865382d6617a67f8d38683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5aceb068574d0a4cd1e9adbf045539684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968c9677105c0e555198b12f9d2c783685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e5742adea3c21a8db522a7df7f7a9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1fa7f80b35d6374599d4c7de7a6fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e919c2f4121b8db9d2c0d447aafd4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48bb4f2f42be1fc52ab6bf5d255a18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea5c59e38a6403145dad14c133f219690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61931005c12cedf93f1880684c1caa68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca9cc7a3cd6ad36f67b4b5bf70c1b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002391109ed064deaea9dd3e82ac0a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8561f565f7665e600bae8aa0c4565f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7031f89e0856ec6e39c1d7b2d5f46d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ace2fe9f828f633ff8f1150109b685696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3267d897d2e333768e4bd10e1028b92697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370e73c2a73059f40d078f9e50b5080698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811acf2341cf0a430381a4d9468458d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f704df43114e5fa8a05dae3668d07c6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa840a2f91ca027268f9c9114ad42b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9de641f728473ca6eead5c76c40c30702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef7a2f239ebce4849f493869c02688703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be73ae5652350fb673307b516c4a87a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9c59f0856cbc8dbc362650c59a6c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea324fa3dba33fe76213ccdd11f649d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5b1cfef7fdf2b3e7535b7d761fb52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a383ffb61d1e52e33a207fa116a1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497b0b444789748bd976462757b457f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05cccaa5a89a5dfaeb6368f6bcaf97710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edd00e2ca541dd3da8e21eda2540fe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc8756c41c9a0278cae1f8f4240794712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25ad6ddb258ee56d7b74e446bd3d87713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529f62d65b09867520eeefe776c5a8c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da951e04f4d8dc61d19dde75528b80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11785f90b1884b59d37f44ccca287a3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a2fc4825417ebe9fbafeda89de1c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a6b1ba73bed7ef45d4e6b2c6da949718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fa914f14cc3e3a5aea90ada9627dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07c63db82b471e4ebe9a94aa5c1568720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa47f2554ee912b30d3bc8564572558721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3bcb130e2f3d088c24dc80a8a3bbe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b280620a277f309e9387df018f90e70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016b88b2631fb38184fdc55b02dabd5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a33a48d2e49af3bee0d2ed5187ed3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4999b6cb9ee14aa27202b46904b209f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33404e803e3d97430d7b1616f848f039727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6be911d7f2fa44f6cfb1413d1718d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3b70a666850ae2b411a294f51c630729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d3c07af7b98f6e93da186245e8681730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153fa9168db580b57fbe417efd07d55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe242dddb33141118d6ce0b0851781732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81445f6acac67d0698c9f54431e72ad5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb987fbe6236164e90b36d7b76e91f3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee641f2402ab576d4281b27555622f70735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f24ac05540910f04b27a71e3c2da81736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd6d6338ed0ac5e1d7e87d04d3645d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a486d01bb9d97a034cd86355a1ce26738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41182e87760a60c583209b0d3598200739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c9aa84448359127c0c9a8101f69f2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc159a66d8fcc6885cb467ec5769663741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f96ac79b6581d5beddfe1537a9c37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c2bfb954e2fa648cdc023dec538fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58049813b70fbca109d0fb774d454e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76df76c845caa2ffdd1dd5475683b23745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b9059a21fd55893a565ada124bf4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45967bfa5470e173ab025f16b3dfc06e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c2d0da6aeb37a342675899752a459748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d822010b66edc7ab0659606a4958f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c14a84752d4179b14ef6cbc2c3d2a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf128fb6f161bcb19a5f545ec7d4a98751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb004d305fb7d9ca1d265f64cfdb2f55752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142853e58d2105694cfa6fafc80a33f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d9889414a62da1f1074b36f60bbb9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a955931c9893de71dedbd174fd4d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a0a3325cc72e833c477678ac3491c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b01db767e8eb04b8a942e1b168c61757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db01cedcfc4944a71a9e8f5d06865c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f0b36c64944f0bf59f6fc12dcd6b2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dccf866d9e8a9582999fb43f3dd3d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebfd39f0128af22d6a3f2fcc1dd833761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43d579e237eb134be4316aa83f0f7a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf921f0985151a1a46789b5abe867d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df19461de14ad3138a9ebdb65e2d02d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a719ae3d89c4f4b86a2c7402b77fb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff278570dab1ac2dfee40eec488c23766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c5a257b716966f0ded7065fa06e29767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>