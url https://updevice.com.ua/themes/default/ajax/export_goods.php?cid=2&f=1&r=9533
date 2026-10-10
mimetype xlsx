--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ca3f3d817a577bb4896aad8189c5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07defcfc9c774c571fed327f9bead7732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd52e6f32f2cc873d95a47ef12fa1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48482c66d398ac42ce55188d95acf7114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d309bacaf90fdb31c4487ba9bb764235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feadb17b8cef25fe3f70df17985e7906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cb69ed720d959356a11b96013ebc87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121a5bb073544dcbd4df9742e72724c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f2022f36d2e7a389f2a8eeef1b8719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef6793fd5afa65f5de639ac7acf05410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6076bd7070272190016a2906b3fe66911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60daaf34fa534c66b55b73148ffa5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428dc519d73f0bc2b13eb2f906edc2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dd090440c3fdacf15b1b327c05aca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60286a56a47a4fb402402face7bc4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbd52bd81623a3d9adfd354597e5dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5ae77de6157561730eac588ba85a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75af42259c1816aebdf0f406272e2f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc4de2902f31fd0858d4a216fc3d4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a2dbbbc17bd8c5d9a9166d64d2ae620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25920b8bfe3f4ddf990ac4e43a5e35c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c187f8446e6a74ca080a27c1415927e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66687929d94ad28b0ec39c19c1fc1ace23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb4b9ff1b1565b987f9fa9924c9c1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eaf7961038a886f9cf3aa03b0562d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058436d9e4febba08c264685b171fed826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6db4cc958490378d47bab64c8c0c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceecba6a07fdb50dc538a98444b15a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09b1962f03da6df0e79544f12426c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973c14af18996ec3f337e9b3a7d855930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7754d282eaf0acb2775c2a56974333d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509e668d27a1293ca23981cc16a0bd532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2062881794d516327989aa80a0fa18e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b68340c8e745978d551f1a3d50224e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30fdb3e7a6da7e19be8e312d360fc335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6e1e29a1ca32dc977277c7d3b58de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be365da9802378fa3e03bf3963c5ccb937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2c142547a883897d79464d122898b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39d666072da102ddd38ede9e1ad56139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2ee2e339a7eff3defd0c2c14791a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e768c949e69d2701e7847cb27adfe241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d9dd660fd3901c23a286bfeafc12b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cfed13d45a6349fc6590b3e2bc68b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c23af099524b15e26f6428585d43e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459e31c786711cb0252037d8d8e1bf645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544a415fc5f9a7c9818881ff387747e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99754fb5fcd3ae870a89d25c79ba455b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97416f2c80fa8008ea88df0025bfc348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d5676d9349553fe06ff735501a0fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03be1e611f6b7dadffb5b9b1bc2c9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43dbd35b3cec3c0b79be16dc1c235651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85637517bfccf5a39c542680d40aa852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702c3379b855fe05a8ba556c3423ae653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be1bd36d7cfffc0f1a39c92213b36754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6069bd5294feb18d5299e44cd97c72655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d3c4188b3a1935c67734ff076f71456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55377c2a80d32c50d4e59942dc96480f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc4096d2242f0c520d494497397d5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766629f4eb4ec43cce09f5e009d6b21159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef262e204fc04ded1aae4bed30b9867360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a9e8d75a1fb4335d767ecd1bb3cee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c8796a79e099c3f190c097d1cc0a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f6fb1ef6bed05e41b1051c61ff8ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc407b97a9ec1cbcd65b110251fcdc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb8fd84a3b1706e140e2ad892c9fe765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611246fcc85a0360954fae85cd9ca4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79046b9fbbfcf118140e15504449a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb677e0d6f0baf5ff4c218d4026a0bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e31d2c89ba241479e9ed2bb73443a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a449f84bc8ece46d23909ad31b5a3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba38b548344f4c5c65e292d81de5dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab999ca9c2ccb0c9b88eedde60c6b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9519d58457c780bc504ceb4f056e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4ecbd247bbc45742f3a6ba1823a9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eb31f1bd39c02c02f0f2a5cc9d36675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bdb3192df8e587b891cd32793007776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138950dcebde479450beadc41f5720877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa3e7a2f3b9a05b2babfbf72f680a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af724bca9b3fa6d4ecd5780a44087f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fce46d1a2d2d6ac642648abec295c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7924c2f367397f5d3e5d95fcaa6b3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8756cadf7e0c6e3445b25d86092c9d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02633459309e9afe00286f3afe2f1bb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb55a70102bc7a91d8cd3f34965a1e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd43306fcdacd98b3293df97c9063285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ce80bcd25cff23eeeb445801a99de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee934518e359e827943f60e17e3298ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb8edfbf51aef9ff2805f91cc38c6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab392cf9795c80f81b44b09d4ec861c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d48a35d8f07e3d7b963101de6bebd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1391f10cd408eb34cd9ee1d7c9062691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93b8a8c9f62effdddbcb8fc6e1b7f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5e1e5dd82851b7082771cecb6e60b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c5e6dc80d01f3a61394b6294ed6c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9765eb3dad122c589f3cee292e0a2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff09da4c929ab0ab3d32145928d3fde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e36455392b48935401b60707c2afd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c65f6dfb7af93c81409a4b49d6e9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d576e4741e06fc3f69aa15c6e671499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21ed3502b0cc4788dda522b48c9b4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d763ebe8cb2c5a6949c551872a2c9e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdc696cb2aad54e5354b42120fa4b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e677baa6c1e988c4f81df3cd6290ac7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a676148be1c4e74c2125ad22018e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29dd14abd29a4eb030eee7504545b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd86411fb43530deab74fc1039420a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3537e64cd084f16678a5e8cd5b485fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51ccde7b84c7f9507a23c77a1b71d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54bf52b2d868da8f3f81014e1bad5e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ab39639672be5a82e8a8d2add64e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8ebf25147b9f2d0e55778fdcc822f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761056a2a1300e6f43410cc1ceec8a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32364ae9daa66f184bed28609e82c87b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209a734c580ddc42db58a897221d313114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeec310c41644a1ee558be77455bee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b2781a63ce87f9af29a86b9b9c6f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c4703863525827343ef75d2a24b9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b8d672744081cb5a82262ae486dc0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f254d27823d501c2bff6b6d863a13e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d39f4a30051bb3b3a343f7d77eb4d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d55a9d058e7c66fd470e760225afa4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a206189a4a1746e6afc1fe759509cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e322f75c47531c634b4958176dd1d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc0f2805f51a4d42cd62280112404a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aed06358e1a7b72253cebd2a82c71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487f6e6164868fd96cf3eacbee33b06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c0ea39811d434a2ef3ac1d1b69bcb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25bc17a56ee67c420ba1968b7c54d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007419d6c1c3fc718996b8f9facd283129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeadd5ee43052a128d9a57d7233339130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74fd0d4a61862994707df4812fcb08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521b0cc0cbc4741057f5c68dc33d327132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d178ce74430fa2a6d7650d42dd3f3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae739b6f43a18ba2adaa258fba8aa15134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b459ed2c29f2b86857a6e2c525b0f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c241221d1554ae7e44221941ff6cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae16566b0a1ff553e4d0eeeb92d5044137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844518aac8d8e5463f870a66e2b936e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebdb8ceab4cace8db54efcede1c59c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af128f9360346b56a0ab6ee766a69ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e69b1193f06d01e48fe3716a663149141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aea77972606db518a67a38329504b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf8846fa7b4658614068c0711755f8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e7c24070915086ca0e39f0085755c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cc02ddb5d6d025fb79ed29b8096f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974cbb51800fb2e35ae20974a5d8fd6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0442cab6bcae6976453e49530dba4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e179e64b1967a0192005354c2de15c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31234646b18c555eb23ff70c61263423149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69beb8f53b98292bd166b21ac04191a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c2d6276c3f35e0f70430cddaf215b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457bb576812e3f3d783b37f345f120d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9d65d38d7afff109c9e751d1be08a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcaa7ad97dbd8e6f2b1dd38de35b8d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308aca62c7c6d28804a7ed335babe4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df384f894b93f8d1dcaab1e2c3ea88dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4d52f99085fecb10f060c0e441532157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020695135b0a323710915ba38743a9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84703f85cfcc9684477132f874c5cde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045ac3af3752597019e86047201f164160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c31a88de01d6613c2821b00e1f30f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f42ded9b4575f6b4986cc4ddc84ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2fcbe57aafbfd7f7ab5ac43fb6f39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db874bde6a99ad9addf68f75dbe0a1a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da24080ebed0377e17cbf707b0263af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcaa8751fb992d4c6565cc81a45c1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e37c3e03e3abf39ee7935a21fd7980167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6630b1d2546fe0561e65b51124fdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a0a87a11c5e362c2ffd7f55c0b10b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65419d33497e62ec4d07f2adf3b11f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d18c82dfd295427b7390b6deac6494171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afa79b3f67424b019a4aba46b315b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a0b241fc221503e3e219e2d299d59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a52d06e4c628691f8e9c7b07bf8fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a40f5d2a52bfc7372a079c347d1a88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e15eedf78dbdc779c64937a206595176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce952547ce8f77c72146226dec4db1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890832eb8b2617c80dc3aa8fefcde59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787879ea34d2c3bfb76f11adfe70652e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e961ddaf06556d906f063ff6bf692c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa6093aa2368734d96ef7d63afc8fc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aada47a69915831394814d3cfc1b42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e19c3c00fbdc612ff06ddfc9270c5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6883355484b7d55a6ceb9a84fe886184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a669aba6c3528888f37a80ed1a8c92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35f8c6fb15fe852e687b29d7c548a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d851ed86d17ea88ebf3d48a89285cbd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38749fc5138012600f4eb152293abce0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d139cd79fac607b202c26e86375ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0655cc80387cc520e33e18b3f3a287190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a49a0450521bcc50370497bd8a7a80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb491290f100100c63bcc0596a46a18c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475c5099aa0aa34b667060c9cab733c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3b51294b8fc173a96ccd078aa4d44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc264482730e0542bf4e16ee820e78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b884a870d2c4d356ef8be8bfe5763196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70053f0163904c1eba2bc53e21afea13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe7dfff1342d629e7e3687859db39a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb70fb374df379d2c7d280ed87ca0ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6235dc75f44ce5b6534c141d09662ab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64965f4489bac880161d0d0f7c3458201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae0ed3f2eaec831b95ea3d205f4ab8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73614f9ab1370ab30a62b195a1c2862d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a931ed75c5d0edadfd8fbe773c0697204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0b7af137144b4df540e027774e948205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37994f202f1e3bcbbb3b5a3c883c456a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2041341e6f403dc3759254f1de65d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2754b6fdb4abef6b4e72feedbd4756f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e0e028ab44e1084236fb7d98e27f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b639c5b055faa5bc50ca008f02a07f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6018faf3a6974fef4dedcb63893dd47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49ab6eea97d4cdf6ec4b40e48da0f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cafff9db225722b319196423b8dee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13259858da1fe6b6ce96d8af98076b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f18b75265bb572e5be746193bc1f4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943281df87e5e30bf1fd22bec1cefb1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e10732178da7c8984d85b23dd7b21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67736004e9bb74db4139a40f656fc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6481e56c5ff5be22bc70f5b2ad3bc90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324da7a5b6d239e6676451c474dc5059220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37a0ac056c9ef3763ffb4868dde9a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4fc217636336835e6ae1ddf5edd21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3d6708254d8b2fd9e809a97c88e3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34de80ceee2689741c80a88f216ad39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c25cb70be38d0751147bb4e1fdc02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509946485b0d0a285f451c48f338142e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e54e9117f622e951970dbe5f74738227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d89782e110f24d3af51dd8f48fcca8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002c46c73285100d51874f2a82f05fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40034727d052a3c1f23c25b32314502230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74156195f7367b6ac6ad2213af4a28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab439960e38d6453ae9b66d018cfb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5c2f31e1da72348a0b87caf5b43b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a9f5fcefee51870d219ec5b2d9fe7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fc8a21007efa0fe3dbe8ec5545808235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6096b0f8c4b8344650c7c05ee25ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034911a1987c9fcd8095a2caef57293237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcd3f43481949617ae91bbbe503d34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bddac3db7e1d0e31e6d0325ec55d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be7e4fdb2c2243401be9c5b4b44870240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb8eac59b22ce21e0655d2024eaf9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5b5513b426a3d56ac63e350d995c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d8136b48766011c2b46bf4bcb9062243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54575cc9314043e0725a978e6d16a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a282061360f2e735f8718fd40aa115d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db78b3d593647f64b98b0d8210b944246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941512fe42784b237dc71310d5c97bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb38d3364778c14858d9fa61d1793e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09596aaa633dfd4010248acbe7424ad0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f03d9f47f7738148d5a959fdf26bb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cee685747f8f0358f9425993d92fe7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4c3f70ac5567c353fcc91793b9a8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a6a10f72455dc5090a750e863aad8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da66ad0bcd9182de19edce48c20945d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bfdde05b547464b6f3539bf14004a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35e972da7024b0940942cbfd6a17fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413730d8f43e8f0bd2249c1c38636b49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c952a58bc62d72473b8e09880769aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a5562abee495954f4017415403337259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22835a712c634da79bf8dd31daf279260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3dd89784f9857dbcc1c76c2754dc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65115eea932bd04653436d7a14ab3b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a868863d1d6fa311f3d854ee4ca95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572342a0399752d68b01104474bd558264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09170e2d2887019fba45f8568e7af647265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc07c7a884f52552b9c6390c0c50c17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71475938a872accaa80ca3ee556b0fee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3458376208770c320567d9a1efa04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2338f2c4dd469166467d0d2e0fe0508269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228536be12129898b1767068deb50a88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14c85146096100e39566ddd563fcf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ae680eb8a3c323bd851c3f71d3865272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb24a7dc5060a629502075f76deba4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51edec814a9b3bc84ca504f8181c78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2937685cc2f3e213f710bec8d87fbde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4d0aae938137b9516d75d96ee3ac4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b14599727c8601c06080ae216d823e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c48f738fe121d73df2dc31fa7cc94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffeb8b08428ffb4b7c865fce4f6d2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553e76de1202415a9d0bf34a17bcc02280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716be959eda3b6e5ecd02385f5ef4eaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39250e6482f100fd6b25fe140157944f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dba84f7b6fda3a9ef0bcf3fcb0ad94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7f29fe23854626d7b5d063b7d2e3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ee814c320c78750094531bbcad72e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfd40920c0daa291e280919b8c6e3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222af07f30c29929f224442d2495d809287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3fc2f73a8cf27de9b645796924fdd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c793f4502f9d831de5a32a45421fb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac0f77fe1478a0dd5a447614a7da2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a69b9eaf5dc61a3f90dcd833e95825291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35591dfbc580e592a516d1b5dcad5537292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49101ccd985b3d3a92fdb9230e92ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c446f5fbafd079ea9eca6efdf9e3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761838b234e2165956215228f1c81202295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0babd75750111786122071ca618ce25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dfd46963f4b7501d15c8d70a55f02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae8b1382b773181e1a439c6151b327298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615bc08faf1599b768249b3650105ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344a7ff844c5cf059009c229b5d0dda300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6445ba65c616c69abfeab4d6356870301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a21c2b818f5afc94c9d1d7b4d5078302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edbc822573f8dce0652e64efc10d12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a17cb3aab9134e6a31c9abac391a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cab032efff3078bbcbf043d477445b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce327383f3f82e06e982bd14d55c1ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1abdd1547a98a9e7e5fb7678014ec8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba78bc59c5966e49921c15818b167c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ed960568a6a03a9b1c918d33b7f18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddf037e76affdc8376cf6f1f313f0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63a7abdb1a42cedbfda217be396b91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddce27bfd9f7db466a03c12097996cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6784d53ec952a85b138c115dfd674313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ae7313710abd287a6db0f867eaad0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0e584d5b3a8e26743f365e86719ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884bc24274ae49f454e6490c18c13a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556092f0cfda6c410c3388cee810c18c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49c5ef9f21fa7c5ce31f55683196a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea73ca8dacba41c439b181c45ac1294319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c40f933c3b30a3a17aa484416552a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9b4aff57ed9d23b28fcdf9e662a2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b69063ffe334b3f602ab64a3708ae0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfa9d1f58df9172ed75a9dcaba0ee2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59c417c7345b16a069b70dfe2cb395324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee12e748894cdd4f7a9e8b11b4dfb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938923aad4e84d3d79b9ce4d8786f43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3316fd6949959c507ed67c8d4ffcf7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff302a6776450ddd1f44c316432b5df8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbf7859e171f5ab6b27885150f10d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83d012c54ea49525b49f16163453c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e436c9c5e210bac1ea942ec67abc36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fcc39a1ca77b2e408b242210d71f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87d490668c1f9b5b98cc38cbf2580a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941c252133f63fca156498cb6e4a6a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef8b110877b72588e8d76c4797860f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bd94049d4ae17cd601252ba8e322f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a34fd552b4d53aa2f2d1c1651453e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8e2e771e37444fb400eb83d00f96d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7decae4ccf052fca2d7f78edbc3c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abcd3b6b25570339fada4bcb9b12c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e45ca98713a4e42ff7a9ea0a806dbb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0b99aff2f85e16fa8c80a68c6c713342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200873cbe7af382f41f1f8d234c505c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbab89a3305efa92bea8552afe16eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7479c145471f01b940676f5be315f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070d47658ca77cf3a8e5a7c324f8ba5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff9a7bac7a6f052200446d37bb5234347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f78e4a6a44332373cfdadc68990eca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049c867329904b608582bc5817b9776349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30634df7fd3906f2f30ba31670472bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c52377df585dec475cf1c4e516daa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48721f9b7316afff6ddccf1dda28cac2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d3b3a1e18108dcf4e08d5f0936e32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e83773a75e69ad7fc231488a9e1b10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b07767bab4b365b19667f53a1e8b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a4a9f77c28f9b8b3515ee89bba577356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd442008910cfd413a45815f2dee0eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202479a58ff17802eb6e03d1d94035c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f918f65f49b50b75bdb6e7f49e1224d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7d8dae3da4252b5b7587005975da5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b0455af95180338bdafbe90a4571e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8d1b39235347ab5231d1d036ac326362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f92962bff33263d12447819ecc4cbe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81e8aaf693bb9eb4cc23ae81b297ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac63b8ce54a61f7c5faa7d6c9c9c9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e938c990024904315a97bebbe175f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b12fbcc6a5346d29525d295820c050367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fb209d50eae3ae87f9a981a315459368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294b63e4fb2d659cf2cf2556ccc7d7e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12298dc32a8b04f390b34e15244d3a32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f6d166c0c5ed908ccd8807059d1b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a38dec792aaef51f637eb02823a003372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731ea109750a36f58af74aff6645a96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd13ad0c1c2a5ce457ebae96a238b32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceef0d83e0a95e25fa38d9529c859ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35a7982e2b7e36b3e4eb067c40d39b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794479c71ff379b43525e29ce6edf72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa256387f30853524aaf8fc8302e142a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247034642f86eaf8d6d1d6968d7f0597379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74149ffbddc42d13b947efbee0f36103380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793367f01eaea1d6cf0b7f2c724a838b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11846faec82d65dd3e41412c4b9385e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcfc20ebff768d74f572eb037cd8ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b9c4aaf58610ad130e657e7716ba9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5e94cb942ffeead52caba079c9f86385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df5b4bd709ed5430b7be5bf3ee369b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8ac1b9568fd41786611fec0635cb4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e13d2ac5919f3d5af25bb67293a89b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe61adb74d3684c35778843366a944389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70a8495edf70a41f4fbee25b9c928f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c87919a8e60a265b0dce9c68beac81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3aaee82a2b4c30ce325b557e3bbe6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586b55f5cccf8235a02c766dc534640393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d0a756a3aba4423b4be37d6b84c76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dcd23b9e4aacc937f3496ea32512d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95760bc0f8ec4c1c35271808cf94f2fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d07aa34d3baa9a22c47e1a88f5a51397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a9469b6bdfb7eb27850bdda264c6f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaec586ebbdc4ef4e7f848e5b25d124399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2287d5707240b606c113c8b8142694400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e312b5155084c2e3c72faaf457d5c44401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d3caa2ac9d00a7fb5ca3982040760402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ac1cbeb33928fae50106a390445b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ae6da52f1d0c19edeabe178107216404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75be06b737b3378145a26f124dfb67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a987e1a7020b6e77f835799b45f12c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40550a4b57b128c7ad0ee6124aa2b0f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e0a88aa1a8b67ad4f0fb50350d398408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a27e333720945ba71ea4053cb9c118409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f064c6014fe0b1c68cf4a40faba9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989cdcf4f7534c2c919abaf4bf7c2ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7062d62c5484bb79c92e482632ca88e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384b0317b6132b2019c1b06dc063248413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2057ba37c559f58ad281587f5177c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c900bd8d0f5057256bf222140410f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f9a3ca99220f9df581eb2bb777093416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb2fce2602fd1649a39a60a21bead96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ab3ccbce40a5a5cfa49bb7bfd73be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b35d809beb0aee2c99b7b284cd7a60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d1a5bbfd382833f3e890f2bb5c4e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f85513f26c7c5cfec383f0bbb499f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0c6b8f431a23106340a8f5047567d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950c7ea42f3cea284c0bbc675d8d9ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06456a65a284e0f2aa10454cfe83e9c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a50d09796dd37d718b5a8ddd0b64aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bb9a447e3cd1d2db0ec78dd3af95a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eb51ff8e78fbf1e147111c472c8fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c0d93d300f5a798d96a58ccc98a99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd63b46f4c2d1d4401a7593f3874259429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a295f1cd2e0f1792e7c90099ecca907430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ebca522c53e4aa83b221f7fb16f59431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9134ff33557e044948218e5d0b446a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30dcda05ab3b09472989aa0c73d42e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7e6b40e9aa4e598e482f14ec5a40c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc5bfe2452837b0fcd7d9c2a065dc5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8e82e3dbfa373ec49712462d8de07436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801109a1337461b711e1e980e8f9c724437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a4deb7996dda5e72e17018e063fc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7654315edefabfff446d226b9a3fd3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dc293e6bbe886e218a0ebe9c8c12a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be33acd4ca8a1b6ccbc7327980af81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b54fd443742c4a71fdb126b834d847442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674503c995723082d61dd494fa66b4e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6152c4e76f41982f0b69549e71a642444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6588ecbb1db440a0db1f05055902548445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a19529c06cb7d1fef29550a76328e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1c6f3dbfd23e34a36ac8085633979447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce750f9a9f1f7a71bf7214ca03f8b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bde1133af3d800f020fdb1a375a64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474f58b26ae1aceb8b2a5765895391e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e19199ce2f1a088728b20f3c7e6c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026763a190fe6e992e8b9b7ce279ab99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bdcf54cf6e8c4d35272c2a358d154453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f61c7766db570a939390fb15afeab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178c11c6c44efd9c20240a9b827f6ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed601684f90cfa4657302042c0b4a071456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b5151247e4218afb3db028de32186457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d535a8da3c81781e729bb7137c235fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf42103c8a994f23478d1232abdeaf4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105cfb8a80a396032b27b75656ba030460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcb53f5741cbd98e47b4f49d6837f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9bf3863b121dfa330cecc25591794462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58daade87783b489fc52c95b00c419a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a89215c0939259539614481f8a3d13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b95fdcb7b311f9ecff98bbb2aee56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70767b546cd81f23f96b8e52e117fbd5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d3c5353898e0e2840965ccd1ab95d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cda3ce7480e12bbf2e47b14bb1d02468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4528e9a56f3ad7e6f8dc59d8a448fb1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b09982c5bb5ebc99bab184562d6f7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98748a6b2acbcbc67a29930baf42267a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d763fd6a0abf195bbde30c2779b8fe1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce4f63730ea67752615f4888b4b1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43bbe0627ffe92f66c414e8ecf17d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8966fa3bf97c50d5111c4344d9e89475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a889d0f4b01dc08be4cefec6e47e146476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd206becf2748d0d3e0fead302c4ed4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b5afc7f4fff16610a65e806323e39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5ca4ae848f1371948f8db9ae17c9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800c9647fac6b4347bd8584c640c4c6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128b86aeb3450e07d7db08d75473106481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6a6e688628adeaebb82bf1aa469f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0e66b898ace8f0ba82ba233d05ea2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a145dc983ce9dd1b0440087a4117a05484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9d070de4fd1fd4abe28a8a49f0b10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6311a3ee5a068866b305b31d6e78f14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89984ae01f4ef937421d610f4f17e009487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735962613cd04154cf93ddccbed7e3e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1b6b521552ad1d2d7505088f17bcf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b815a04897e712396ac5d1b22600905490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c106b5f9b764044f6c2f4278776da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415f904adabcd1621bd54d5bfb1b8c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cc14dfdc983cd971a15aa54901921493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc279db26cee3316af93fef7cfc6c042494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ddb5041cc31fbdd872020a17f7300495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744203c9f0791084c2c80bd3b4be1f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67404f30384ee9fb2d8b06ae3e0061fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1496d911557e46046b4d20696c679498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8898251b3dbf0a697dc2ff70d2a82499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f624ee1e4279f837ca8cb7ed20311500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ae92998cb244525c93e5279d94a54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e40b99b707f5a9ed5e2dfe66f5ab1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bafb167d098eb1e3b828d518b009fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6623cca62e57d76a62704e7b1a6aad4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de392b76990deaf18bbe1e9fb168f5f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2573c60de7575916b694b12e6e70142506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91b0466ea7c74fa199e534ec75e8b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a5492807e7ea485cb6a37845f7435508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5171929d516b80bd575ebf8fcce9a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ea4c42146c6113f56a3d2bf06e4f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d89aac61d39635c5a25ce3100fb1e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79e95656d19d9874cb95a97dc42742512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c74be80d659ce646ef8259f4b0616513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bed086012862d6ee90206477fa17d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d39c6b6e9048ece8fa232eda0f34d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf835044bde8320864dd4025b66a6114516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fea540be9a892f37ac31dbbb0aa24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2ea442dbcf865f6622e203349d6ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d3932f921b00ad6723e3c75e57562519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe98a86fd8f03842068520d4c5dd97d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca98cf2ad0579b2601daf118091635d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94dfda4f069c3f42b511778f2a4d26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c651fe97743229e6f3df3774343b29523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb100b736f11d60f7e3ea7d6105ca83b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0cf31bbb9deb25fbe8729e3ae162f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e965b24ad12dad9326cc01bff66027526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58c107963b9922ad9653f7d9e1354c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe8938fd3e3a4704521b80984fd76f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bc8f76dbd6aa028a49c334fddaf68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990ac16d36e5f0de79994fb373e599d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d98b89628550d6c5bff92509eb0a61531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54d76bb2080484c2fbe7976e6a0b85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201e491e63444b3b0ee4406d25ded82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ace5198ec6af892e2cd68e185ff5e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813ae643aba96f2c9afe224b0d1014c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501db76cfbb22cc7635a350b70449d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e369fa43332c7dcacdd089a7651b92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715e28028e0da0819fb0a308ac7cecc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db6544228cadf92c861a4e2cdc845b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f1dc3374478ca7d1b9d77f88db1b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74a3272c427cc4ca3f4e0284303ff7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86eaeed38573fa31351a675a2475e91542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b99736f2ec92ec806acaa18705861543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779d1f3443c0865562b072a067a2bf4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8592350fc604d4bb0501b5c371fe59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3b0b4438c7cb03000a03bbb5eb81c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78569d755bbba5019ed761de828bf5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc285cd63c9ceb2f59b712acbbbbae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ae2d5949c2444115cb8f8ec54a0ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baea5a5872751f344db745d6a4d964550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ec6353f951ed6fe1132b0594a4a24551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50866e855f258fed9c13638ded32860b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb49c459a9e2017c17979fa84f844d4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df34afceb8e442af9bbf0e6b22ecf7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e3e6dd8d0f4076a2f8ad6ef32a3fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b00915ed4487fb179314673511512556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc978c6cf9b37ffd9acb41022bfbbbdc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024648637197a2a386f524a59df5381b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc120d30a043cedae42aaf950bcb3160559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85f11d236398028b138cbbe1085395560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a67e5d7247b1010622466116d1809561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf39687412eb07d289e0dd1507130b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb446caa4772022c6b3eb7d6e39eff7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2873c016a5e2ced6404660975c1cb2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0bd827b0ae4fae7e05dd1612534af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1361c161253a0c26a5688578be2b1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940631a3a2d3a22567b2024b06c397c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781ee2a52cc37545bde09c39d87f7b9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02847a70f22f4928dacd289bdc10fc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6bf7a78a8234094a998f02ed6867f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29644b31ad89df1243443931c6308cb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1289f1920f6931833f955a56f1956c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad0ce5e452be33cf5c03d620d6c009573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a76f4b552d2784c885b3255284affe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2092a50406df257a877b148b620a375575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a10358a0e786eae99d414c95b178cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf455caaf0543df110a44f0c415bf6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882c05eca142206d64cdd538907fc8d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e024a489ec714f8115dbe65a022dfab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812a06b57068e309cf46fcf5efcf392580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab909e929f540243f4f16e0698ef10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8c33e310fd2fff801156a6d292e74582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286348a3fd48d2518111200c1a11802583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287a007e139037506bb7b6d2d8ff52a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805d5662842bcaf17e588c551b23287585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba2ca559027588090a6298e0a968a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254434a6f88708fa7acb2c23cf65cbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4f069049803153cf00a1e55759a25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d97874ee8b5de41ff9e84c04e96f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b91f00535c280c0e399a44a4ad4ea0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293aac1c128adb2cfdfb14c17eef382591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4f342f6fe71338f861a99b196e147592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d41b4fb15864da0aa069b256d6aeb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea6db4f902d87afd7e8af4222260fa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f12384f3bbf16b16867fb98bd8176e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d898d2e973c2b052ee3400a0bf7983c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede47e0e8be6066c4d8764c423cbd53f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a877cef8f8007532a8db68a9f0c8bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e5a0a3c6d7e36bce6337f6b2646e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbddb5c8927f8d2a305ce0dc08b9378600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5a9206a27850bfdb3820accbb1bc1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aecea0b494479344dbda39a3fbd758e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da1de46acab2b84c3e7fc9da1e999d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61825599f156b66ee614279d384f2293604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498ae83caa2a7bbd5de3a0a3d1208cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd595fc27ba3eb30d56eb7cf42c057606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b53837434df8c66b6f7f00baa6310607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db31d4191396b01b01320d1d1873abd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064bcbd31c56bf82e13e6f4ffc23210609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00c2e5bbd06d88ba16df5b8369e49f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ba703e7a264c1930e642728fd2dae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e8d10873b10cfe0c516e9078a35c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b885b12ade87cc3414fc6ec16cbee4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef627be38f8c5574ada371ddb5c53b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819151a952f8b6fb86587214e4d0ad21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7f821a660a712bbb8150aca3b0e3b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa7322d2f55cdceb68911aabdf61bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6347065851d5798f4156a368d099c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed82563f1675423f5dae5a4c744ca1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaf1fc9ef0f031b58bf79a63f2d5d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca796a23f2d76bb19236005c07dac1e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fdc2408de06f7bdb70432d5cb4010c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba22180792d2163c4be5178b0e8f190623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07677f09a7000eaf10f0729c974b9d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129802cd8c14aa6a2fe9bacaa469686625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbf85c24ccaf4749ce7e56e55944ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef733940e45d9f41cd09bfd64cb7439627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc40464d556d4c484bc97bdd7c7800e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095dc07b30135e03a862753892f046e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18ee20a89bb83773b8dbf490b90a97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26399f63e9731c1e87d3df76b1776806631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bbfcec0347ff10079151339ecfe80632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec437a60c67b258f0cb9f05c8d3d60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f1643f56d3c752e151c50c365c4c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b94e24d70783c20379bdcc2b48f574635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71715147e6d0b79231bb50eb68f310636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73173be4398b1462cb9e57090fbb4d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c831e4252c4809de629b374d5eba08638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8587efa310ab85c10a76561787af1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cee27e7f8141f58f013ba00fd0e85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8c346651577323694d17eb3231619641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0332a29325048853b0b8734a47b6a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dda7c94b23148aa733081f2b8ddb8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbca98ee3bbc1e2b89cf5812ad788d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f57c4072367e6a2807cce99a95c88645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a70cc60845b3354495a4787e352e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708024562f886a6148389bc5ac0fa4a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb4150aad8e8e661667f98470a3ad8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27f4812388c5899eb35012f28eab5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e90ce63b62d676e4c1a1c47f93fcc7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744acf67696e8fc30c4e7927f3213ef5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea819a863281403f17f281bbb24b3eaa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df31d63b44b18a6b87b36b03a9b8b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a075a3516f63c358b9159daf6a73fa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2afd3716003ee6c534d78821bc2b59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cdb9a6048a5ecfae75aa17eb12769656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4055012947cdfe7c0b3fc00228ab3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf599efeb2233f807a41154a57bec7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028536c2fa63cae164ce32c93fa56782659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d050cbc384cdda47a12b77341163b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4425f468e28ccc77e95ea404708ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cdadf94b246bff785d0e087cb7a09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0466fc4e51b43181abefc8236ede6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a533753b5a53f7668026e7bf5ab66664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6316a7bf038104b782d49c2ed722f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd386a02bb8f9d979edb901ba442e7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250973d1a9f007d63fd33843733d9d62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de73cab4e316e5195493ef1edaf1f97668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15262eaff7016554574e66b937f0fe9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8893272a040200528fd0018251be462670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818b2e7cdc2cb5f444bd17a64605d2a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a8f2ec15b32be75b5b4fc9e4a4457672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2f5fe982de1bd980955eaeae470b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53907f42de03d05744efe7ab18ee66674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dbc39628689b05b49339fc7130284675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef6d529b5f0de1f8307c1761fc69fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca663c95d4e771863973038137495b82677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c515af807d23d4ed894f89dc4b80cbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d281d5fb3eeb7363e0c3f9c1c2e6ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495ac3b6e672a7ebc4ffe4f37251a07680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675aa212d92254f446821a4d5715a078681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766f67b5f26a50de1d1439e18319d37682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a6ea408f113a66669efd82244b65c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc437d85f17591e4060bec9d5e5a96684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbeaa4c03d6b6f5f5c80e12d69f767d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c52ee232f23d8638e72820ced2f001686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23582db03bb2d7907d7aed80a6a05c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3421b476e99dd8ece66315f7ae381688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ea4cb9eb4806da97304388bfd888b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206efbeb961295dd7136e60bfa59abc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339d07f854685b3b39434190f10e3d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288f32d1f6d74d7f0d612a278de9954692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bddb52a59e5ff43a159dea715c762693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b56700d36a6e89b4fe2726e848741694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedf32f8eb859e2cc49c0a0c8dc70f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b63452675d4e5661deef380c25cbc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df677615befb058da9e4f000c145c368697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab2aaa7f63d5b55a2c646934297fa2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce665e03c7951c9ff6c680c50e7540d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163d8779be80d7866231823dd83aea0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e596393666ee41c26d7d52466893c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2b71f747d51fc799e02cb80a6dad2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19acb030cd29ecfc9f7356b57c4e4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493ab32a8d68006e3a5ad21ce0f5aca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed34f614df3d48d0594a5f6ed936203705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339dd61bd52467fbebb8824c2c11017706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae644c6655379b1cb43103c2dcce5a1c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e81cbaef61201680af7f0171cb5a83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288eea0d53a607c0ab0ad9b91b5f239709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211060babdd3e7ad2a5ce72c672f934710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0288671c76bbf97fcac72ff92b6ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044a4d441bbd6d5e51704488806290f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e8378990a065234769c4ac7fff274713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7ea0bf69d5b6ce0e607430084a580714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d2a51a5d2c98a447711f12ad86130715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe758f4786cbb16ccd667ad421c5b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34330c65952ffd7a153b7380e58db2ff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26592d102a71f9d58f6a685f20b4ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbfe2a2431be7662ff257585a23037719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4e587b9e80dcfccaf74a0fe47bfce720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de897b1d14173ce2358943559b9e6783721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c356ef8430fd516d04b45b71c486130722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d209dcdcef17b31d2a112c20475ede723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2cfaf50ce62ddc7da72cb7a6458b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc027d86d0703714563c9dd56e2b74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f5a213ee3ed23f2b479dd72f01a78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba96e4b6df3af616ada7ae9e9effbe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b3a65bec994f4b4745762e6286fcb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb6f428fc728f9a7935030350f8ed9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d987dd3247ea41cfe3bc4cf675461730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf147eb5463d24a325fe145e95a9fa5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7a2e365725ed90fc1ae62c98c8eba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f0d58ca2cb22c4cd73f011b04ca19733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a17fbb161dcb0109ab6c188fd14fa2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d51837075e6ce5b9954f22d07e7a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617243f73f721cf34a0ca97faad6147d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47565466ae7b1d8def2ad0ab71ffaf51737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2416469df7063e36c7edc3d8cd118a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dce9022a510dabdd7c4b5baf4e4a7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b602a2d8d97406313de58f8b972ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bd27cfab08d0768b86f2cd9549e3e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10d8d7b88925cb0d779adb623519c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a2ef9d39f6d2eb9e639e15c8559fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a6a6616af337504413103a37bbcd0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f6eff141d153848bd11bac387c7c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa436682ed70980c18721b0dd4b7ab8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d29b14ed4422823086aa790861339a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d605c584af50178d7aa62e784d83c1d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a2ea9710cb42d8c18ce3635fbea1a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fc8c53dfe3abd4477533a6221deb2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc98e805066527899d77cb858c5185a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cf9bed0f2dac53e8d212c3929023d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdf0f6cc860d7bf67fb9f513dce049753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7eb4108a59cf36abb12a30e0e914a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687c538f81b6355c284d24a68f8c008755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd3062cc05dd24b233cf78c97abfc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25697269beca11d9ff61d6786a7f0ceb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02919f7565b9a003d8770064e61fba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce70c3b992fddd6b8a97708dfc48ab1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc5fd67fe02e2bc048b3ccf765f440760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f206c7f321f88345eed94956192d9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72ea42a2c238f3c072c53a02b4e1ea762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ae2ea7cd531717589febb080867e7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0831763d1485aa6c79a8c958984363a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766853bcd3339afa21b49d1a80203ca8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6076aad7f659005039a5c55090da6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b4a2f6ef6f8e3559379b6faa8a95b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030876739f6390f58805938745efd034768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcfbb01c937db370c5bc5b827a2f6f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a7799ca2ffaa776788c67701920ed770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf1bb775258dec656e1ed79c5aac8b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac46c5608f9491221b9ddcc60e0de3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c7da8bfc65af25152b2b42e256bab773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a4d2036a0779683637f57bdbcf375774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072f5e2afe53405421e8e6fb3f7790e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf33c6b6a8d737e570bc3f22f52921776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9b53a2d2289e4091fcb2833d175fb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891b3c3e9494102a91ac5648d975747778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44809ead4a94ef558bc3708a70c10dcb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c982af36ab64e7c106cb5f877753c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c9b9e1addfd9fda129a5cd8a6a627781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993fe4bcf743fcf23a738c0566809ec782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2686ebbac8af8f7738d815659ff55783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80131d2f71b6e95bf55376155e7be03c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe80eac7715a06ed4c34b25985cb3c2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65809725cc0d93cab0f934ac2735d0f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6c5be26a70378706a5998daf7a947787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fab134d6fd91e98a5159f06fd0d6b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce758b2b5fb7caec1228fd0ca327bb9b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee931b61ed28e6a51168d73c6215ca790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065fea1e26cc0482a5692ba16c17250791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2738d89a5a59143de3009be309915792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31911e1574fd7c3b93ab1ea1c251b8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b3e5e3bc4882e5022afa3369e23cb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf20bcb4eb0f96da05c8db76eb7dd4a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62fa12d92337ee9a478a3d7f6f9d85796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89c5631b9a15c482e8e6d40c2cc61f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e38bdc53afc91a9437176ce77f722798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f91985eca7e5dcddd05242ff8d4755799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89903db69e956f9049384e2a091f88bd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd113b515b90221ce8594612546d6625801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f449f134fff3e4c085a0650873adb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bb8acc940a70629a439b42357a7d4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bbcf03ef6804f57ee39bf7b90a1f3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58aa47c37c972d5064a245dde3db4f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9259321fa07c1891ec3fe2899d455806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474624625f1f39bff8f1c60385d5b2b7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b91b802fa91426dc2a817469d7fa7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c711b866015b6baaeaab723d1b71e89809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b40694d2cb74607713f1235da8b5c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c752aa2c9a168b3edef08f9eaf2ad811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ad12f70e3af79fd7d7ff379f0c589812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cc384562fd36cba2ff32339990361813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505395fb8e6169cfcde2ab1318378759814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e18facb0de79b71bced5756d57be8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb6612dd44405f89ba7558ec9c1591816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b96c885ec7cf3e61a4c6a3f1f8785817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38982fb3ff9b9114f90eb0568ec912d4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d334713a42469bfae1acf475c3afdc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371768c5ed43750031667cef6842e20820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8bce4f335efb4a0997adbae224e8b821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90500790bc26d749e67c57d9fffee21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580604ac1a30dd625ad04acf485e90f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5c0e7a2a04b9742a57e6dbb50f1be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638d7b8db2b976a1a3c5c5b5f5027004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561d3fe1a140b6751081213c5d5563f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f864fa0982e91fcaad7a11d2d4a1c5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4470e8391d620de1128782ac2bbe47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52beabd6ff509a59283ecd56ae2ea78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847e40ad19356650f6de1008d6f2b4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb0fe4d37e769e17b54dbea469cffd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9db3ec1ff76d4935e46d15b917efb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc9d7c145c421fc74b1e3f6bc3ee5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae184f825ae320bb39f24f0185304e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8211c18301f6c9e73c6274571d363c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48648ff85cdd68a3ab962221d83b6fb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2f6c57a36c37f51a5780032eab7ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76365efb94088e0dbb200dcb5f8702bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f323f652a3decedd4bea75c908a2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d422a5ebfd736fcda66990241babc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023aa8059e1ab7f0fd8d338768c35a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f825f01f8e3c42c365c87954aa27f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eb185e1fce533ac596722cc56abd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9906ace1f0db5db1ca4a1e4fd9b0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267b87b0c2506a27cca7ad8cf10170b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735ecbc5524960af107eae96d514d1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb21229d8f5501df74ff5dada2c92826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776405739a3591b4fdc420ceda2d5a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bf6f80e5124bd32a1c79d264cfd3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e133ecf031a2f6eef4f6e90c79cd229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebd8f4b3405e7497d158055895d86730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b0b28cf46687f588864a2e5d3f21e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db1f43e9dd797178190091d95884be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfcb716e430a33b6bcc4166d6bbaa633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe276a9576d9e3441586c67ae38dc8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195c90458611edb34375fdd1cf5250835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324ac9c2ade85cd227fa03538d01e6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f1760ea706cc5c8e375caa309623837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e93b2a25f36152cde00edbc35ec2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e47759975d5d3cd235873518174df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294930c91823d48cbf5e1f4fef3e2fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e752fd37a2b7830866a737ddbd91d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6951b323c9289122267ec706d34bf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3582d9d521bc9fcf071e619fcf355b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a2487bf6c92d6e724fa1bb5de757344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83d7b9e27f61a13f1529d37d2729b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09382bef4571fe3ad2a0447e0b4e1d6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a88ba27327416df2a7fbd846464f2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ce9e035eb9d3ea660506670e88abe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0de64e2cec9e2f4b88e3fc1f982f9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb3268a94ee0e5784cba211f46417e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e938d40cea3783e6b6aede2a3b9727951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b44813bf83527e796eb7b4af78bf2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86053345907d7bc24a70cc5a5e48b07853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b749fc8530a9e89bc83ff3b6301032054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f4303534ab8a778ffbbafa165e86d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fc98e18a82c256e56fcb1ddd5b79856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5c2b57f7c45dd7e42fc7fb027e03b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf202779ae31ebfd045def33b413da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e5028b817bd71f67ecc3e970115b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96ebe7986a5e0f3f5ccc2de0dceaa860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a2e33da412885a934fbee6d0aa33f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02549ceff16946b14d28288938fd65f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a75197a5c020258927692db2b6f12463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78cdc776472812b7ffd70667f5618b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42b5d93ec8a20c980e185309571b7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02851eca0fe048519ea24488290432b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5438a62f63e24d635833d12b2cf0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deade97a4d8a9074ec9246adc003f8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26532ecd94b0c3b5333306e892c3a69069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfba3b05b7c943dee13ad9e090a80f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283dd854e4be7db3fbe8ad7dd0b8b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a342239b7a2aaa27b231bd816d370772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869b2683056f8acb0e11e6c6871a48d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ee34e8ca61c919e6f2f02a7a8bc1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f46cb4d53290b6f76dd6e14bff79f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616b36e002b1bec47db575b09a0296576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b7f0503aa57aa66772ed935d6a71777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab4d7db26ec9344ec2503139c5acca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8860a3455128fee4b0cdbaae063fc079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15aa9ab11b2b2a7ad31b1c191a582980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362d888730d26b9cca197306d473fb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c38b3ae83cdb5f35f7689257a4190e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2522bc6c3770a0cc737d9205e17c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba255e7923aae2fccae0eef8e32729684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf83e8e0d2bb7cd9c416f672878b9cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dc3143a3836f12020e7a56319393a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080af0e65206c9a2f5388e0e083fe9af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffb941017314c6e56f9a301046ef0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb71c4ba2a2152e0c881b5a523be5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e5f58aecfde00e076bc78d681f96a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39f45dc56d2cd62a119fbd484fc00991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7117eb72199fd80d1f6d97d6217df1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234d0f7770c5d8b513014664dda70ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa976c097be80e200ba4c3fba21711f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c672a0652febd827cb5eb9d9e5862595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2104c5ac45f9b8f51d25100ec673796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3860f6a6d13510c2afade8108268897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33808277831c85e3921ed222c008314198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e36589b510673b25ecf9cf23f9cfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297ff138aed41e75fc9524decee75c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a4f4d84a08d7ab0c79c2a98d9e9c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008a71531ccf35c9b1cead96785b25f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f88dd62a865685e31551608d7a888103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cb69d4c72766541ffde0e3ecd7627104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05d3fc14520c104d90155448eb5563105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124bf26552a5dc9ddefdedbc1682590106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f107ad0920cb302c4b4ad23b9bb76107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd0981eb2b9a3fa4b307d43330b978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcb9eb4cb823aa0c4c7bb6abfd802b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f948f58b7224efb3499d77466ebe62110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b7fb67ad4f31fa5dac6140d3b4582111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169ffb6c504ef2b2e552b0601c32448112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bacc5212ac37c7d2b8c4bf6a3a7eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba058d20dc277e244ca23749220997114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b0204f0c593d2bc8f497521088e60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd1ec2fb4fe8d05269908d6462a7b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1011248f6533adc6fc2574482ec8449117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12db6f70737c1c983228458eac4a43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eea07dbe10a3e817d73df27d126d83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52926eddcfac6ee6794b6cdc77c3bcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41807ca8b23a8d87d3a77700deb369fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7d48748f257941041dced054b1f40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5aa28e531f12a49f1ce8aa55cbfe1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845aa398f1abba67c837418e078d34f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d557849ea13c00a680d7174efd81c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e347cd14b1a6f71368c1097e5e2c41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a9f6e14ec72fabf83623d0ca2b530127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb615653f9a5500055a3276ab6e0f00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c455fa80cfb6231633a866ebf114ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5227bc04e08d8435f87ecdfcdde7b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee8ae395bbab25df3eb9c7362cc2de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f40424f26f8062e498d41c34c9d8ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4b03a989d115119f1df1194c700ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cdb3c078a89d860ce03f5d4d441759134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdf0f8711623c5a1a99b623d67bf88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802cdbcea0d4028bcb46255fdf3da5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fbb8588e0525801cca56da2d3994d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1e9475dc77df48c0f7695295dc914138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5fb768c0032fc74a11f28f8b02918139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916e05890b5d55b044b918ef9a098f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eacc0a498d2042a630a60e1e026be8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8794ca0d4e01131e4d67084d856d900142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fa2a040be4d7dda555c65014f3f3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f122a61dd4242b3261551f42cdf88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b905996d7cdb25c469be8bb7a2eff8d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c724e91665f753ff729ff43ed17aee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36e88b9d177578048645c223df82a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68ab9cf3206b0b9c1da30a50a30f9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80fb50ba4e9d01ac7b3a9aceaaeda1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ad48004684ed3571d8b711c79f357150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbabcf7eb9aa50ebb032a6741769ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97762c7b9c9b426af055376e9612271f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b2dc6046ff1c0ffbadf82525ea67f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4e728f4c3dff95a9f76a8d30ac912154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80f67d6c4c05e8d451a63e23bf38a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4105b3ec678020724bc4b5e1f87153156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e94e55d72b276795942fe489b32dcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943e43744305b78e82e14d2382ead77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33011de82fa409d1dcc4cd13c07dc3e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82900cac9a0947c4f01201d6bf547cbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c0c274a80e83c93adc41d738275c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea6355429ee67caa1c44b7698ed003162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52968eced9d5a287ef33ec329f60ab02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06c29771eb44bfa3cec82a464210e5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989a6021cc7d915e7cd2f456c05ce0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230470ee717b53167ad5bc646a0f2915166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c0bceff11e22917cb40ba32516cd4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649b39a5d33e5669462eb0d53affa6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13340da4cd6171f8acafbcf25a2916169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d008d7a4ed6b31788cf8ddf54a391f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8d10a9a02ebcf5aceb40c31ac0886171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208cca5c69e6a51d699e65474698d61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a26f5f1e1c5a9a51865d5168dbde0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff5b9c300887e9750459fa4233972b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810d61acdd7a1d447fa70ef310d2707175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ab7dba4c16266d69dd5a9867f51aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11da8aec71d34a31a5b4c5bba8ca8ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b838629340f8c16c02ecd59c927d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b7c22cba8bb42ee37b2a4047801a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a47c7a1acbfdbf983b0c8153225b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627645cf5cf5f51b6a3e3072618b723181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec40a2cdfbc09af6caa1248363e86f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dd090c1edea5aa60bac2573567357183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec390a6e59c51fa5a3f70a211d0aa02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e02301ffa839fc68eb4717bfa13fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c766f121dc59610f4e18199f2dc21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bf9edabc1d945d76ef55a1f1e0e10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bd3b33cdecd0edc29be3d89aa733c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81a3a7e9a6916ea74ebfb8ccfc6400189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052628e4790f2aeb8abeb2c1bd654433190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1d346e0ac0708796af11a0ce920fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ca545135d5c4203c3cf3de716e62b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689321a25e48bd9185b6312080120de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f575b5073fe1db11008d2154566d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea409732594fd361df206d49b1205eb6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa5f0146074c78e653894103b75008196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9c8f49fd06ec805cdab3c5cdc0c5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fc6921a65e009e1c80d1ae23a4436198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cfafc3632903ef0d3324932345674199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a300f4147cadff4d0b1d0b391b1eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9b0b24f79cf04c718180f1854d4f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3b4aba50f41b98f60b24c28810c2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8dc72ecc33a62fd0d4e4d1398d217203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b1afc54e0f9c2a349041dd133ffcc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e55c9c166fd334084ede0d7e3f85c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f2310c9c68ba7dfd413d5a631002b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e990e8dd87817d407fc6efce34d5cc9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd20410d8b5096498e5825e6729dec1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b6b666f440943f021a5195a59fa66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b251d4ab9b665352f953fde3957c516210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec6eaea5ab756904b97e67639f89cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bfffc2597fbe162812484d35ccc42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bddd7f3908ffeb7ee63d7ca5ebfac1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2213f2d1ca09d55ab4d0f1ab22f5cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cdc97ef4856942b1cb59a22a7d55e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6009792915f912a08e38f2586ba7c01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22a0d5ffca5a558501dab2799dbd42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94ec2425da457d4e6a354f81251b63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc33e50d5a7f3012c0d5c1e4c4fea18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fc03a81cd1398d49912744fba3124220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a2d0b8594d16f29d6c6713fe1f434221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd410e10c9b70607bf9fae8099defa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d47ff6d81f890ed326e24f92612b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7920096bbe8f09d37c29aa5f29b37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f0bbbf15e11e6029eb85991b7c7f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63880f91b3abab35f065fad37d726d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550920774f84a8063e7e7493c474f08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1efbb1bd3bb621c18f372d71cbf5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e7ee09aaef76d62b5d0f3ea0ac8cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343581d10b2a17054c7902b156ddce2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eda1893fcc103ea7ac872467219cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1cb69d12a5683a044950271036482232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8481dd3e3a256982dc305507e6cb2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb977a4b59fbcfde3eea57d902edb2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527be81af04b4bb2d9d51ee637d5286235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fb0e9efb13b54d7a3451e9c04d7f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6a0cc7077dfb0f3d8008f9d4e71cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf189530aa43bfd84fbbc459692fe3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0516fc8f64417b629338f6c6a70cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782ae3323947ef4a69be2bdd4d22ba7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d4376cf7690000ee62dfab0a951a2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa905d59d5f2c8febd768fef2cda27c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d234c6b7d9feb55e54a6429f8bc86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80544aa00da2c312bd33dc93ec525ba1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62442da215657e1112e69327936b7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b2d9c8581175f18559a53f50446a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37553004aa19bc4414de3907065a5a5f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116e31e72cd985e2663981d98a4f4e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c7aad372613a75bbec1b9591dc0d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882770991a20a3e8b19ea3176ea16485250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a653baf8008f94c7b6457edcd80e664251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc682db19052d9aef47e2939aaa7fa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d002aa42d09efbf73e4d2817f9238c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b11e042b65470bbf1242e9f02680d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568936308af2c69410825ffcaceac4db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03736a7339cd6c3a657ecfc75b3ce99b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009e06593accc6ae3a4bee689b30258257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88f240729c89ca0d2f4524cce5428f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7ecb6218ea256a1839afeb00ac8f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103604e5f19d2d21cddbdc33b28e1a7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8101bd7256fec7a4cb3fe5105581b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5180229167b4289c0f0504510dbf1a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c183f712a85695d470807d3d4e7076c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a6868be29b6c494a5ecff33ec0ff3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a909e39fe1e9e6ef1b9638d00250c9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fad047607a5a49dc135493a0b4c28c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91356f834d38915df0514f2480cce3f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2ca407fb0fa44e29e574cd9acbb6d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964e18b067605947cb4c32a6b8f7b64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2f86311d79b9c5ee61fa59442652c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb198d58188a303d0ea59d8dee1ed838271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ccc5d7145a2c8075821bb6429c4c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6c04521877623bfe121ed1a0466fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0089544a116e51e19d817d6e10fc4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb04f20485d0538021fed8f021636c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee756372282578b8a09852e52274eaa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39a9f98a7af8a716a2c1eadbd6f6a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e40c13ddc02b5a8e808f08445e9b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd826fcb8947266776685b8eed899c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863cc2e9b232e7bd8d6b9f904d132c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb4a50697e81c7e170c08c62445510281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851c67ef2196fc18a0e76710868e220282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d69648496b85acc0f30b15c9acdfe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c063a10d328f7860f33d03b0c97a5bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37350e1b4c11a66d931638939194a342285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771607ccad1e4e83235def6587c03656286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33bf1fb34c4f007b968116c200648d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50332b99af18f99f1af2e177de14ed77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b08e8a92cead61327fe96bfd14e71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88396ccce4096789516cafae57a737a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f101bc64b9f61bb2d58c980d8e5a9d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d395ecafc4b3d5cc6d04c92a44db1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e9747242da12601dcba8dcf7e41b9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c432523462c4ac64ee8645d194426e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2f37a55169ba00982d84e12de8deb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1078a534854d80b5205fdaef87d22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbce490c5513513bb408bae1ae0a0fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae9d5021839b3cdc2c6e393c090e03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0df834b5a1aef3f6909ddfceb04c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc14dc65c9402a825f83e5ae22e92a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d18b99273d5994dc3b0b5db8d3209301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05832d425b97f629eb6fe9892213f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976b3cd875ab344591fbc2ff5b4aff9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01276dceb4df1e97c5e8ee256057d41304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345ff031768556f8fa9012e1cb85270305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839bd3522dd30ee0fad19980c30f336306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732bacc905d13babb41c5178a394cc0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7e44375b011e4e9501dd5fe1483e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef878d2ff3cf56365751e438c28015b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592f1b4e663260928d1fbd796493594310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced75e0675651389e56052602a2a7788311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4205ab70635bdddfb2f4f27fd8c01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1e52efe25da364fbbeb758655e687313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacd48c92d1fb2b358b349e376a208e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000ea42fe98f4c04e212282db1357aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1146d9725c61a2fa1761c37796f4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa0609b7fe76e1fcad103187d0ed71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f484eca37106bb424922de8343e9f73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa169ece891a11de98233cf398f71e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc745b9e8e16e2f2c2c0df4b550ed2b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725d81004e267b51918cbdcb83809ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ed2dc063c137f61f4dc0636b7daa6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11c2808dbe4359d9c4c56cd46f2d9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27083f6108c57973fa1e1cc1d28a9c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed9702af1b14bf7a4e8e5b12403384325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d07796fa28685febb8e70fb3288fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d3d69f4c87a94ecc6a09f41659722327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2f7f3eb928922951ca58ae3e6a18d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223711f161bee7cc36412e9f41ebc72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529b7b429856fc2c92c200f9679fe36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc4c19f15ae336ac7f4a1b6b925136331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb89f2af9816b723f395c4b0a48449332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af82835eda94aff7df2c4127a271a65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aafed1b08932760977156a9d6509c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5828f01f3747303b9f22665c7bae3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12603d97c7edcdb88d0217960524896f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0923a1b7f281630505973d94f1a5263337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c281a357cdd03bb095db3f6926bca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9425991a9784668cdc7dca9d7ee1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e4f755c1570fdfdc2a9223f1c5cd0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a86146e749cc814961fa1dc420712a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05136949aeb14a1639a752c09069bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed097f7643872f2a845627c1c532394343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b294819ef91a8e1a28747306415c2ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66661b8718cb90dcb439f4f4adad71b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cb725dfcf4b2689c1b709837fb475346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a3006623b3c27f691ed5c066c9cdf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77183dde784d5be438a42ce269360da1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db556ae79bb49f38e9ed2396570412b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9eba58367817e1c1f9ef6c7e40133350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5d5457823034bc8d61aa5bbe472b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50f4c20ea98a291e43fde6ff496c3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c951ad3da75d96c9a38182c0dd1122d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509778bf530bfb566d50599b3a9ad34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938820edd76b96ff60ffffefe0c52da9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb6912608a02f47f1d73b19c6aabba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7eb2f9e420e048a72fb2ff3103290357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014948599f59216ac3aa928086866d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53f753e2d71b861365b235976dbd42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324a34042b67a68425bbe88a52018eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da867de3f0f10740a4c49f946f5a98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccfbd89b1a5eeab3411fc0f4d73c1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181ac7ce843d2b5b3998f82b765a0e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf5f82b7bbbe6ae060bdac6065f595364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa601b3a9ce8b723deb45d0d627c4da1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f3800ca2bd53ebf0d11dde57d4e23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1683d06d5bd97ebbb13f1bafd90ef4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a54038007f13a77dca9c000af2385368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88b9877f2528cc7fe67de40152189b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e9b2f0396054eec24443ca944bfef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09015cb6fd5ddd0b4a06d2472685eb2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941a7e3c66eb424349c0d56d27111a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b35074f851da18681a2f921a5d19e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e5da23b6e4dfec11b34465db58079374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688af20d8858c0da547eb14ccd30f38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85925edbcfd4e85b9fc6cf63b89e4ae0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689bf1091731629bd5b9b0dfa1a4f1c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf9d179918f5b80cfede7f7d863789378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4315886d70e89b4a1c32eb7474b5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb54b434edbae70fbe59464b85c2e26380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d9b51b9a2d95b4b6b8ac5937a66f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2d29b8ff87974cfbe27a9bd48af4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8ea5692dd803ee19e1459204a9f2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd4c821c5c87a6062d8f916bc285fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5ea44bbe597ca88612794f28b46b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4dd1563d7af6d19184379bf052f79386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676b86655cfeb8a3a50d9eed84167e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855f07fababaf53cdcaa521dba47e83388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deffc79866a2af421144337dc8b38b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57513d41167ce252da4211e81e760f20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0aeeb9307ae9327a8775868545cd6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805fcd2aa3b296919cfa644efd52634392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c52c72b9bcacd1316182f02386e74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57a6064d227d5b18c60ff3eb649358394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d898a0a9d49f385a012ada16b6b4a75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b2717a19b17329bf18f904eb39550396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f22b3249ceb9baf667ef2299eb40db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c37ac0b95d8605cc2c07ec5836ea60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095247b4b61f707988c928805c1193f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197958477c468f3489e727deac8750f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c4cfa284e33ffd1b9a5430e7b3292401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdd982d07c3ff559cb57616f9cac6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cafe8414558ae540e39b975ca31fb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0827124a066a3c2c4be62469a3f3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b63a4c8902223445bc80a60d1d094405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6b6d76d44edbf96d45e6be8a57ccb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4ad73465e42ed0f18b5c1525d2e97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f561363176350b9997030d252868064408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6fe9c17f168426571e036053074a53409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f14e7cdfc556d496572e522aa019ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30456c3701059cc2ad6aa20d3330589411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab377f4ed014c5dd16fbe0a489dbffc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0160b4c8442f87a8d6fe949880d057b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4cbb7708ef56b47d5e20ad1550b19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfe27b9cf03dc152c295234204aa68415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6e94adc4c94662a3f002bdd25ece6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123058abc0b4a9cdbcac6e7cd9478cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c9241be2507d2c910296f44ecf2ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c452476cad51205b16d1a9a17587256419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ab649d65ebd7484fef590952cd18a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d714d154ca246ea9c524c3df767833e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d4eb3d59dee3b07175cd0011530f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab54f81fd8a51b10770b2a6269cb9b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca55199125025d53d214d0d827c7e1a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364403a4f4836bd193c5f33aba6cdb5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfbdcf4ed166337eb33a2049b5a2eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cfd4aa776fc66454a5951e9543ae6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e31563752f6894b3fd3472923c5f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af3084334fe6169f56dfcdf8af4f56429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbd959733f00545a56a4a1c4331aa6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ad659b9a0908997fb01b1241a5a68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b888e3c47e15d65223afc0eea4cf6e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7d9cf33b07bd23d9f591b33af5170433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bb76a4f025ba61c6edc073d5ff2b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfff4533e1b4773f3b70c3e3ee9e333435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf752a94c9b95ebdbaf35f754536b20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cea72ffd90e121b53a2bce0cd44dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10328e66a3d2fb9e351c894ad495616438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947ac482030a02f4d013a5098b82256439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d1da6fb1c7c0021038d2e8f7126f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5793429f072a1840ccf3d546458833f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2b509a51c05bd6ea0838e3de63457442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5852b58230586b048b792b47e862127443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d4b3e2b080d5fc7c77061c5866222444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7f0bf41195a3c4294d3214532f0c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57c9f1d131a0d32459ee404121cb5d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea365d12ab15cad0ff37b68c7367498447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020de49b8c04a8e8dd7e5bd9537a4e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e8322b0e9d2926096c7b717ecfaea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8b44731b3b1f1ee1ad56ce53ff435450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2bf66ff68a0625308a32de8b9cd68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30f16558c9f02a42a5bfe2f04d91db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5c4b2a3a41d5b7d10a3c26128d633453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6d7044487a6574e4231dfc8b035a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c8c3b4e29106342bf24585e4eb6ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df933c6d61ad9ae6f25e4f1d40c2ed9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d602db1b79262f562dda9540c89b8c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e35d3a884c70a486f3cb372c7da05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cf547ba087b775ae773d9d13768f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171eab9d12deaf7e11e55f5f6a106144460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb01582850f15c94f0b743a41dab948461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf899f5d664aa06e7f0f7c353bb41e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ddd2c9fa5f790a4ff435a8ae6218e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4b1dd53e1f63595720685684c4b53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90520371d61d67ba553f81fea2033ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d18de790ff51b7be99744a9af44b8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5044afbceabef24059123e02d47ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fafc607d9952d4b71544fc8d8634a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2c9bbc1dbac0edd4e8e5b55214483469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c8f9ad8f3c054318371d1b445bacc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909976dee822dbd8be1735aa63c8692a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d8266bfbf7656ea2c65cb7a2b1959472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618834b99647553a509e63979b247e1b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc262126ac8edae9342757ae2da7e3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314a064eb4808a4267582ba7b4ebff8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd3c50b9551988f046d643c1743a70476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2485400baa34e95111813a9872111f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377170b67686a98272e8e85c3cd88418478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb06ff8934c2e2e6d0d225677606d1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c804c00693bdedf9ad0f85ba018bd08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3358cbc540ad55a601b984f83806b46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3612557a4a3ddffe734035215b2eac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5a4defa0ae054803812292b1b7cef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d1715093aa17524cb430d5a6c921d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49674fd7667e8caf5fac16c79cba4222485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab87cf3290c58f48f07810b500818d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50743c99f9488c2dc375679abe8213487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4007951905c2dc197a43138686228a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df7cc1ae29af3cf779f29f1257ff19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7f3b73c90139592cce9f35732e909490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80f6c1fd94baf38c8e7218e957e0a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4581fa3ef18f81635ffc16e41afff2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edf2beb407f9abcfd3711a05c824f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66f57238335f5bcf3d2d34aeeeca73494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5dd8c129939ff2b2e1ef10b503054495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ce79c45aab9056ef3142548cf1f0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc164f39e1f87eeaf46ba06706ade7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25ab1178a6d969b1a1b6bdc48bc6a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab944fc145a65656f1cb929916ae91499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96afd0fe25db3a4b9c918affd3d60c4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4306d1fe968a9b6a5a0d6c69df9d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a0ba45eb0bacb484608619c8ca883502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5705a64f83babd27b950cf342319972503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2d94efd15e456472c8e475caab035504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125b4a1904362a4f8fc5ce0b92114fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695535b99934f7f238590493d3206905506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e6c8ca75cb3919d5c8fc7a51c8100507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74b7b17783559e15aa1c6dbb75b0f4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fb611c05066862bbe6cd0630e5476509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f353c7ee89b862138e9023946a6011b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addf9f3116c27cc113229fc2eb4a4f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb97b270e85af211efa30b3abe7b737512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c8e41c38fedcc258bee543ae728c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d4708d1abcc82058903e3d86a8c0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e630f547018cebfcd379cc9e39c55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e06647893c4d6bf04c377efe56d64516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974af759c0bca6ef9284038a0158be6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2faeced875dc9a12713dbac3b2073518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd3a693fa6db6f15cf948055791e61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51417a940f96a341a191f518a720661e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9086ac0d4fbbacf045a4990295302521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f64bcba416c2d7b2e4eb888da325b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7818ffc682fb02e028fa2d0a1785e54523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f4c347a5a35f6eef9280b3c553236524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5431e6f6669c7eb2cd96b5cf5a48ea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134c0d4bf70e1663a061a4ebf78e70a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459c440f127203c21383c74e739a673527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f238f320075ae778d63056caf6930a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3fc49f818d3eab9e831bab2c8faa7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d17b42ac0f4752ab2b62a9fa6ec2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d8b3ac2b27c6539f30ed6ee47698c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4e34d6b96644b463701b5ed5802e6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb89fcc339f202d57b393d40e37b5b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf7a1723d237ee1ad131768712f0c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179819e1c6354c49f3ba57e0135cc7a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b22e278e14106f2ff417a29bdf1d53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e252d1d5a8ae656925c8477677cf59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f860ee507ce138da41cdcac4533797a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8089f6d23ec2734c3cd80362d1302539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3a99e037d48e145ea604d4b379ef5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9225a5bb68a0f68113bbfaf84dd6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53a5dcf8f1bc0b23e96958f48796d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2a96e509de72b2d14b2e671c60207543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531aeab24e12b2a7308773f49db3409544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc594276d04ca4502a6f9dbe6de621545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273d997ce0c336f02e294830bed0227546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb484d1dd071fe52024c2a2b945abb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673fe97690c090f5bffd65a04817eb8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d494225eec809e4ac7854360ba7a52549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d34b5fd8763fcbd621e7e2f99354a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea5b01ea9b726ff23f28b828f722a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289d5ecdffbd4b7b52e243f48541078552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e79ac6f5d8e82057569e9e7bfe139553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829399ba0909bf38273569906cc5c463554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77012afcfa1525c74a61dcc8d0e00fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfee2a6682f055a259e0fcc5aabe490556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533791e3a13e150365d2ce40d7bc992557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2821186518daeea0e75d6a6d6c421558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bcda257c56fde924f81411015bed4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c400c00a897940de89f3c493a40f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecb550be4a82867884ae4c2365c658561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554194af7b0d19552a53b21462ccdb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621b688c9870b8867bbc7c34d80c762563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9e65605d8ac8865f229058f58ee5d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc6663449f83890ce6df76c99008b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98adcbb3d8df1cfcc87ddc7972448dd0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55a3c56661da79516a93a91e370e52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0544ea71b847fe1fd5d2b9900423e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8095c453690f8e6f708ba5cf684d44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d770efa125202226d5540aaef58fdc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49107c40f351c917b34d12a9d4ded3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed98ba3f3a63958c4e7c59acbc1241d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260397a751aa5af0707e0fb968cd312573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cbdfaf0f3ea69fcc3be6a712db180574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b9c911cc8b3ebbd45f7f814585738575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c24518f72499a619c15ae7aaacd05576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9015103cfdacac1aa1ce6f2ef9001577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054f5383761e1864599e6b0e8a79ce7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf483109d20882173441dd6c2a40a18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f806716ba3838dd79ec9249f47fa4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b2c0c6956e684264a50b9b7587900581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d09d29e9ad93b13e6d327971cabd57582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6062f058d4cb7fc987013d0c4605b91583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e27b156c5c518c38cd3d3b40397b4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eb62c343c09a750a53a3b20314744585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8565ac21a28028619f320fbac40df5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548840e3062cc7386faa9c60f2d3c85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1ce6427c417a0fa237d8752c05527588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080e168d259b406bc466c0c931bf507589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c876c8db071e2b1815ef6f9625e1fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318903328a855f215748d6e41428aea9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7846ccfe867b7495ef67aef09019b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c431583c514261a6d58d61a569194593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369a84ee5157be94d6dd2b2e86198bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44088429d6d5b162d65544e66788caf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb3c2416142728eb73ce73c5611d34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1acd9a852ef5f63f1f7a25e8e0bf28597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc58155e31432f9148b8b13d72c2be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd9ee7ec44db9e3fc09c40936aed64599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd392efbe0b9120c2aa9fb482dfce70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc4e6d9d6cd52d236622496a02d045601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78011ef65f695a3946c3c20b5536d864602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec12595755072bcff1fa5828e5fe7b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfcedfb6197afd2b5c81758695a9bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c419079f3523bf4787a76fa73f1a8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aa4874c62817e070aa218728ff3bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72279701796bce6895e83542cf7f4666607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d68c8d19ffc8960182c4cf33a4618608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c254dd68abc324da342d02d08b65edf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233345a7137866e0c1d35f57c5528db610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4320571d3719c917187f16150ec84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19be51c0781ad3c5498bc3bc6727df3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3042af0afcd054c418fc8f41cc3dc3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dccea832f085b296448a78120efcb2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521e03ddab872c3456999716d77c061615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75bfea949d0f696e7e9b7303cd293a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2d2bb4572d76a5f514860f3c4d28e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46506cf370ae49b2da9d577dda9d947f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a243aa1b922d0aa93a7cd52d282157619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c04e46a196103250514c16b3d08961620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913196a22db060b23c04f7663e26ab4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b4adde1ad99cb80bd8aac3eac4aaf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e11863f891acef5d39327c2ae05587623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb34389919fd62d90f6445d43ace9e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddff2eeece2ed8468694287ed1c81a5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea751d59942185fe9d135141d12d90626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55d7f9389df4b0cec3f2ff158cab9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443759149136d8cd90736e10fc27d008628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba0fe09d801381dac082d12bd1e524629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61930f6c63f371fc88b095148c81f707630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfeca30899a72f7fe979bbc555a93a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35359e771d3ce3e9e15afd16949f0df1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e9534e60300f32bb1327ee3ed9d73633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eab2cbb517c384c4d1d49e830d4c99634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76993fefb0b18aa34f05d703b690bb83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab17cf7f4c0c7a0b4db6339488f2f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c446db2ce2650733cfd5fb4c34fa2b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a739190a2eb06a6a94b98840e9923a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e1678ed612ea86f96076b1e023c5e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd26ea617750837948c3429214d35a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57021b67b0ab63a5290aeb04d78e641e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1640abc4bcedc185fbcd7f181e01c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1b1ae88a89987ea393055b58778a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c4d69b06df2c3f0e871460a9c3e49644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff684e9d583f872b898c65fcfc0de7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a348e46314d6ee93fbc7e3a153f99646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a907c16f3af543ce3fca77b1a38a1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c310782486496582678b38ee7da84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0c4f2abe753df9ee66de895cc960d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca39b50a1a407370c38b8461391c8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc17752d49c7ebfbbb89fedcb48d63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bb9c4e58b30acdef9bfc30098f899652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565017bcc1c5e9e278c627045e994b20653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afc72e38e94c91d39181a00e4abaf3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8da5bd20fd5027312f017dedc88886655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fefe589ba28db33ef8b3425573d373656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc5127928ea829f5007f6589ec363d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c39b4f76e7f1da6e4b8a247a8f750d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d093a447b5c09e6a6981cee160c2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2eb4f238a6fd1ab49bbf592b78cba0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6b786276821e9c165ee40aa6f4423661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26cc82daaf43afa859d24a794dd207662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbee64815a37fe4c863b0a9984a707663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058a7c5114791a8bd0661881c2848c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5ae8163e8de5294ab6345b03ba2ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144614020cf43b661651df909ef4d99666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e5afe34f9ace3ad71f4da79d7bc6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56849b91f43e614eeb15b8188d3ed0fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adb3dd34e99c1bc1407d0c566a0f9f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c04070dc11a5d74bd1c2a2d19b45b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e330c713b6e90efc411b4f3f48b63671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda98521b61db716c250b6d5c3ea4df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a829fab69919b92d12e28cb2abdc01d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42354ef299da8405751b44b9890f2c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45c2dfb66a75555020476805d00269675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eb4c3a02161cf8d84ecb705232a86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446ea7a3473bbe5a074f99e57d2b013677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd894161b68d8a592cab54e2859f40678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dbed3d4cf9357acddc08ccb5a73dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e421e6085a4dd4af51e8c41a72742680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71de2c298f612ac949852d1984bad41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dfa2e7c03e62f5f89551c9d2d2838682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7962be187b89bf7666299064437eca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f688fef496a444d9fb2a89500b97775684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c523b12c7e8d0693f3b462e18e56ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea16d3f5449b31bcb6a6f0cf21da93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87c4b88600147b2d513258e271291e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28e042b7cc1cf30150f1960ae1adab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1feb6c471c09ac7d1197921cc2263c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6dbd4f1e1e7e6c38f531c9f4d45ff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1a03c8777b8323bd5ab1b61a58d6e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e79373cc3609293beca59ebd3092e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2587b95f45e7a3c07ae350e47f4d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230775904b4e094ef64ab39e442806b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff8898e460ce6872ed8598a6b4ce60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b883c7e0ed15ddc256f889fd54135b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114a6b6d939f4e512b292c975aded5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70f47a0f168d566dbf72cede7eb097698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd319582059847165f40df67230eee6a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62a03c162bd3bce1e911923d3c2d5c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654be1ff8a63e12ef74a4eda35b1da5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abde5a4279fe363abeea92191944b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44e3fd22b90a3652c743105b6489dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b76cce0dce78ef790b823f6f468fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645594caed85370ac3a71adf57812dc9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4f516f7cd13d4507132a534815e6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001549f6041510f51e07eba6cdda537707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae075c75d3f43d865b73aad6497d52708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc55c2a4ce805c4e07e883985381c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c826c3e2dc742ed4160f31ded3fd3f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792699939b0d85f49b9ebd39c6838b7f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31418339aca8c5bc1a9143209c898ac0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4853991e17eb3d02cdbe64d39f724f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1cffc046ca3bf0ca3b91bd6b08e89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64eea102444e62b02ebc77b1498c22715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974973213fa3a4942d25e66ca11874b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea232e2dbd8893ed6d3f0727215b9d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283bc6ef8885071962bdd277947d292718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5b96d91834c2726f3de4f603047ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884de39d4d8bd60b6d124f658212f4a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e761848869371a83c8cc8e6237b4e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52a91397857318a16bbac3586ff00f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed050ee694896f2fcaf83fdd37e36695723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ef2c9d3d7694fbe469327631df1fa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dffbb9072dd862e1b1bed9f265675725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8a319ec88bdf2927e6dfe41b1a030726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eec217508e8ac10037c4000582538f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dc4be5a301ad3676f7790bee88091728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b69be2e33a03fe5e0058ae7c7f804729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99636818a8ad448ab9c08a2309c769ea730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db83b2f2ba4d0bd8552d69a99297683731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904752a893d3569093eca5e40f08fec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94cdcfbae85b18a9097e56e6adb4ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff219432deea8cc29bc37d26664ad0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e77daedd414db6da257e21f972dd4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953620a3331acf467ac33b066b1dcc71736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f88a8f0299067d91c46a8ded1a1879737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa10e4b701f34fb3cd49e508bf94ad1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202f46842360ec68f45af4fc533f4ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8a92952268b63b4c1fe6bc3e07963740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fa7c2374206848f7ebe25799638da741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9c5208cc3b23950f66e2e9bc1ce23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ba7e9ba3b4f0049c91c273660e2e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2cd127c271b6b4a793ae5f4b68de4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa868128dff2d9f0ecb6968a046098745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fa4999651d79fbd0599957cc07b67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fb7b2de983bfa9e9ec4b6581491ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7ff671b255777fb67152940c33fb9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54bb13e9c2835b211da689c1a8c970749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02702340b76efe2162dda7a5bd9ed481750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287a1f2f55f3390f87533265f1a18af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c6eea16b9a8fa4988fd62a917a1cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63947f3497a1b19c4641ac40cfc05199753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6157afb1050b8237b96c25fe0d9eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3689cb3f8aec3d38fecf397c9190e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b669e58d9747718945e71ea8e01a58756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6eb451ccb00f31d75d5e49a3a92d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f459213ca23311659ea8a18e7680f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8c4e2fdf551d68d5b5d2ba1f1d98b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceb31c12d952b18289ae00ad3a884e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f8f5a3150553edfd47e758bf82801761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb680ab3807b58bebd36c46525b28d14762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20b93b0b2ba200e6737f784e1bd7f0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad264c5ce9e3148e8f9b52c96722ad764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17cb45ad5aa105199ad4726bd72ffa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae946f24dc44aa4fa21d8ab91b669e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf730a7839ab82b10469bbd34efdbf8767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>