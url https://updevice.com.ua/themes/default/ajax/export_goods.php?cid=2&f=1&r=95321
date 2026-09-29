--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88396c912f94446cc25645b1af01deaf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb5d050bae1f54cc25551c6156acfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78205817238f65c9e6eb700c55e4aaf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec59e39edfcbf6fdb0acd5bde8571a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3857e63ca1fcc4432f7992f0d3378975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dda82fd8958f9ecdf82c85a0986226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd36e77e66128e103b387e728f485b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560c642fe75f1406edbaa0b564bd1bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616e92f978140fafe0aa83c308214269.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc7a60a22ed921d3a39b8c87f5c0af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a26f92d7f1ac553c85425bd765313611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85981221452718cae84616da4804d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31f54cb27cf6297d3d81d4c4f6ae3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bccd2b2465da85f2fa6b44d1012da014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720836e81d7ec49263f17cc68e17ecfb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3e25ceaa8a118d476548100dff3f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ceccb80ae8d9d5524d26de8ed3682417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f29cd57548338ced5d5a615e08f6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c747d36da34d0eaab03c8af7d304d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8467746ffb869baa49cf531d171ebf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8eaa0c073df1ec25b6e4658e3aff021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fc7dea07cd79c73d3ad19e34f2afa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981936dfbab99f87e74ddf53188619ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48749e0c34bfbf591c1c45cebc9764f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6774bf8ebd2993ec19e573fcccafc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89763563ade5977f072a259677f9b85826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda29035f3926aadee6c4cd0b20502d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9358352a9b5d2a7925e09413e63c1e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97000009ee103d15cf6246844cdb0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d42e089a3ad09e7dad8912ce61a14930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afbe7bc978a04f66de1d0e52e5e28531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c98c1478f0e0f481c6dc4a01a39fbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60c1b710df42354add6dafb7da779033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bad03317609d79b78714f70c04950034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b055f3fa4f7dd59f5202779603f91e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b6f8568a0fa1e21513aee1945bd4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4019cbebac735d27b790d4d3b0b1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f982fa9cb014c7c343a65fce970c86238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8588d9d005df284cdc0ca5066bcae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd8af1bcb7c6826a53155965dc544840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6469c823f3bd0e7d60d3e53404026b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0a87e29065762d99bf620c96edfa042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4c74a28ac4b63d5ede98ba870540b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d392fd9fa90dd5b59fca63688868c8b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eea11a67c4530c02eb28e1283e7e8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a11b93fd27c33ced6e0fa4de6e24a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dc3ca40e500be83c4051b662613d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ef80cbdefc7332e492f1775b5b41648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87337a2bad295daaf377864aa08f5db249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39428e416ec29d1a6c140dff0d65053150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a051f7e1c3ca282e5729f501dc59651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8a2f2117eebbe314a6e5971c0f80c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f113ac2d7a49e3ff7d123e097b1ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9a137f8eb3af9c07eaef85ef33f6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44ea19e06acd932f2246f1789568dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56bb438afbccfa8ee4bf2beb7703ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464f12839c82e25896ea47d2db69a7457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44f1ae6ab77986ae2533eedb30641458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17539630972c3442284ff1bc9f445aed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52522382e77b90f12ab63ab6a8ed4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1104eebc0128f3ae01b947852b03e3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200f6e1c859381ca42fdb5708953d5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149bd62a9b7f7c9faebd2afd454273063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0056be92814ccfd57b1c23c512ba8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296f08f983a43b8baf494b1f513ebec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40746ed1abf43bb0ff70740c570b49b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda14dc5a7c8420c82c48aa7784a95eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a1117e19c2d5867cb9464044e02ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7484a81ed8c317cb39532e3c60bd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac751a8d6153a982311190940ddc058770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce9831beff8a26c12c611e7733ffb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad77e4ff7b7a3b5114302ea86b8f7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6c6dc4fa0656bb11c1b2e4208b6ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfe2d407086251b5ed0acc3bdf39a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cded8ec735586dfcdf8f20302fd5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96895a9d701758c026e148596848dac476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b809caaefc0072041d4a906509a1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb971e5442267aa273e06629779cc4a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b471f6c45eb2f4fe879bac9de2ee16d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4829acfa6b5b9ea541ccdca79ef483180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6178512afc2c6e5f90efcf40794d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c705d9361258c34ee898b338b45c62d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255db4940caada6d91b2961ec038bf183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffefeda9efdbe31fad672485e39fc5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137eadf9b66e068d219a5744b5c5b5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac75f46f2bf4e84cbfba06b46c4ce0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a299812bf044fb1b63650fdef2282087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41950e345c1169c5632ed0472d81f5c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d3a4f68fab5f819123244d0da7f0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53b365ce6d5c844c5283f15156794090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3b322b79f2aa428faeb927854fd4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f535cd139729351ee267fe628d14f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9f2ad0a3fd692f4d180d2f08f1e9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a46741a9d310062f474694c8c587b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d6a933297e8e349b2d4a7ace9466995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3071a68aade1e7e22a572e5ba073b3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f122375f650ed4eebf65448251975f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69521c99f25d231d2347b3f6d9cea2dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31a14505c4f74d542ad6a2b09c773e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9e8a29079c82f542ba90de4266685100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adadf90f57cd194ae8f1079e3b761c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419f969c32bdf9787bf6f9d9bf13bde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92106a3f448531b96354df4c210f6812103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b09469aa8ddfe106d878a8570d056104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcd8bb761f3ff8b5d1f3dc6cbf2639105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0d0fe3025535886c50cc626152fed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34dce38bf8f418946861c64244901f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe4e151b6edb3487ce9b2696424777108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521293451294f381581ef1fe380ea92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f331838a876636859999be72f7e6eff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab70a9433eda128cac3ea94a991ff50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea580252a8f2bee7809b61f9d8a6c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5d03e2327e6c9128a25ab79d11830113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d76c5336e19e962e3c2859d12e472114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ff13be967f95f056e4a36755ca212115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c888b774ab0e978903dc3b5b0300f45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2b9af060f0b9a681e351bf1c0db8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fad894d6a473fe660d4899388f98e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399551b4107a52421c82a5c2bfc45d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556cf102bfa09d762adf93f65462a86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6268e3cd2d1f5ff46f7ba583e7e937121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17af2f8043da60661201d8d49292d03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44167148688721c7e9ad1927106d2f61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7991cc7fce5d99c5eda3e6f11fa06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b227c4dac46e951ca65dbe4d82bf2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573e3501485a136da156c775f053f8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ac6a23d2ca0bea3bdc74b91b7a9ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f2347f18ac9df0d4a4e7c4113132c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542367843cf8fccf88a9f5ee65970041129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720c2a2012694417987afe9c1133448130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23afb3b5d583386b83e9b3ac507903131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56db16c0342e003ecc6aa30acff3f73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0214a42d3df0f3250ddab6e68841a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8924e69b8439cfa84253db22df2bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3d019b4dc7bb155335d3c7310647d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4978d38063edda920b5347ce8d77a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455e711c6480d284a247dbe484b0374137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28043a979cfb83eb0207dfdbd70334e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33761cea470b2066a643e0d4e88823d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e145475e5056bcde31347ec841683d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df30ead81e3c69634c8a30f1c54f0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f69b97e467bf542a0842b6d2696053142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934d9ec8eb9077a3cc898b676aa4328143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d289b27a3def44a2af8cd44433bd0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92f6f8f347048acede2ff9f70638fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9400fc76691c5e37533ff042853db9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a14ff42988d1b3eb585219ced9f355147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9073cba565e3f5ec48c570fde0f0d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e0e9a6256b7ef37cb213e5a7302f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df98995fef235307c521a5d59fadc42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7661b06d4c072c5adac7ebdd2147ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e761935bfda1bec625a84a2f7750ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f49a620e015c1ad1d3fa400f3ba805153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f0c39dbbc51884372c19d4b3f2076154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60098febf36745ca8f51e7d51dd3be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef86c08e839577e7e79a625eadcac4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cce077b7d494b7f9e8e4dc471427d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a0fa22c0ba8ab56f1bcb14df0ade2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed514bce0dc2623ef85a613d7912629f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4706cba86f0c6264cbc89ddbf351e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96b8db08fe760f1a1507b626a0558d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c00e7305d96f27d489436b8600189162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7fa505f3ea92128c51267ded46a4c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb0cf6f9b0fd15ca05e9ec1595032d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc99e6cc355568dbe00e5de47990ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45df1f20247b29764e0604c6c17b18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2205100f4f39bab36c4482744b4e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746297e6de70f1ec4dc9aafbabcea784168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e87f35f661f0e50ef2ebf4f3adbf3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ec70647d3e27911c72b6e577779f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d9ffb163c1e57a6400c1b8ce41c60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f5ba452c1a53a73443dc1f7b11fa2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66fb2cc5ab880683463a1b38c5f583173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94380c67315a0808cd1f8a288ddc05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7316ca6fe199b4c43de603710a5e40e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518ca11df8dcbae7270afd429d705ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c95aa942a300af25060b6c45b5a12177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb053e251392e343a0612fc3ad5763178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe8e2c832266d752b79554fe873208179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0035084d2bcfd35b52168a70dc13d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ef0a62185d80e796a5ae39fb0f8eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619cb791278a6f3f712751e02b3fb96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6def8b22c9bca9ce4e41f9de55ca07f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4416bd760de1f421233977321dd8d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775cf3f3a9aa729cfb8c0a7816ad4f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765d5710ecfb7847a0c25005b72c6db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94a5d477837e5f528ec5a52988d03e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec37f829efc46376f2c5558a698553188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea9812f8e45d87b2dff72c112d5940189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531663a29c33a4a3c1ad0769f4bfec8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524b4c58bd49d419ff8be5d695e46dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16cdcd3a7297f9ac8947d3273d7a8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ade52d73d7c8e26d6c431dae01af2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534f50fae317f0cf05c38283361db21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac25e4f6ed0ee4236d627379c9e4f72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca028c87d6c4a97c5587879e910b4aa8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45a19ec47aad2fbb212b06d414c0dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1411f14a445a520e77df153345a4e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ffeb494e6e2c62086af44b969f1d8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91892244225bc48c2e2d374b9e375a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba5697b27cdb3144ed984843979374201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6f2242534eb722a8cdbedd7223443202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2aa85241287156b25be2cdaa230c14203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10998637b7f88337bede155b0e03d41c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1824622c21f5a4f7245bb122708f572205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776ccc57ac94f64639c96fd73931bdf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3e00e11fa78c5f02cef14c9d967a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75052d0913a49bd8bd2f7fd29940b9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e85a03989ff3f667a6318209a58f75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c379647180ef06d14882234e5b335f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d464fa60b35538c46bee79d17636d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11482a90788a8b404a78220dd35990c8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7181412676fb1701fbf90b020e94f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6d624c06725b0407241d1782836f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61973f11b42bcd122ab53c3125b9734215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3102939f5086a8588194fe00b2a0404216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cad00fd5986564a22084ff5f6735fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe2ff2992ccc1cff353930450f8910218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238720ca420429f5e67c8eca0bb3deb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c93873642adcf2586e80d30c3c3e60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21e7eff9dba91d67635cb00bd6b6ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecee6a527df01a8101a6e9376dd96f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25442598f20675c4014c870573b55e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569819cd342f52eeff3bacfb86151dd2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82fe47ee566ea411c43d7b844fe537225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0160c1c6882532358b41588d3d4e7f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57aa2e5ec7dd5d8a7cca84f8364d74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ea666c13d1e61fc3e8844edc01302228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184874cc2822dd62cc1e198140fbdd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0db808cd03d469547ba9e5676a022230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eda4225d6f9900dd38b13e2806f01f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807202e9a35bc70d7a2aa05cfbf5020232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631dc4b8f538e37183b474564e687cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e6396dd6e8cc0739d5085ce7bcd98234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee8a1e1d4345b24c5ab9339cf06b74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16139cadd6b76522cc024e4bac7bfa68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe08e92d42e300b4c9f79d36f69a9a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235719797ce06ac65682b5b77b10e21e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cf05c925ba7ea76072890731b9c78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08dfdeae3c9360ca43ea35c96cb5285240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd162140c76c9fe298d09292371371241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51737886d59a4e08038a858185f9b147242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e549390655cbe6e1352d651624769243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939d66a2dfb6b52236dfc59e82f67da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22753344702c58fac7229cb4dcb45c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bcdd2b9df5a832168a7e49f7e0d4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2f2374a8333f51a046305386e7823247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1139653c20716ff872bf27acb25606e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86026d5ef57866f5dc9cd6b319ca2b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d5ad770f60b00625f8652c65f399d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7fb38583df68000ec328c0779374d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77291a735e6c022b5ce9e7e43cb286252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7c1263a6a86b5796b11c9693baceb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c587876dbb255ba05d80f947d77fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb36a26d05cec59cdd38d6b66f6b172255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ab290a41fa12339b66f59003883f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102db2cb6bcc43fa64ef863cf9f0f04d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641b4d8e8f64d90071ddc6ba9a36402258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4176c7b9ac4634cbb8f73b68d9e481d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e25e435f0261235808a31e12c35d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35524857e152e5118555864a0eed469c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9013a0a1c5e1287603c82d560c90038262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f64cadd38bb7cec49e29a9aefad95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afaf9de8003465a79d99dacc5c0497264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c20030b8d2124cd1b596d768d662fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bac9fcf58fc0668c20d89b50018c51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a63f11a7205995242f982a3929ac8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5de327d32992bd58f69a61956701fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aa00acd2e6bdf50cc4451407cccff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4fb1aceae5571a1a5da762e78431c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8200b9bb4e476e3c2a14fd44f84a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e7035bc21ace357aa02fb81af643c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69371718395b069cb2d2cbf790de74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee60da24695297d4489b4c4b9fd5a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425c051e1153dabe75c4e2cef089b84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae417b487ebf67812d10c0ca3e16c6e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda20a10d8308e7a70334815b03b871277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5a9279c5f84a1a6b9a105b69cf3ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c1429c5fbfffc9473da76a7ad1f8d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe350d720c69a25c583edd779cb3ef38280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391ea953198df5989db22f7fd7b8b69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933c9f51e73411126c477e6d448c63f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd1b33ec79a32df252f801d9bfc538283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f96dfcc893eeedb74ed6282168d0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ddcf507548c2b4e67ae23ea03d97e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cc3b5b1fd17e73dd66bd7b6716341286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3887720e4316a92f20a2b1d6a640c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180b4799d5430510cd99ea5f24ba867288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaab9b4c647a517325f5da9d4cd3dfe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7ae61fe70973ee0cf77cf0edba7ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728c11b3f88d478ea16c4c4882a3c63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3a6c2480ca46eae748ec6dec0b919292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd11ac77350d84a9a6a48b4ead5335293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c51b5332de034bfd66759b10799a79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4239240e4314dfc05087017623a2995295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd34fd710b4af4cec884bf2e968373296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b8ec3a6d8bd9d4e0615d889816e47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c51a8da718917a19f494c43618c971298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1618d1c38aabbe1f1a9fb256299ef8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c563cf0f995ca6ed6a4cf20403bd20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072170ebb7291f60fadd93c433974772301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a1988eb933a004234d5ec71527ace302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f476ccc420d4f58af0ae983223d1622303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ae2273f627a6054cf192214c90040304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bcfaba50e396a843cf8b019f7caa2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417064ec031053adf76932d2607ab9e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6dea745adcf700dfe5fd9d3367af9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8d216157f620e6866f1fc2f05b8ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479e7fcf79dde029d1d70e47e853aaf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70617ac97920deabc3fd3b4f1cd42c9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b04df556d5496d9b4484a2b2e74227311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf29f0e67488d83815415be10145aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048bd6d2fcdd71aaa1f6d6eb61291fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76f8a272b72cb32cda4033e3843490314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670cc6114aa61d3d0689c8462f3ca39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3446d1771423df25843b332a04ce9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832931f2313188728b76d6e50495bb11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd6b9b0c59374880c0d90b4862a840318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfe1efaee0c7e07e361f5cdcbe95f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788954e5712cd315e3c07396bd3819f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2039e68a585ba3ffc9be014f822d69321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d192c94ed616d1cb0c926905c8c51a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94964f17735e7e9a6f0a9542e7650d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20299a68b0c6bd5213ae55db994024f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dbde362462fee495cc3a14b7482ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806752420c2a47a8a1f0eb247073cb9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2238a1b068e86e53e5176a680adfcb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8574773ec8386bf17c19b14b4a0013328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dc68b9c5fb2bb56fe2298d69c8067329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a6a95761095d4681159cc3688085d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72050fe316cf68f17614921d774627d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2b45c8a2614a1e50638039fc4fae6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efb632812b4ad479dd9c5f70e6259e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ce301feaa56ee4c5c33a61c51e076334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f2825687da1ebc9ef1c9be0d52f7a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9507668547c9e323aa9dcee196faeee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80522b64ddc6960132553a1e35a050dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dffe4ad37c401d759756270096a7fe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8462e9cf2bca4ff32b9e9c87e5598339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09818df0d634cf7c9df3002f86c42e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3976964782dd708a6e83a9618dcca32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4d911d97b83baf9a4db9bb20cf9fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a732d20500d469fe27576c030bc0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd167910b73e4e06778ff886c668f3d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba3bc8e298c93a3dcc3a1b7f611ddb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a417339d9b045f2af06f6a9d183fe0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1240e1526c55bd5b8174fda742f2d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c02ca9d49f4cc72a349646c9e80f83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1729bd70e5bbcbae6d3590242599a20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0748eed976823be553e5add4e4275350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99eb43766efb04aecf371061861cf0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ea3a2599f5e895a7d069c98ab1aed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276ba691c80f5c769cd2d97be43bd5d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47963e60848a925f262eef6af5d014d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54296637f9a6aa9c75d89d862df7ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94487042b46fbcd96b2548fc3b83896d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb93d416c5327033b4ea2fcb0fa169e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69e2bc82afd0f73fcf931a626a3566358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fee1f222bccfbde5256e4e4d75d11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764953b63354bb70c5ff862be8ab8795360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea89cb5ff53e7b2490f4089c1980f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa3e7c8ff6b73c455517fc4f2c10f6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4d4a8a6271a1f60a234991a54a77d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482ab54e7f9302329aeb0ab13cc5646364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b41c6762865743885e6e7d1aae1ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f12d3fab73bfc66f4c9d6e3ef8668366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029426a7f3528e3d1e4479a823db8bf8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac1a9d99fdd58f984cef6ff0a0b4fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7f517d93cab7c78cc3d3a61d68fba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ee43664dca67289eb93e847f3430c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3e670711088e1b8df97e3f6daa3f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a55bdf44b600e56ff0a3ae8418446372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a6e16e97958d6fe34ce76f1f9713f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b78c4fd0d55f885141f1f8703366d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06aa84c0db891999c72fc9ba534b568375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87b8f6a9a8cca63fe17ab2e97e5955376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47540a41ded5c42cb6861dc7fcd311a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0624881e0e3c5f52170f4a68bcdf06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453bbb21348325a7643bd0a0b99a163379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c6fb6ed310db1fc47f2886c1a7353380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c4c2e5ad25ad4037ab2c15ab26a51381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671a2946d486342b0bd79107340dc4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ce0de752f31dfcfe43c0b29b9393a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287143e9ec66daab1d6ce8a9d04e8644384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba68f0e906087289807a57e6e4ea1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7995e4c8a65e92e8990bf1eb0b7dee5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d10b1657c6dd2a51b299ce7e463f4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc436cb893cd2129ba6274665707390388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ba6380f41b339545a6c39672a26de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d4612d78405bb2f70e7f957e688ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb602053a2ba22203c9ff49227ac1da7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384c97bd490f996eda3ae180e351f27392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074256261a1d1cf5f4b8dd77260069d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6916e9682f72ee22cee9e1420527b23394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe459e72cbc17036b4593bf15dba265395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a045eebf8973942dbb1e6fb394d4d60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a362abed4602268625886a46a9f11397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fd6710152a685ab958f193a11aade398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acbf73902e8abfc3f7de2276d5a923399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4160033c4a614210465ddee0a05d7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798826a17548830d2f976b4f06770dbf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba8e4f2d12401e2ffccb5e33ffad46402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03fe8a583c490cadb3a793c7ff61e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3d8ed42a49f950ef0ce9c478eeb58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95edf0aee6aa00b4643e625dd9db31d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63957bb0cea4a9a6c9357576549b84406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de7e975bb1e1790666b9f45f5a8fde407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b41268aeebd1f9069e8196c04c95c9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b18f0230d48ae289fd8f058e749e2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a307c4c7f18895ee6f2d8170d143f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b35b248a85f2f132d204018a0c565b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53a7af3c27c9ccf6c5211f73a82c80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa0a7a5bb21475b383b16f4e97512e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a03e1ec42cac1cab8f298cfe1d1c1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdca3da973c3c1a96e89a4564a80b40415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5176a9be0fc495d8ac5c36d7bb53c47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf538238e6d1b0fa7831817363bd66d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8f161805bee1ea4ac4977520e6da9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ab177310a523aad7209b5642519e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536a9c781bdffeeb30fc142c4e360e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7e452500887bc9d2bd81ba19b253a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f059fde5160b0eecc5ac063766c10b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9504023f1f8b0430eb1c66c0e29b102423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ee9e7d87d56e6e445905033115290424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae84ec59346d31bea53bedc6a1d66cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe1303ee7cf31e52341b0052372407426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd13d1cc8f331d1e8941db554609db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aea792df0bbbcce728d7bead9149b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1c0e3dfba9f09158af55d3493adad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826958296ce4d2c151f7ffd71ecca31f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6308f5a445481a0b76b0538c9deead431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae165c84bfd0cdd1f9c6fe79fb2789432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39df2c9fca61049ec0637eee244c23c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39f6f22b84b63f296244c50a8700b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa12bfb0b15cefec723bc9ec6f257b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fe59ccca38f5734f105e44f28e3ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a196519ac99c3e00b405c46cabad40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8b655eea329798c9428b8d64f5c86438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9760894233d34687390d97da4648ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a38026180e18e86222a234915fc5b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705e3a8df0330d6ea9b7a2e1db32579441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddfe2b27b06f856fa8f676192005bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f381cb4f6afa91420f04ed5fe9c75a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265f7f24eeca343be1a0e7233ade9fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c33d661a955c404850d874b948a938445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca3de6b021b77c62f5bcd329d637a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4e92a35a85fd5dcd67550ae56efd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d333a91a3f083a79641d1419a4a3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30229026b094f1be8ea2c8a1119771d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814270f47b93b6e95f421ca342c18073450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ecd45fd9ef3a02430091cb4bb175b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca23e815cf3068b375d44493b7e20a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578ba9170b5e7d13dcc402bc04e3c96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d682c704632fa93048a506f85701b52454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b0344f82cda2d1a2010b8eaa4e72c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9032150d3bfac7c506c5309bdaba679456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70743e9cf38d8950dcc964b4e0432d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a2b0d2721d24047d3ed4efa0e98fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5f5efc97c387e8ced9ffff35c848d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb74d8dff79dbbb2a04945444020067460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d58fcc565f8eccf8352a568444f66b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63291f6f85c4caa0e505fed79d55fbe3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf3b28e85a403ff5f88e9727024115463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878750e0949ad166b3af1b9a4a7644f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469a2718d1c7d94f2e3672c7109433d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c863f863e765d8d58300b23469d60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5524114aadf33f061eaa70fb43b12467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851888b1c159bafe1214e87784f93604468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938062c702a74a4cd4f25e99a18f479469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdd7ff4fd6a52755c00d8742e3cb20470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5c2f411a10385ac9ac0112d19d531471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3468568ed11a47e16133971e4d5984472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6657ac425b1e392bd505cec5bb5eea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60ab9cc432209a9bb0dfbd3c568745474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ea739de13d3b1480cc9c719072795475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c361012dad5d1f294537a246be1d8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7db7f0722dfeac44fef7ae588ddceb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960688e66f57797aa8360d690d0f460478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ae2f60a58e37e86dda2e2351d5fa6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333fb4d1a0a2c24c5c24389dbe422f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cc30e517e91b6563f5d5e97183d00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acb3e72025b36acaf2a008eb16f2f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d5c25e585dbcd569d155f053d4a8d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de231905f2b8a0391bbbec6b3b3021e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aeedafe414f854b379bf6d9f2f207485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae958152d25eef138172330dedcdadc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc01eebddb456e21332c5b887a6ae1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce11e013e451f3d4c1a56896037c0bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5208acb05991745b14131659515c65489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc394782b883d6b5877a9e1323a8b2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bf85064063a1f6f323a9a7bf55b88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831ab40ff1f97673311b67e5f3d5ed6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3492ebe9f6ee035c778602cab39239493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f2516afcb6d2611c58cc0c6d9c29f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f98b28f5c97cd0fa92540fc98e684e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1c123f12f62d794f81dcec85fb5dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74f4f4c47ee752de9842940c65a215497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5711c7ec7c49522d97b54425c00e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc1a055724f0e44738d8f2d946d80b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713c3be3f6e97e7c8371fe36100f575500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6e844ccf4beaabfc8cac705b55dff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa14eb0ff5db29fbb39b17db64a5da502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b398d879b889975d5da4041309444503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e694767005518eb5ae6795a334f2b9e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a749b120389ff5db03b5debd3190273505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d07cb0e901c946fe97e9c56483f90506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5118ac4d3faab39df10c97a69d39f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62badf2ee48d39bbd50dc1a023bae95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d99b019e7cfd11460bbe4527037b1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b2ec0322859daae85b539b5f85ce9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dc06d45c3d39a7cb540b9183a6114511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971f229a5a56619f5e1714dcc86a6d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5093d28a2d4ef928c46e6a912e55f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3506c07dcd5096bd1b41617417744f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6987efac1dc9afccdc8d27ebbaaec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14a7f93b0dae816e2c93e10d83ea0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166cdd47336994ca784ec0e3947f9fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0610f368b534e06ce6de98f6ebc13518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994481f239effe0281b191dcd95c55a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e93fb4fa6fa9fd8164ec5e4a26e50c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a924ace82ff6f33f2135b9323d5f6b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42bc1b434d86221939223febe500c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f27c589f5515b3c2a991bddc1e89c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845d9c24842b46bb0e63a412b628df4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57b907efd1d74e1d4ad0f47ef48f89525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8e882430b3c27db953009e60ab4e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbcfef3c09a2577b4d54a2d4194fde7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3e37b4ba2d362522c43739456738f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d980d950e403288e63b1365f959b5fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ba5d0bf957c9eeaaa43cec3d02fe4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f11bd8e69ab98b9f9d1eaddc8b5ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d120bb661a04be835a5b8c77debaf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08021e6d2f713a9ed50ae7c8386ec714533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92b0189a0d246fde4b86d4ee7a1f07534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ad604839be9ffb41121c711cab535535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8d1d55ed79f9bb83e8de4b9c10a20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5115cb6eeeec8b6f8a84cf1e0715060537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294a136d04cb7171a9058785f607c7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2077a4e6bcbfeb5dbb843b0ec0a5e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478712a2b9b7112424f7f26ab3d1eea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e156161cae66d4696c27ba0c4cfa2ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9cf48a01725841cc94f6507e959c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08ecdbec6727b6cf1dca6c3ba40f04543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20bd861d2e1d5001100a297ea21d3d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432868b58ccbcd5816535f5a1c6fed7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b922ae13d37261515a530f5be9a438546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db040f24395abce7dfcac2021fbb3667547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95cce595b42f93498878ad5b838f37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfd32789faedf2444803cbd1c6ca08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516ac31a69ab47c2a10f67bc698940c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364f3653a5d3ebe22a12e0166da6503551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d352de336aed18b4d0f4926182614d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fbed6de476a71f0a414927e18af80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c6efbbef4189c1a948cb652769994554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13f63cc3656ab186a3c720ae376386555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fb13292588808bd15e3a4a6acdad3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9315791556be759754d658a8b101439557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04111c6ab554968eef8243fa09f84e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e489f3ca3a8e998aa59f06f00795e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bccb70267578fd35e369756c9e566f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e577dec1dd942c4d06bb9f455bc1c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2b8a9649ba74cf80e3e332ba24cdd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fec3e5344757883be9eae143633c08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255b80da2de429c97773a5633b6bbcd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcf199b5496bad8e0e49c0bdc3fd20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f43fb37672cf5e17c352dc8ea12d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3246bd114836b8ef27ce29844a9f1d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f7108dc016af23526aac137200d75568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e8c58b8b3525894e2bc8d64442837569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d47562370a3b989a1cc3add56df9a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59941369527ce42f306768d35bc4c289571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce21fa59deb1a4b1af7868eb0ee76f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523efec7859bc09e6cbb26c0d7b31931573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81b64907e333f638565b217b9bddb7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bb1a1d3cf1deb0522f8a3a9479ead575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433eab8bb3bf206e802dade0ada2a75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884767c0c866ab77c84ae37f27ec7970577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d95bb89e042dfc6ef8b7f83789e93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaf1a4aaa83828a34e2626f53ac905579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8043bc85feb0f4e957d06f1f716b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71560e7fc826739b170795858932f23a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29b4eb966b68d7f9d3861c96201fcc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243cee63624d4aa3ee6015e2bead2bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4ebff16742f1e4570524577160e1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0b67dac20b911968b4ec3f0c2be51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e76effcba4bdabb6b1b5f3a876ae7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c0c0c2786a71fbbe34489b62af106587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc926b56dac8616f309e8a99489cce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174e3c1485d1574a89611c9738e717d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829d2e164e8aeb23b78224aa0654a6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69d923749ba12b938b0ec1ced7e3a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b62732f16a19b1f81203216927ba6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5018751a9d2223b336e6693bb7ab847593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb535fc6c5017aaee875a2bdfba6fd4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ffdbc427f9c217ebd46c169c5345e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07036d86db3c9dd59d3aff4b2f84cdb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df08a4ae4a8b4ee75eb332822b3f7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbafba337613f9a22b557a92d3e7aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53b2c0d319dde2a1549c960efde7e9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fa4d01f69713c026b12effca065dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f2e393ca0e87206d45167d10e7dae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9856aa53673284f32722f4127329e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2259e2f7b586d0ba84b421e7ae35ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4409dc1b078f4ea9ad6dff06b7c8f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386a11b25eaae453dd94ab0005d0884605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85373d2a132f33f9c951327aad1dfbbf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b0dbce1b0082abd0831a9032d1145607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2186f6cfb2e0e4a30f2237bd99dc61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847aeced1da258c30b683b3e1460bb8f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b50950d5bb22d994936632e2f72e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5010673b2964e3f58bdfa92e9932fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5aeabad7e769eaf2c08ce8e97b87b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984532f2fef9f5a4a994285a6c4c123a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60249fb7122f37fc507633831278b257614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfc6ad046924a69aa938f0f66d697c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be444d809095acbbfa0763163773e45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ddc951269f98112fae02f31ab01b3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ec19114778752c34f58f58b2c402c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c31cdae914a500b954369ca98f784619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c50895db359b3416a1cff0365f8c6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c6e2c56feebfdb0eaf298b6d8166c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c5a3b6f4ecaeda93a58c5513b4f0d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4909cd67cc0a39f12b59d5e219a1384623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00799a0bb7306b5c7278378fa361b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d3ab55df115c0393aacb04f3080cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870accbb9e978099a1bf008a76f00bf1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e04e811baf0c1b936597d60752082627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b558f1a2868b7bd7b221fe2641354d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2e78bf29162398c1b1c57bddffb48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52114e7890507209755f618c4c596b8c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d03b7d40aaa35362871a2ff5310094a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e856934d0ab92ecceca41d2269d696f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62949d32d9b0cc6956a8a99048d42eb6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5caca57c8b7e4c2390ebecdd530c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093b745cf5f6e96dc1958d995ddd3f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb28bba7300eef615545f870de5d92636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded34a7f3416fbadd39f39f6db8e7d06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da03be5a07e873b9a60d5b46527245638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdce15e8c3bcac4b42334754a911a06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1b034d7481f9b9f8d908c4342dc80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08da033625f4b244d0a8d6ff5c47117641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54e8f327d4f12b036a623d469bb17f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28faf942d8bfc426682015a5e5053fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2dd4c8ab72bf291ad87b248c2be1a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9ac4d46f758ee5bc835c08becd2d9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7122ca9bce0e5ece94ec410e8cd8ec6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab816ef634ab38ccbd5921d064e901647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c197179177691bcae7f0e2f94a101648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254a13d03e5d1f994d69400d2f4e6b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4701c1270ca891fd76301fc563e587a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849be6487c4df0275310ada3fee0087651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76766514684d09c484524e15eb5a478652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774b7f07f6461dab304f536fb01b983653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ff1d1f2aef90d5947cdd05b49009a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef999193abe344c0878e9b5bc2dbae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d265797ac600a3ace7fee646d6609656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c5d03133a6f9c7a17fa1e456fc4e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683cb5fe95197d58ae75d2aef1917e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89ebe034f577734b94ed324f6d4507659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4f17bf4c97628203ecfdc65c19066660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f77fb467df53917a8f40362946b69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f9668cb2d79e5b14f35a0b5fac15a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003a51020e983cad107137dbb87005f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ce3dc1b97977c239ee34d349504ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baa81ef8403c815f8e2adb57c16c7c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488054f399320fe7779b4759d650af0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595d18572674a9bb4819169e017ea97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6f21805efb745c60014437cd59f4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d5c0295d266561d52a4fce9f68d7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7466b2970bb3d8fb180a7bfd7c0c88670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e6b996fe7c634a3061d343fdf80de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b220fc182ca60d4fef2275d01de86f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13450cb01f603bec4f55ac037a7523673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd47d7a44d88c9394a893c3f881688674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc4512f901553c243488859fd2977d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ab84f56fb8c89846b5232dce60d47676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65004e9a206fc826c6a177c511b6d42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1855dd777c6cf2c9dd355d58c600b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4283d678cb48ddd41bd904814fc7677679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe4683d60a8bc2446ff00e9ae6be83680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf52c79d2f2d1843a96b526a4acec0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f71ed549165297125e2101c86bc4ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fbc60c2cda3356f420a82dfffa700683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f42255e2a102b416e17948e81724c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b5f6376f597c3bee377d27f715ec9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45ae5cf103d51b4729d2f1d39b50f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6844327dd31d06f884b039f0241585e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d158a9670554140e9985309b10e88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9dcb3dc1d1a4de824859486353357689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b4ae1cf93a6abf9a688cd35cde7ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e30552af8e186507ac536ecd7b94a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd66c623b0ecb849e0ecdc6c0d0577a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c93762c64d50820fc4b865e1426980693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46064dca38063cc3659a2c91e83936c3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c0aa481a3911cb1dd2a725d19d425695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bae2a19c370fafb83a553fc862b27c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b79a685c8e61edf1f0c5a5bda801fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e7da9253c48ec754133606061c3ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c786be829b005490c57114c88622e0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab84e2bf10b4ce514d9da82a774a49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e693c204188a9d2526997adb42fa11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd864b5d59e9959d76b0de9ca18ef5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd04454889cca7b0eabc21ec1b25ed2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab916e9e1e31eef8a1ed2c2a30f3f325704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682d096ec69a6a03f1e85df0ac697ff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790244f3e047876a07d2ef0e4f2a7a4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53371f47f79e92b019a1434ab1b71ac6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28fb291388d71f6080d71707b22101708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d13c9487baf83457ef3b0ff4ce6d1b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c420a35a64838303169065e5dbd42ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1959c93b8d26578d0ffbd66196c27ba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad81e4f24d0adb4a2dfbbbbd34f084e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd961bb4786a1d22b3f800dbb70506b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b64d3a09d7048d5cf62d5386cd5abe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd46cbef48356ed69288358d4d0c2c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8ea42287753ea3b2f44b8dcf15a5e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37eda59efee44fcfc313876d11a767717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea6573b9f38b73c4c0522560252f49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53311e0abb17bd134eecae1be2a885a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d865a6a01065a4c43abeaa88d28788720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293dfc566285e57ddf1ca101694a8a5e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217eefd90f2e6dff7a2500e11535d18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef85e8a0d00a35a81438c179cbf6b91723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9616eb7911fe60863c7848d073cd305724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9c75261727ff35ee3592bef8123b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63557eb8c3aaa7535d03d5cff3ead6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b4318df67979015637cce8325a628727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ece519b7645ff934be80c7370a933728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf53ec768c28eafe9a66b45d78bd0f2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad677d1b0dc105ca97be06e6a93f138730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dc71664e4eccfc6e6216cb94a8db2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40924ad5c40d076320837afeb760152732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f94e5407f272374ab6404410b0cdf9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d455ea365799e4757733a47e7af09c3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c0c1e1dcafec980418cc065e874d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b10da10577c38e06fec6bde8062d59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a385a0a97ae161feae117fb856555a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ae3dc97af776ef231029b6c913384738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e43a6ea8e16246c63a421e46969f38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524843efb00050ea4234c59916f682f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d289321ae216bd62537d60031ca90df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a612c22c2e0f497fef8a7172e413cd9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cab715e8a818cb5c842e7668cbf39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb69129b04873ebe6ce49c20fc9b18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad116752a9485b7ba4e05480838859745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1c933be10253d267bb61a06531371746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e71cfa9cb9f7beab59bfe8c9ced5bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9d2b820d66ac54092ded1e28fb04f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460597e91c3e672b01ba72e25c767544749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38609829214d655b09e92934700accd7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088000ec1b3d2aff0c34fb779a29b93d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6b4865a872cea08f955800a5b1a89752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a6320d788ac60886143576ce286ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e81ea944fefe8a6d8513a1648b7f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f51cbe8e72402769b468a7f34e9fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaa202ab920bd5caaba6743d22f3ba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7356bd1bfda60d6ab2a198a2810848757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092daa6ff748b6c6e8ac0c85216f1fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc228563b58967209bec1c65f7f03be8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c319fcd21f5b2c1462ec12479523f1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ded359c01c91cc62b1ffbc2dbea0b1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bb3df8f93f052ef08ec3eef6b181a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a2681c47390020db14ea26e25a47d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114f9ed7adfc03f89f1f215ed5c20f8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd7b6271b5998b359d49549d9d5dc0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0239b519322e0027354b4cea2ff9b4d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd3cbabdabeac0f019af3799b07729767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca235fca91e97911332c48e72bd0dbf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599801c8f56781e30f3f0e430e9781c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070970687acf6e0b89dd06d305a8f191770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef27c8940f9bea6157720ea7da6680771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823a721e1d0a813a57cf52d08505075772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a1531e0f854b48495153468283ba1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2a25493876a4bf11edd1925ed3c4b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05d58fada72056f4ea4e2703d28a5e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703bebbd40351e83a4a681e8f12ceb5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28054bf4ee3a698a6602b53930745cbf777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c6439f27a7cd8064803201ab6204c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f18a44af6dfeba63a05a2e7ebe59092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e1fd100f6a41ebacaab26a478404a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1dae071ae86a80e5c4de192f9491d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dc37307d74808df4a3f454e02d93f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c133945ba31f016984077a3f95b9846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b885954f5da37cade6a3b9c5608e9ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b410ef634cc10b3bde93391edc85d728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b357060a2389998ea891d83a33be9659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d708a3fc39ff8eb5820dbfbc2cec20310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a8129036c7de14706574e30c49d0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65600a777006ec58f9b62813e715b87e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4f3c0e9423cfa61955b0b7842751a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f287889b697a872a50e9e71cb0efee714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab05b86bc951e7904a0b764ec3e9d3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25870e887c11b3101c9f05790b49dfba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcfc4f4da0fdb860b9abcdfc4526a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9824455bb214371da6952d44ebbab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781cd3273386fc6eda76c438647c6e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a2217af1a12b9e220ef1f8233e9d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b90dfb43b93526e6ac0217fd81f9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be295bd6a36e331d6495bf8b1327ed8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e53a33fdfa91e29e248a8f778aac6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a37a9f6e096002e506274bfb2d0fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fd0c1aa9c4a0f52066475407ec3af25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13941bea4c1a6ee7c4a531e5c594dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860eb4fffda06bed8a7c0d1ee7d244b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720addaa18f13797da13a801eaff21f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b5fd909df8f80816fb92e3938744129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25a71e725beb0f3544c9bce4685fb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccd0d989045ca09cabaee464e6a59a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47da620d5f7ea4385df7b07dca78e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0a64a4758f40208e1cc9c7ef2475c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedacdec3dba3fdb98db44472a73d2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093329cef0cfb85c33b0139ac591b8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda46eabd8e96c0aa3729987d64722f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66229f5f354ca503b4101a42da0074537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2e057a95218d40d27b965dbd3d2b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee31c52b984ee3fb70ddc4806eaac439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eed844002c1cebd4ad714dd26794c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966c4bd8d903e114aa5b68b96b326c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1c11b51835f5febcc1924900bc9ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519ae972b58a04823ce66dcfa195e8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a53c0f543877e37f087f283a1742ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98c5c00beef894dd2c08a5dd96a86545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf350894a2713cd5768e4d04a6936a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e4e9e649d056ad71a624e0e85da3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae196b7bf0f4a0f8c77fdd78c6790b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b805ddc1a037cc530b351c519934a449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2586141fdb62786820c8a4f13e4ec650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709de5f2e96dd0cef78930cc5bb8c5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ad5efa384aa66e1c14499ebf0d88152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283233c68d8e898f4a1f07bf3ca89bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0d40b2fd205668e0f8034370335cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82e845a31086bfd827903944e7bb0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd57e2d6e9ccceba1635a65146793056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a9305ad3593d42359354cd383cdf757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a2f02bc3ed04e8df44870f1e731058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189b03ea7cbf28ecbd8d62e7221841759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a4b3e969118468678a10faa16424b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d997026be6b278621e187d7114babcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd48c3f4c4ce8d1453d63a9b422ab562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5328370054ef58a755ad26fb69bde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77a985b77525e0d3f666b83e84409164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad483b0eb7f6a5dadd7efb1e21aca0c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f846373e0c619dc63b9a9c973f2f0b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a02abf5e574aeb3f0fc0a4989e55567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07734b967c5a3d5b10dbadb675a54c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723350b7b06c3af267c1c38df174b99f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bccf8966344319cbee44db6df463970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de70608f9085912470794baee4ba7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40003dda301cdfe52748a29d4ae758f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c1f6c168b33cad37f1d54f3b68a9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93bd090ce2846a4b92376dcead984074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db93dead65627aa3e434324d45a2c8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fc9f537cc5dd14d7cd79995d3979676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea2d9de46997079c2ccd294909393777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda2a4451093b558d8fbb1706b66c6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03a29710894fb63d6391dbe028eb2679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085e17f990ca5c7f52da0905715694680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e31dbfa5e119be98265caffcb0711081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796db8e1047620bf7a8f8baebc6e0cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da9daaa7a743e77f832756a3a32fc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dd63e6fdda5e155e5d7610e268fb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e73a779ad96785e8c80520a72fdfd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b409c506567f504a28b0c0c8642acf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd69ae2bbfb919d5c9b109feb4480c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddadbf91210dde3adbe9fcd58e4eba488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994188e75d88c77d0001a269e07b29d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116f095571d9c9d8de796a9ad3346a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40162def82b23a1e9c490b397f0a7a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c11a5d81a6543ebc500ec479a1eb692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193416caa27a7cfb0a7c896b397a57293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ec732b3a8fc4c2edd35227442457f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4555208cd04b025d4c34e5bc9a7cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7527b239af35507cc78be618b6225196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee5a75e9162a3b0cfacfd642b9ad797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaea0f9b74f85e1dce59feab57576d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d6ae42057a90d757f19376b854e6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa880265f8910753f17832cfec58dbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c95dd4548517b92202bd649fb55db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1932b72928c80944e96e2998187b17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2308c6a5f32338510263147fa3c27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb27a4ef7198bdbe962ae51d0d411a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8b1ec8d131b3971e25a14b3097bd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc1a25a6b4b8a47e1cb1eb114b2416106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faf3fa4c9515132ed2c6605d9eadcf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd7074518850a1cb70f801e23a36fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543d437a89bc38e5f3e314788cfb131109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d892a9b4e5f97a54f45d74ae51d59d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf6f5d7ac5fbabaeab5465fb5079a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e196be1eaa164efa6af95446e9a04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e9819ed9128c7fc3db613d66d7eb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fca8655491b4b9d7d52b87fee50ccc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335df440a7fdc7f0e837c2519659d428115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402dceedf8d34ccb47df9eefa3a3913b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136048d218e8e2e5ebde204a51f31396117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9859a2602f172ab54c292ca56e5dcd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff431d20d837a533f3714fd661726cb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0f755fbd3bc9e1ca267a40fddf01f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ba6dc8f85a9a997cc487d73632cce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de484a8cf5099d6603ed137021799d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc78f8ae36f2b35b7a303c0962ab77e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415334dccd91417cd1999183b7a8413124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161e6ac819427d3fe78afcd4172c834125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e46ffe12807cdcae4a7afe6f34d855126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813651fa857ff6aa727098fab70f066a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffd1276a9991fff4752fbf8cd02172128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952b0e0ea18f6d00b35cbc49729cc22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3685e856311449f6d69fcc194babe5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d62aea73c6379a0cc96edb8afbd717131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c410c5e4c108fb7f51651b84c29bb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c57a37a9f05768088875975b5c3b3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086fbfe26cb46e907873ee9bf19109d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb33803fc615d71d1298bfcc5946bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dd60111690ff319cd1b9736a26ab6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245370ce5cbb068eb5e4a54a532df81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e98da492e33401ec310d283908dce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e535c976e00fe97b849a23dbb976a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7024f2e3b352247efa9b596a7ee1851140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fde1539cc8d048925cb5ec21c3398141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccfdc8c50dfb6e0e003d9b6d29db2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc060d6a4d11bd2eb0d796f9cb358b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47839a2f4076d8ef9c17e5acb19c9156144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365be66a81797f1a4870c8e5a561c7a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03cf392f368a919a1224a71127737c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf63876ff740adf420f62f884bc7c32147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68152bfe8bce443a448d27ece8e1f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c266c9c115c0f8a23d79a1e15fdadb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022892184cac8d0c80383bd031b9cf71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e457c5d689ecb93090a9c68f269fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befd8972be497707a43268155cb0a98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733071d8443b632ac487f10d1c18f56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b5e3dc625af4ab828a60786f29323154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8a5db356d78f0559b91fa23e62dbf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca2269a0b074dcd3335214a08c6465156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc436c218b5bb70548d6cee6d435230157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a98c2ed0eba0c0e9fc3ad14b44ed9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067d52ca3ae625c49037ba6e7b47fcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a8a9ba5049856b0bb751fdf92888c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc35ff79ce08de80df950f379bfd0ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0e12261198d4bb55c9deed16bb5ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985778b6780179397c440c97a5b32a30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772b720d28931b4465d720950b6c654164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731f9a5b8a7c138c10f68f2eb77fe9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7c339c21a09a727d3914151f1642a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cef405369fa8947a3b091ac1fb4bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdbf5ee0c1c37f9833daf7d16c5ad9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708a68efcc609967e264c590da6e9ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7ca631ab694c288c9abbf86cb3e2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b511b42ea805c78fb9c3f5559a1199d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c70d6783bc4362c75cf4bcdc94d025172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f0d3cfcae63b2fe18d428ab1aa8e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54e58823b9bde933a5330fc6d1d8da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed77eba0dfe59e8dd0aecf497da04a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30473956547028d3862b78344db6612a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce792bf4cdf7d13970e385eddee473177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8a89cdc723dc656d6b3bb3fb81466178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11758717c927355e3b390ddf779bc7df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca035506d4d3943098a49ef5197346b0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a286eda6215004b1bbe74b6a4274b0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dd92660bb34e8df175a0977edee13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d426a456d6808c7c89514cb02c456183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7669cddbe6ea623e53a6537dc27a87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56db09f21ff1c1e0eab730e108f57ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f88463d8a9d7a01a4c60a5056953b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ca47fd31ccfe452b1c159f9285955187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e76ab2d18fbff0d689fd19bf644c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954a509c3fd233e2d253b8745967cba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84890ac7975aa8b6ff09ad526d63876b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8505de6e3f72012e80f987402acf8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926126a3089684ffbd13300700e2975192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df120e7a2b71fd0e92f504b50b602a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2103772940bae42709e8ac24ca94135194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf8a11729557dc42882240cf380464195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada085ab65d1a5431f161ae4a28a926d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc633dbb5fde67387e089ec2078bd77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f36869b8e8419b4325196f7e41dd29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981e60b75c4a75b371f7c80ad882a46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33839a0598b02219f668a7535c8d69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c5a7aaf7b5e5d2f2ad98e9a0f8944201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c077a88a52ea0fd2c64db71dedbf76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b6de1f60923879531c04efe8564aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfe1c5e8707c813402a9aadd0cc384204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1830fa199b82acff6ef42e9b71cc32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52402922ad3bfd111bd38292d07d2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d93b9f82203b73e05c4281589dbf77207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdff9470fff593c080ca5f3eb1eabf8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb19eb0e70d464a83adc575ec3fb15209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f55065acd32b5023ea28c55ec36df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e51c3341443df58c3ef4ad017768e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee892c570b9b62b926e4b1215acbf6d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7fd42ce283b450b393e2b43f36ba3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115141cd1f8d3235e21b103de73624ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48459607535209670ea168840e2282215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ca9880fe628346d7490779598f814216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a4e0e71f5cfd17bc37f2db317a7ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fae8c23a01aa2337ad0d3157854a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b0f59e676ae2e77a307e713274586219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f9b4738335dc75ed0aa518f156865220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48b83c2ab35c2b2e500847baa07500221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338aff869fc257772fc9a9bb2a4ecadc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42193dc9024959c23cc45573fa34ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885f46c9e79d83b2e274743eaac29c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590281f22e6208caa142b931aeed5fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6a476dbf8c6d0f94eb9f88a34e98e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e31d765ce36f86d46647b7ca4e4a77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6fd072ef7feffeff20c65344fb4d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7de9b8390b60bb81ef548e499e0797229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a750b92770f0b50ce53e99a559274230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091e8de223ec0575df0c80a5e203db7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4ea1f97445f83871a5dac4ab0f3df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd42fc80b8993c393f3ba929e49afe5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80f8e3f5aa61e2601232099f56bfc0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9424fe6066664ea47d49824ab16b5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cdc4da933a3915ec1ea94d556268b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7299ca4c8f19b19b781d140e7ef1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555240c1a290855d23fc5a71aa05a8e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44231e30d21e7989ea1a3bc4d22b13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703f1c65908e3294661f7f225426140240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92618121b1f39ddbace8e29d1d835e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38701e031e9e9f1749f8e44b2afbfe45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666aa37c091233476cbb1566503bcec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e1f6b4a332d1c6bb293a304bc2742244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fd050c792e100a53d417641f15fe7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a15cce4f9718d550efe8fd1af7a05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677200575172ab65f503f3998cf18400247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817696617ac2151a5ff4827d9e3d8a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da4e90614ccb961cd75d6160f2447c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a995a9b70fef3e5d4b2d3247f77beb0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8294a499627e929852bee88a0114980251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f24425107321b71e13e5de171092d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e0326226a7b167f59d404952184e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b1e479033447e31d8296fa3a165be254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350adeb94f5be54658a9678106f169b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa4147bacbd39e4bb057a0ceeacfc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d47a7e10d34d4608ad49613d6b1d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88783ceb62fd2ef8980f82bc72776ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0aed7b234f74849860a5426373bb3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5b9a5d8f1f212d274e600e7fe86bd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c116abea91d671cdc0e426d5f5f91c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f0515df6d34aec788cad62e47162f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960901abf54c8ac622461690b51a6f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a06ea027b059d0035f356c8d155612264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354477a9e519cf544ff6b69f7a3a1a0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f0682ac0572a57453a6ec90d89aa2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84872dedd4ee092b1c09c7f84fa032267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa224757baa8f840f6da067409b88a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30c1da9de02302b9a0c3b5a82a1ef8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520487016bd75d800f626e319873fad1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10172bec5ed361d4e60cd764b19b0176271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785beefc32c41704ec086d2949c633d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340bfcac4e434a0c0f2ee074657de49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb112a542f96d85060c76ebd4610dd83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d05cc19eae379838d243b07ad7e48e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401aeb8d6feaf97fdea2fd5055487ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a29675e001b18ccc5946957ca7731277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a9e6e20edae24e84ad26e2a91b315278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659f41bd3edf90aba2109b4eabc3041279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63053a0abfc1e993ca045e1558cf866280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220da46b30c21f65aa786eaf4f2864e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87418b68630340ac823fecc98b292dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0ed695ea1e1dfe95019772f7535a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cb6167480fa101dce0a13a73a8bf1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba0f468385cb3d0ffb865bde744a00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71396349f125b4975eb577944743c6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a682e43dc73b58ab340d7855b92e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b24caf7fef5b632a14b97d89c6ca3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cac67906cd37d13b2a10595f6d8a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968c0de5be1122a2b7a12008e60c701290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7718053dc8d4e208cf369fedff5010291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd6b3dc7ae754f3615357bca6f7e80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a45440bdcd0015036d270f83c8f3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b8e7ba233235abf2281411fde47e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74651cf98196b54de54948e02020f29e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e6c405ceaf64c28c2ed2e80f7e22a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5dbdcf3484b7847f785b0a05ecd8d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711593bba9d6eeff4967d620a329f553298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab4ce0893eb86f054d8c3cb7593df3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be004b459628d61e81e94cffac4b9bf8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed2fa7217c711932b46faf85e41100301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a34655620c739ce34d0e77eb95773f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96069de7ecdd1cf17506fbd9b2654c5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61260177e3ea04be9a087d2d1230883d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415e96367169e6c3b9943401631ed84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693a778f176eb32bad11f308b925a18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f785e6aa3d1fdd19de5bc1add9fb610307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdf86a7691b7e004aa164e066d7ef9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf232c28a083f6912b75a8648dd7b0f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4a4384af516d1483468722fc57d75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc11055b51ec75d0b493a77d84cc725311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ded6e05147c8640767239838f33aa3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68995d8f63bf66ea6846656032fd916b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335f18c0e553258193f124d7e6c121b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba6b01844f8ebb5f67de4dd8953584315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eedef59ab0e74f2fbfa3c52b24c58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd40df6fb5b8a86baf573a03382579317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d4d064e6e441e9275ab50de86b23f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba58843e2079c69bcdd2372c81cfe32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9fae95302bc768b39b97e56a06300320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ca2ffcd71b37886aa5aeb2d11f0da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee235422c7ad5f9570d152ca56432880322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e0e2c47c60dbf2e09f236995e9faa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf93e110323b1bcbd1b50648afe998324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18666cbf1e120624f28e0c05cb769746325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ce84b5ee84efbb67f8618ba95fe82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed77bf04e4b939d258854f7d0dd019327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380eb49c509c28d604315c7b3fbd0c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4dae1509b99423fb2afc9a7d5c372329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4bdb66e0230671cf5d7772c85a9ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1814d41ebbac3e27cab202f4f1d59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a01d779ab9bee81b523df0850db717332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d887e89ab4dd87d36580a49d8b77d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b73a72e3cbf5d353c4441f65d21024334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d8bfc5a49201323b206b6dade399c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540df9daf71b4e98b2a8fc4c5659d8e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292f1afe207828a4a72f93bd04217be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7278b65d092bf0ed5758c6b536113338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16aedec752caf402c572396d5e12049339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818a6b4420364bcb7fa80af819d89a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386dd3e1116c1732681871927e57874341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe30f138f63b7080175e1a6639d2114342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e792fe9d1b0a688801517a115efbb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f2698cba7edeb2a8fe88208f2bbc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efc4e12e96cfbff459c93eef0a0ca8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6727979185672d6ddccdc68e95c3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f4f9acb750e70445fea7299260242347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681efba60fc89e7e2ed4d96a3d4c332d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb95655ec7f581600e381e7042a3ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b244137e61bbbb09b347f581ae148350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4474e7524f9298326aaf91ccc36a24351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9e9071f6cacfa26381b48037b8bc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da0c17a16fd182dd932861f6b39972353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73bd6e04a8445583e285d69610b26a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36968e8653ed5f53bacce3506f3beed9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e97dbb11b2de8f31a5afcd38eefd56356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64311e92659a1affeb968d511716ef4b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6aec0cce81155939fb40e4b1544ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb907e98ac3aeb3e5372ba0ad806d9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c62082dd4741be5436357307b332c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd663bed4646355b226fae17a72f2380361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e8869f6619ac59fc5c604862dd99d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904005045671796413f620783dac3808363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27860f329e4d090072612f6c5889abd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f559a57f4851fe28915cef59bcbdac8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c14c85eb238ea8de6ae84d51289fe1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a16e866e37a8bfad559cfc0cf7d54367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fc4e68a2c9540124033b7315f3f53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443a80acffe3c2376df9f4a240b60dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b921fcc0b885849853b5bffc203616370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d43228ff79a6ab2ccd8ecde4b195f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21042333fe98bd7ed8db1d5512292e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8cbd6f0335e2a3955de07acd368c06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beafbf7c7245b3e765271487f6cd53c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19711454bcad5036b875a7dd432ea7a8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cf7f0cf99fb016a6423af670f1aec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3302dd3a7a5433c25ae602587df467377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fccf32b3102da75af36eb117690076378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368cb10fc66aa9b140ee3bb6d213528379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9521e0c91d94ed5fa0dcfb3c6eb39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b6b63acc323b64ca9f3e083c8c8a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed86fc6e425d12ee412158f893c729382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c838f0d6318b12f530e9aaa229c2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38e38949f790384469e9063b19648e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20f4d57d4f3113e447f3fbc3fd3398385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d3b4c607067fbc95d39b3287307b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed97a7ab20a1c02cc36f34c424fc2e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c634bde101defe7dfa2ca096b2880b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8274327d5415e5c76a0c4a38ac86e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ee8a8926ae7a50aeb8706fbc7daad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07444d05beaa76bf791e0f66277962ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212c093245ca914fbb43fa3ea0638a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff48dee07fcb92d8b5004122db21aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d7a37372b96a76c2117ad3264d8a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4fad4e2098d225c8260428b775df4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d3a77559f7fb500d0cff440abb179396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341c4be02e0951e05f50d65a02c61e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcd465b58a186e469334bd8d144c03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e56db8677fa824c3caaa7aaa186a07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b7e36543597ec5e0302959d616f15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd13518ebc0ccfe5896beb568b13713401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670418ad93af2be93652276e20571dbe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085b2c4d1c3d58f7da9a4c715454ccb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf455101e686612dc98c9bdfd1131f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680a98dfd70352560c7859373ccad16405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578abb4540eb5e730ce1a7aed255717406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325fb6425a314c4c025b95e38a6ce51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de25310206b141be55a7f0f1eff18eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9b75c3219608b930a7ec5b2ecb2a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ff5fe37ca1a3798b7d0b614ad95f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f6918ceb4cfc7724b4ab5e5d03a13411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c067275d622df997748cda70d370f17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc22e37921cc375ab6361ba6e0ed4e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906f29080f821c405062804b10d9127414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2253c02a759a84fc14897ab87ac9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639442c053e48a58976a766724e822a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0dc46e2e0832d998c70abef3f5a31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada6b8410d6b1dcda54e8c3b0201de6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e86c98b3d8e9515ef43edb3d29abe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612db06a0b8414a6933a48b9ab4d097420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc4e036d67a7e83fa572457e3ebe36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c14429caed5b1977fe7d67d3591ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c230ce2743e53bfc43ae1853f7a3618423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9695ae28d8beaf5a48574a83f5a566a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6998984e4180e169bf46960dbce5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b562b8dba325b1dd8a5905fc31f297426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18b3d19d3473c8699b2c25e1a312e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0fae747ea7b516d1d22fbbddeb3f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05bf3448f68b6b0c0de301116f9068429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67d1cc41bface16ec57cab2ec21987430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa7709ae81001a6f7e8defe1107b92431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecaaf8c7ac8dc1b84e49e7089856cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2d54db26290fe8f1e7f08fab12ed2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d076374451dfd0c62fe614d5d29b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf6e1e3941db8529910c1af93dcdb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dafef08d7bf3b47aeecdd1a61b30d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897095a1ca9122004002f9e118c3693437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc970783d088868cbdd1eb87185973e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a1bdba990d662e10e5648be4f788a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d65682be9dc2cae9fd7ff0d7a7481440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb61ffab88827626e109cd0edcfcb2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983daacf5720b104eb0d4a100f82b59442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044efdccde991bbf5e4de14606ed376443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6d1dfe609a02c3fb8acf9f5704b83444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de95a0263351dbb7da8dd966d85cf42445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb03676bee3596f766aa7117d2ce7c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b58d83420e2d71087606b0f619c0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e531f7e88acd6c501146b0cd7693f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68225bac899fe085e323fa9e5cfb9673449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fff1e32a5d6b74ef8fb8382cc3c47450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b31af982eb32cc974bfbe86e49684451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ead7dad9b38f5406f4d81bf9d958f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd0ddf529cc37ba55a12c93a737065453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4972c7e6d94956622f566ee295ba916454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b045190ccebf7ec4833400f3a328628455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef9804b3c4df4a959f23c1fc18af62456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea262fbb269aacbc92b4bd6d264d45c9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337983eb057a26024bf6c0c2e62df17458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37258954c4ddf178b997ff39f725f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084c15c3af2d67a87edcdb38969e33f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d9c52c832352f6c4c8cfe6a477119461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75720ff9aa8593d348620e73242215d8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b168c3e7ee7d9a125221e76826da9e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9cbdeaf72ecdfe9bf93c5fb158ca6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82dc5d8447d54197e2df5d512b28fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529a9b5f1bb0f760aa6d5c2e6c94230466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf759bd0fd767e841cc52d2dfa8320467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf98c8b9d6df24a819e58b6b5207f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174dd300cd26f21f42162448cdebea4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ed49e409ffee08ecd1249b5ee2590470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892527f8de2e7a29eb9cc50e02f2950471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7b0923836eaba0789bc309ca7bb94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a74743f56f2fc04ce0f336be62a00473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162ddc4098c8d2859a3f1a1fb162f16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05848c1b08f7bd9cd3bf9d308034a6b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74961aaacfa38df6fa023f51f8a67d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9d8b2182b62279212ca09da3fabf5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174a320a9e84c1d63a3035280cdbe4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59319efd144cdc8a5d6322bad5ee47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947a07250adb07d9e18ea8e61abe0ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98b8633b53798b84b559f5d09cb514481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe4c1b3330cab0df2120ceb803f37d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf35821a65250835673ef9d62826b6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c699e65c5d723edcbbaa2b697f246484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c651938f7884a560c5d7fcc761f929485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc3ffa6306db320de7909cdf16492b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07745b2ebd8941f625710aa778816828487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68b07ce44f4506dadca8dc8719a8ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0473d0c0480cebc6459c132953cd4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900c5f2c0a3fe6660dd3ffc67ec31f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb282484f9c0c6c77d8493b41dcc02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715732a582267e436ac4d3eb54241344492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994531713d79c0d186e7292ef6ef6100493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b36b5e829cb2170b1b3d26bcddd401494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f594368edd608212974c76437e3a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf323021ef5d49e369554c7a7689004496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc79bdc1826206e09b26ce791ac32b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893be171ffd6cf561875977b52cb1f70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f15ff4d9af118f0204e0ad96e1709499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2992e6fd7d7d197edb1e5af3dc89b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63214736d26e4098477e405614298a74501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f21c2b2dabc12d2def9b75d876238502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262aa20e5edd505c757b8e719dfc021503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401a36cd4c74d3eebd0aba36a2f9a4d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7618d37ce085c23cf33784ff4c31420505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7231ff0f013c8c5f99a92a5976e4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c996c8eb1a3fb28edbb1077396eaf0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f63060a5c13dbd7d5a21e0b1117a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d14f505b00a9d31dddf5654b42a65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c801e9c5e6e8598b083ea9d0ba704c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c44c5177f98e0a07ad36da709d0ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c30d3a85c165de5bbd87abb3f5c3da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd95c8b7aa01dd76fe0ff366be08e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25280d5b12c0fd6ff58a1553299d8d50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2c95fab74607b83758479afe008f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ca09ede3bceb5ea8fb4402568a5c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb820cba3aade20099a7a97fa2d85ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64681aa53db29a39ce504435ff0516518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995c09220eedbf500d726ca6f853724519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1f67dd16a341264e0cfb151e2b717520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7a1d0a181cc39e8d45b6980f256bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c343868e57958e71d814cc988118dc3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd801523972771146d1508bef8a4e22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fc506429929848c83f9b3c0eda64c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874f8b551238e79483e77426085f10e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ef11565c28d1aa1d5bb1eebf02342526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8fe9efbda98a3e60267b846ee1c50527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571b476f50420221af846e2f889c08e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dd533b2bb39968684e7cd29987e62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64aeed4db057d7ae5e6f02c9961643530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175fc330e5dcebe8d93d38f02a127f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80caa45e19cafb21601f5af41d56573532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099e866f2f61630c708535926a6b370533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0aa8153dcd30d27bc1e4f4f67f96d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfeafe33619dd6f503bd086df10ee0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990ad51512f361b1b61faad7b047b40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95502ed9db0be908a2fb7d825ac9c851537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d3a3fceb9970574ae7206c6678743538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d8e4d7c8656d187c9ae6ba553a24d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ea1edd0c9529d435e551af0537118540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8112cf205266861ff999ab63352856541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bbcdf2d39e0a91bd648607131e6a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4de8728dbcc290e5f81bc018c7c56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542133af5afe58d8ad9096568b6206b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78937042e0dcb80b7cd6f9d7ece0336b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4ded56100e680fac84732cd35ceb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22081185deaa58d3a71f79b1b32d3ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe46a674a2b49f9c46230abd8a19e28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3166f48466e2b549563dd8dc828811549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b12824d9d928c3e5a7f08afdcd665550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad5e5b09f3f970b1d274857b7030dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61566fa825e9163fe92e884c5e9fda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b49a1bc52e2d5ffe6e60d06f16e38553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc72892c8886b0a4c8d4d9e74e5aadd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74786041bdd2700bedc64805132f09c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e7f4c622a234e5ca7339069df320b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ccb16dbdc5f45cd2dbb4f4dcda2f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb760e67733bf1ea461113478a8fb05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00174ea11aad092cc471773fb30d91b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf61d696bc3e8e4dfd93a8104a59644560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0791114f48f7f0b62bfd38ae026ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cb314cfbc8886195d3b88cb1dfee9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19be09745bad13bc11b4edd0bd6ddd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef192d3a46e773ebaaea73c2be2354564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9dd37b509776278a57b55c71008e1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83add05372d18d290d9aefe925070227566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927588ed021dbc0b286e1a3e36b944a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18e4a574bc58bf1525b8fc4606a8ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a35c6516e0dad28a6b1654e961a6f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326be2087274f4e733b291bd25a2fdf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ac8a54586ec1ca5524257c0209a3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8902f8a0803502bb7b2cc3e0735b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5198ffb82910752053543b3de6aeb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec13b85a6664c0c08149957ef5aa068574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74d7f82b9b16f0ebc3a4e70b019fe7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887463f7da623fbfca9936257f544a3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56966c878bdd52995e8e0ba48dacbda8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95040b85a81c2edb5c64eb21ffda825578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2558561d719952dd8a6742e2b6da57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30a4528adfa46d73b9ef6a52cb7ca5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0478f45aee1eed9729a5c079c62a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cf6ab31ef6e34f97c6c9c4e53efe8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbc41b8d684e63ac2216c6cf362aa7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf656aae3d2372bcad24e94c1cba466584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e00fc3caa1b897e333b206b222954585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b41efd0c7fa10cc8db0131f8c5bf89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c494951702d6a75942a21aca4d77849587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c807ecae838da2029c74e8a8fb534c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053253c435af0868727bd3ecf6a0f50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07486b3fd9594e3c1e01cc9d5c3aef58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7b9a43c9db5c38cb3603f371687bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f834aaf259fcf05cc87648cca70a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f3cab14acf1af1f74c167c6824e18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6e81ba2fbb236a4865323baf5226d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49eb69a9843c4b1d7f36f961124e2b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db520db9a8b583a479513fb2cc4ae04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4976fce4362dbf6fb075d987daaf35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899922f0e415d310cb3a1ccd9a7432f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2a47a01b20d44a4f1934600b67281599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dd8f5058c5a0daa1c73a9ae481510600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fe1aee14db4110f4c6e7f608f7012601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5be2613b6ff41cb1e40f664d0bbb96602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12991f8f53e951d11ee95e3fa81db5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81710382ea93e771745437cb0d4eaf77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab98e51db82567e2be524a0defd23b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac5ac97c20d9f3d650761f9cd1aa7b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05615b00bcfe0eda9a37755246529bd5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d8cb6aaea9be78582e15202e1d2a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a592438f97b8a9810e61a48dc6630609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f363e35e5518eb9e2d63ef2be18d264610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176fa35b5554b9afb57a1eba46d1293611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690f07790b42bd44ea5a667b917ffb6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919295768a1efded974c4c2812f31f06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236535d8c3604695629bba0facef4ee6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d01ad5676bac41ec41b6913704e1aa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3bdbe6bb21fefc2c5782ae6d7afc4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32e6d0e8a56353f3e4ce263cbde7dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29b50e57a1f532d044e9a8bd938923618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a53ddfb841492ba2a6cb29f9334b6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ccc67a0f8062f9ec8e6782d9bdc1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1c44981d814a19fae155ff56f4bfa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604e20a984bc1c8b24a43a60fbfdd0d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473689913e0474cedd9e8fb483b68c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611397a6802c9b7ae1217ce51459cc7c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeebd3363962e9c18bf3e3d6b0413bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7157ad8d9f57f6151701843cc6c97e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37ef758b1052e13e1637c92acb6696627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b68bd5b23b84b1e1e30f29df9de57628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32a41f55007d8b0c9faea46ab3e696629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039600da3ae59cba3b68aeca2cddcf8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2159d94508f9e345a43bf3e90d7cf9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f539e6695be36483e3706d7a64894632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b2f7da02bb38ffd3c1c37ca111b32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031708932fb977878c75518eeccdfad4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d589e7f7e78c63bdc701080532d5f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db9dff193f4619e9208161c9a5861a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414df1525804f9534fa32a40b6b04182637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce8dd360c682b171ea7c3cddb3303d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c10d4fc77fe9bdef96cb595558d124639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080cc8a15633acecceacdabde78f1d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3323111296efb8d657d18c021baf151641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd266c7a03f34d6943ee735b8b50bc2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841db19e2262d28ed771527ea2ab188643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c64e245bdc3e14ceda2db071b11e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7b3603d2511e1e6d3987d095da347645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e8bf7ddb8951475efefb3c4ad728e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79961b07e7e4d603a40f51aa5731da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0eeaa08744171baf34551c962264f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a72349bf230f55a029d70daf519d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604067cca941e06188116347b8006e2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817001cf69636aad87d114742e723f91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90207218e6a67904a60b3edc8e7fdb51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac901abdc2eca8521543f05b699d645653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06b16018175d4488b01314f3ac9d27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27673db0b81a48e76047d3af84816df2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa20fcccff4784d2c1ad18a4a23cbe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de38242410dd51f16e29d772ab6171e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475daf1cc084552bd61beceb46ccf19658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba82d256bfc4a60d3277f2c9967725659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110c737cb918876934d0bf2c7b4607f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c270ec27871fc053148237c2cd6fe1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9feeacc6513ebd4713cba07edad7574662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79927adf1af0e60d048b1fd334fa2cd2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df339427136451922724a093733e9d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dceca8e8d115dd21796fb0b43340c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1d7245e23826d637fd1fc08470b45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49588e96023935886a3ba2ddaa3ea36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbe95a51023dbb941d8962329427e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6833f494898d47e7f2d4ec6cbf6ed90669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450edaf4c60b8b36c094de6bef4632e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df573c8a7f926e05427a6e93f3c5786671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a538b027228988e6e3af6aca512899a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5154a5134ceefe62d04120de3b21947673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6443e247da0102212d9eb60cc3372674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b9fcc361c37aef6a90105f58b4db0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e7a997b4053e737d95fccb0c38079676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69879060888eb0d8eec16f0c73b51572677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d52d15ceba5934577362c5fb08b6cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cc6c87742d089faaacfced10763fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e16a6a2212d226370908107a0124e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb48fffb4563adbac063c279b1200ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310ce5351f322d8f11108212f825e84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb65464884b1f178748a0b24b70ba8c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc3bc3f4ab724a54725bebc31b1caa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3936c1e2fd555e25edb4e54209433685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa5f9e93be21c8e3a2149200e5602d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a402ba35ace6612d6f753dfdb6c88e2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f8b4186e570bfab10ddcd5c0bef87688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f22b6f4c7642d8d94531b313835352689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bbabed1c49d16bc1a5e3d16976d0f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0113103e430570e0b8a9397c4047755691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b88c4167ca58c205a953fe6b5ffec0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f430f9a9fd0467b6fde08f7b06be1c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567af718f6486f4dda33a7703423622f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece31eae557dc509d018a8763ef54262695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eecbbe2e0d264e24ed9eadbfe8e3d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c77be361c145270f82c47bf9f518d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77424633e759d75cb52945962355222d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d86ca4f4e375db01bcd8ce3bf4e2d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad794a974e3304f480bd43f32671b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197f4013e881541d22072a1e2d6af1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82065fb4ee54d627f776d767a251859a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a3075b90742d6dc3124082f6957de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b0eaa0c4f02334777cdba73754edd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e8169777f05505c1a7e789d1be493705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9895005689ca4f9cf05bfaa2a364c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f1ec057e288acc1360316e51c029a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4c6a352c46dbbf10148311fa6c681708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40cc14c6e9676e211f61012950d759709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efffaac7bed6f1d771d4988e3672dc5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94205429ff49224a77a4b507e0919c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3a710a951f2dde91174ea5db72c90712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b67f71fa65eb9fd487c75a5815d4a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620928477e57f2f2d2f525a727114a02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fcb575ee48e80fd35134f9eedd906715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7e8ba35523f0dec0495848d6d47e8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92aa3682e871c238b25c18d6c0adff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a4766c7203f35577cc11f1692de79718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4505c7500c2af26028ebbc84383cdab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f971df73631d297e6cf6980d284a6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b14cb5d6ec51928e5319ffef28f43e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f3b15a833cbcca0d578bfe02d5643722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd209317557e184cf064b1fbfbba36f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2ce23ff2690f7dcfc3c7d786300f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7aeb3437f14466e25aa5b39c1f0ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b6502d26cf1130e8b963ce4e7cac9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b0a24db5dbdf4a0687ce1b7fe9edf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfbd39d52372dcb8ade262532d8987728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388de8be8c47e34853a0db99191ba83729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9d854583f0e4962d9723955499e08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d715f34265706305e90a674fa6d930731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3e8406ba4cbfef60fe1b6dfeb34fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274fbcaa6d87915836532919f0a6fdc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ade6788610a89134ea2dc99d78a7f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46123f1c0adcf9ee77a3d319dde425f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b27fd356b5ceca25f6b847198f0dcf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456432e619cbd49228592475bbe0ce7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f442a7fbf70111825524aac5337a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16dbe7cf2c7207260392875e91e548739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476aa235c00942a3e939b40cae4a057740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de93aafb6c957ad2b47317f912f7530741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e623ba271431410826b117619ca1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf41d23992cfa4d3e7693b241eb5278743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6418d8da9b7566baca17646be49fec4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e43ec12abf34bc43a62d9ffb90319745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300451e2f685ca586ec961a165915cef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca884d5f42f3c6cb86efd37b6a64823747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd03c3868f159ff77cc19f19e8a34c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c66f0dd2c4490868a20dd5d308f4d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d10f21d7b46a1b43cf537887b00b2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0131ab5930f2f3d50ef61541ca00c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f931cdfe19b5f2c3e9970dfb1cfea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b574aac4916e0c11989fcc643e19f74753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45df98841fd607ce04e358ea0f2994754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57a951c845b1c951fe5559bef47104755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d93a5eb32647044d46c459e773d59a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63089d53672ff9fd64114a324a2eeb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52ce62d840060e64177626aa05081b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec608ca5bb9b9678b4cf64c1575382759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95edfb7b5f66d5e57b55ad94ec130d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8431660b974f3956c31499e244a1c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bf61c21da8f4650214be95b4b427d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff24f0c93bae58cbe6e3b2874dffbd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a95d807f5edf7a62d0d57b7d0e5b4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f5f575fe741c3e10898b67d87f2c4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64def3e3da7aa6d0bddea481fd8e555766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cc97c97ce136b8672809f1def0d67767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea3f71e9d778aaf89cff597fa30e59768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23fdb38feddab5f31cec535bf3f5b3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cc7aa8b9c216854c44431890201e7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e02373c596c9ffd57376c2a20fd22771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c114a6eec9a08657d6050b64c2c0861772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e560ee69673ea757778b045b388ef2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acd6945fa83fb635bd74981ec5adf3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705012caee7d3277693b66a71fa08562775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89ecb8a46890fbd67cf6c3fefe7fd0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af2bd5ee16135b6bba00b4df2de6e8777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>