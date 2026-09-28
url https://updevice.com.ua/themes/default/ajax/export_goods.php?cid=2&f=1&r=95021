--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b8f71daf26eb33a03107d9fc407941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa4274b20adaeab9dad1478c67fa722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbf9aff1a8a03af383158ee2c35ef13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b976ad3689b02e5c236c129aa6a224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f6af5ae40c31a16cac069d6d3f6285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38b530b35a1aaae042c5a2534fea686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad3d09d19be13ad3886fcc421dbcd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a573be21d33b089f137fd67721253e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a24d6029ee2946ea1452d070b0e3219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c60f34cbdb4e560392f0af2d5cc2710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d545f807d0d4619982892848823222311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859047ba6bc8cf2d61d89f78fce4b4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3feba90f3a34819b98693b0279d1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08f350ab98ee4c9cbab5c3512aa5fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df611b98820a32cd468db31da2c0ca6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7961ba4957dc673ebbcf8484699e4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba2ee18eec7b1179cfceda1e4e83dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a732087bfbdc9923df7ae0735860c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7539c0f381923b636265bc12d5b14919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df58e636d1a51193c78ba5ac40225420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a772faa53579521f86b456a7c6a5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e2ca2c6915cfed2937997d6af4da222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64575e943c0e050cda8869a3335c46e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4621c2f5db36fff80a50bbbd74f48bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f0520b1ff91358e84411d786209e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37dbfc85859609bf294bcbb626022826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3570701e0b4f4c5d0d5d77dbb359cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f05d0edd78d7ad5381268d5e55ff6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dbc406ef5262f5a5f16101c73b47229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde249195ed9d4691f6c5a3881d28ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bef54734dffec8a8de5de3ade8902d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e049998ba7d1dbad096ad74f9c81e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b869837d11471e1a7595b6d40d356233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658cec97f02475aba8b24da633cecf134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fb35c9fdaff1f559abf5b6f6e20f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e67dfcdf60f1bcefcc4a2702af62736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc376350697fc93661e09a261d583137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531fe4b14f8d1c6e44342fedb20566d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e1344a21a0764b6a8ff80eda0d2f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c49728577c083d7681d92f6f00b92640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af51835d8ca7021018a8c0f120460b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b65fe5b5583c952569a3f160c2e8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af01c9ab5e9b8430c7898013ebaab843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf3f82e476fa63a65886977c6aa2bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c58903cb4f473c09134b64b35f41a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e98a8720270052015659a9b4eb0dd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903419e08b2656c67f841fe7a387d1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f0e1d28cda488f00a84dd5c7c00fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583427e713cf9aa1e430cc1d860593749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097a9f417c3f95b33543244fbc4de4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e1d05c39ab096798384af864366d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea454cefa87796a623004cd82a336a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a901cc19fa9c3dcd68cfe6dff1b5bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce85e594e2e88e202fa5e700ca293f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb074c60bbe115e1626d9d7bb93c7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb6e9cb9a172cc91e575eeb4a9f48756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26a62c631cdb71348a36a2aa8ed5e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c4cab7e0257b3d5859ea73aed7d3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7706f75fcccede1e59ae8bd711571759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d16c876a12f1c51f7284f5bae411c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c24c1f7f132ee106b3b54eb41001761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989443de47e67088dc52ded9ce5793a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a26712c02429ae1d693a4b50307ed363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ccc8c9fb8b518ea78031c89f6737b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99a01504f76a7b5a7f31c33aca696e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbd27ce01cffc2e41e89ded560e7f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633585d01d97a9a5511057294a23d7c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e1193fa4238d4e8ef50809458edd168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439d2a9a75056bbe0642e43cf7f5c1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d93ddc9fe95fdbaba92784568d3ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015e4f1f8a6061174a225ce6c7eda2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10ef9580c51aada96ed71f40b8cfbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a93d7bbb0914da3e2f267d4ae43e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e222593ee848fb68700cad1801bb4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91fab2d821089b2be4faab6f04adc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5c5d3a00cf8e299559c554038ca7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02baaf5add4e343aab105fd723979f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e3962aedf6012dbbf7d0b90d1f97678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7afd285adaa615d2179fb3ea5d813779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1daf76c47136c675364c91541a7d0380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f5d5a5a696f9c1e67a042fb9a732381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a6888aae718760c9983c28241808082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa6ff72dbf866e21172e93c28bd3de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d2fa780fc4209ebe2e4ae4f44b89784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae016621510ebbdcd7665d753a29e6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944e466b7a6c496400ab299b8b4e1a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3918a733f4d9f02d06e51aa8b99bd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab51d54fa3c0029292e4039a0bcbeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12901e6dde5099f82b569d3e48b306989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b64b01a2b62889d4d83c0f6d0c67390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18fd77dbf2dd159dccabf53d69036791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a929c862bde86eed666e4cc760af292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01274060976b5c7a48ce1d49d1f29893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eb37ceefcd89e5388ce29138419a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1435de8c3afe88a524f16eeb52a780f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fa69e9b73b1e41daf3af7024ea24496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51264212ccfc73f035ae029e9766582197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df29bc3c0584d74dcf29fe83813b0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98fe716aa12073b5faaff98b47431699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b1d6208736154ef8d24e671c6aba4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac939d3f4d68764cda6eb56d0510d55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64605d22594dcd9e46ac58904bc0b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051606b7c5ef276a3184307be186795103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214d98a1c5cf9ee58880af7f262b4fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c8f781523119eca7363b057c8edf4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dad3116c2405502d6ca31ca46563e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faceac6415d8f3af8fd24d500fbd7da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd396dfa83ea8a172d815d312a3395108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ba3c6f191ddb23529a62f4397aade109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63419b850ada26f7190726b7b0f651110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd87b36cc766ae10e65b70aa462dc04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f62ba52b306888219b5500025b133112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446aaba0436f73240f09a5298c5b320113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb0483f57727b4d66f56d6fe51817b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a29eb93d5da27d35d8a70f363d387115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2930c15f92c5d7b890ea4f078f146116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9009d73cf46966a4d335f54f140b41c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53fe9f0f93dd9c8562a4df92b786e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c39339f131300732483c9080cf5ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f5f8b87ccdbcd425a4d2ccbc0da17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e84ddeba2893379f378b5e521c86872121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2c25201e4f151d86fce6557fd56da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6126717b0974c33bb8e8f69b285ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c749a74bcd11f803cc9e4a17ac0889124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aae6cd26b7d35645a878c02d0ca8b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1966c2b67fc84b45e6455084031ee7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d6fac15341d842068d5a25915ed2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3b0ea9e23298f77a479b5c66327e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77447916cf28f3ef113431b02a354feb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d54f29e698330bf02a808101b6064f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa577a3e5bcc89ca069283eeda0dcd09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d734eb2caf4a7f81694fe2613e16c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5549b25e71c5a14cf3b262e5be187133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5801fae2c9cde148e5a4674c7be8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765872e03080511dcabb0ce7e5eccf5d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e9dfba34bad2f994a5af3355d394a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa94a64ac2cdbfd8c1fafaca8604f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9b37d641a063759f1ece0d0425776138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999766120c7bca3fde87169f8f35ef9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a94efb0062ef2daf77cd07af67c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65e9a05024d3c21f80629b949bc485141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5faac5c862ea293d3b33b3961e72bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47632c78c9ea998d21520f3c01dca38a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da430444a1eb49bc08f75a3a9c064b3f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157561416a6b29a67d96bbbb4cb5eff8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bb149411008bbfb73c48150eeb783146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef72f3d3503579fc090c1091ba33ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f896164bc1bb709c5296367f0b7f08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cfbc206d2cec2725e432d275cc6f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394117b6c015b5f893ef9a47b56d0acb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd16aacff3de2f6f20fe89fe509d746151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1fe2e1aaf8c588dceb919d2b21753152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7e2fd1991f97be393bfc94c3ff73d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78146266cc02d7f8ff961a1167bf5f1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b5068584d28bab5dce557ef837356155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac664e1d0a439c15b4f50e205129ebf6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20050ecc94d6182547ee6f110c52d66c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee96354111eaaf5d53b21cdc9e44f37158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f7ba020a4af236f7694f2a21f7dec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42383a60704d9848360443b9fe99b2a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e9e9d7ff5ee9f8a2633360608ef9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fb8d468f0e06ca928923e041ea01f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a624c43a988757c8e89ea90df4598163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fc239b7d3ae19b763b1b333722e71164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12653dad294a2a97bffa9ba9a5a09c85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6dc956f959462055299cd7218b3d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380682ea45c6b4ca8465ed3bfab8cbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5099b7166245b7920afc80ec808aeb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe82942f3049bfc97e22e6b24addd1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada10417366601cea4638786b9862a01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c137dcee984bc5eeb7a6a4ad89d6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254a0ad651b01c01fc0ed6963a39dda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c845a636c0a448004e13091ce40077173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc14a6ef8d7ee8a58d1dfe21b3f0dbc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358e988d37fd48555609d4a4c83acb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1b26db3aaecd7e32257bfaa1497f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede28f96853519fc3f675ba599be9899177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ff67bb43c1d6eda29d6aedaf4f51d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363aca56a15f4eb4b72965a4e028b17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adb0cd2b2efdab50b13e9a2c772d86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e52d15b70b54e1ffc44499ae99a8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484e0f739338f29405b43fd3f0d105e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c3a9cd9481ae152d020727c0656c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c9386bb099c550650a3cfafa83536184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1288a066df5b0993a7bd43e84c4d80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec43b53d23916e0c3dceb0e9bf2c7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14adaffd197a9dcce667c14ce1b6680187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d07d1919edc0d5e5f72807f01db7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ed3c73fa8eee286ac3016c2e3fc73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c0d1287f7a1146bfa43f1c93add22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634e54b7567052e042165f265224d39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1e51d7570cd3db0c232189f67c56c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621986bed893a58a612c3c19e673739d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68650d165f079f4a353faefdf4696562194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ede290ee631c9511e2e82c353bb2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d710619b3d646ea0444b78d42fec7ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95242267f028f7d8fb727232d9c839197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c274d5f166858ae661d41b5dd31a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4da2883fbd4b2093634c8c547034f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0519c4b43d6757d68346b1ff340ef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049871fa76958af4e4631396e6b863ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce610dc53e4863ae7a5a46208bd7f039202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fb7889ccf8a3b5daa0bc038fb43bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfbdacc02a1035e54a972d3384d7980204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52e886718d2019132e810313b8cb57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411167c0d5653d21643a57fdfb49035f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3b118717dc7e02004f39789d93c92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf25dcbd07b3572342d1fa0d1687586208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6003d2092a5872cb76c5b125b0341209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e1a1abdd187b79a4187d7e47da3e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb5d66e8bb7e958d4452d855ee26c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e57badf6314211ccf02e6f4c61b0fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a365bd0233741d7b771f585d94bdfb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a25da03cab86c6f2ba2ff3bb37391f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec37bc7c1a080395e7cba022c7f100215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046f0a2689b2150ea4bc69b73700d44216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366437328a58a364cefd6bea3a590e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a9ff88a21d53d7d61ac729f95cfbd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908562ae901e2687ca36e78d2892790e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81ccf1428a043a1ac824c4a145a85a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76426fcef9925644bac0e0d8ce0c4f93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800d7fba4b0616b09d63fbc6f565f53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15766db1047fc6b75e9807753191d9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fafc19a954fb34cc7ef34c8e20541224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b92f67ffba2fe0e4c8255a33b98d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b4300505bb432df524a80290e0ca4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09e76fe1ac8012a1540a2d021d9b29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f3357b3df8858cdfa6bd7f6fe9ae2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31a9498f3c3103ec7578d2c69df180229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ab10b82ece4ef8ce4cb5e431f5dbe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840414023e36e6d8bffa75f2e353c00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419612d5d7c8f59d6345d638338fc067232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d448125dc195e542ad98040201c219233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b72c05b08775d58d7f080ef703b61e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604691ce355bedd5df60ae7ab2c4c117235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33d7d2893f5e3e0b66c5d31330ff4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe254ce8ee98c7793f55f1c46f79b2dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1863d00ecbc57909496050e24cae48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7168352af01d4ab79ab57fd6d17e2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ce311374c28cb6b53061c1b7f78ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4ea895435db8cb1b8e03023d19300241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fbdbefaac3d63704412c6e7592b05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f925817ea657263e39ec98d9cae3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42a987214b9479bed53f33efb6437e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3aee8cd6aaa5ea8054d6d08c76350245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60397f30d4e063ed9f93df971bcf019d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f3622dd35146b4789258bbbb04a43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7926a54306b64c8c726eea841913a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559784b91bb133a6174cdcb4b748472e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e667cfebcae31730b8131d4637b77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca943cb6d8cc7958cf4f3d1658a884af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a29a7f0293dde1398d43591a66096252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fece485e416a8674c5034e4678639b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac154b0d87658d8681511f25455dcc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e951e4638834f8361fc890b0f4e980f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3204fe83a095da6180fdaf83ab2d7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a264c8b4290c2e3ee4f30c5c512961257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c7223c59367a0343853ca956312f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b00333d3a0a32910a55bc4bcde2e12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddc391cba3195947ed0c603a6d767d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea15ff4326f4bfdf371f0985cf587f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55ecde99ba759b6c110a39d076ae42262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432be533afb4672c5fa5cf149275f08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f762110809791fb895cff88fec6c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6c9ce976f88378aa6c60e3683ab71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3206b891ae70f02532d339ab9609b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018eb544668837e2f4a8849994c5382267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed645861316c127194faabfc23cc66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803b650df40849ae7ec08414152426d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe8285c9af8460465a6432f08ff5e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d6e161d9fdeaad5c07cb682af609b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c13fee092d0c838c1553bfca2332d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eb1f6a1a9a76528cc6746bc7e1045273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1deb00585e6e3ee51d5f2431b6487274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12126386ea537277b102ceb8e866edd3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1e109474b42bd3f8bb6b00c6738d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1037c55ef5b284337185f35b16a7786277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6505daca8dd841e09c5869996214b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d093004cb95a1b40fc9d9646b8fd697279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9fb771e829858daa09d385c54a1d3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36dabf45bee02e6938cb317f33fe4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20188d8a121adeb2c8ddc8a9b73fef1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568cbe2838548114c8a7eaf8d965ec6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b15bbc6b278e30986292cc0dcaddd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822b2d87bc9f2572ef74a9b204dc069285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d137f203cca51366b9a87f81b6db25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f3c0f678923c16f12ab17b1e3aed3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f6e48555638cf26867fe38153aa36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c129bda10a07127e3f58678344e28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7df0e6c6331b2085fff7ecf5d27bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3201b54983feed3a9373b71da1fde69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121a8a85f37ea470901fb6a29feb161292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249812cf1f4c033270184c69b4022b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fa5b8fd4f94b1c2989013aa23de2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393daa4b498f2387cb14ac2e5311f5e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df306eef7da6e37dfbdc7e3f700d201f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0768868495ba35796282ad84cd9253297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0849789c89ef79fcc1f8baa5f71915298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e055306777bab1481c39384135c5aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f887409e0b10537b93074307b798ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d115b7102dba0086e74405b6bc78a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21da1d4f857c727c21da061763acf0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67632aacd168fb48abc1fbb790b20015303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e7bf031fb08f903ba0d0901b5227e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c835083fe90396ecc93b272941289305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc32640f3432af9ac59bcc6e58feb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde6a15f1f5d7401db5878c871e4994307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e3bc12db547af6a416066c0ecbcae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbc3f717c2830531ecfa429a55afe3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb9f9480adf01e26b5e046335005b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01ed44b92f8cdd33581df52f23bac5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e7dc98ab824bdda910945016bbca6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d951eabdae4905ac94140c1ddef6ab1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da4554db717c0cab41bfd971897af1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357deba4c69c1292c003e888587e4a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff1c26d4943fee225d08771a8fe35f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa132e3cb116587ca4fcd3d658aa9f94317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a487b9392e315c2eb8554813f74f58318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6fec8491f99d772678cf2d6fe7292319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69803f56db0c372445f6be67183511320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c2cf5d858a82459efde1e00558148321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09289f18ab0d56d011484ef85445308322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ec1e4315ca5f064ebd3fe7b7820fd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6720b85c9eb04a4ab6dffcaca50201324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d19021140eec5e84c5ae75d8223f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c793a2155181ed8406692f29f1130326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c321ca36092aeb9116394dc24a074327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecef57219ac5f877c7dcc7dcea5bfe6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6346734d8f1edb0f5ba747f4d3cffd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02b85de4253255f5f29fbae8ee2d74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da83f4d834fd18812303c3c95f01d10331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d37cf614c0fe8dd4db094e92b24f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c962f477eec6bf0c9bbbf62ffad23c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2004c6ca89eace3fb86248c77fa70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b21bfd5ee64f9dc9e71fc304565e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259c9a20cfee221e267f176524a7c3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c157f7f950f17fc83b0655847ad4fb9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a58dd7dcce7e49fe4226d75e4ffb65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4ed9e379780e95c26e513de400e84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6ca6b889dacf680e024d18531b852340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0fb3e326fb75c36ace8224c6eb2b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b715e5ccd212a3882d3782b769bb7a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b395a4b9a56d18ff6abd019eaedbc12343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9767511630053a44c4ac387505f0c56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a77d97e66634c56bdb86fab05256d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71694535f21ee1f35034ed8511fa554b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6228672f0e7d2960f18da0e4cd3b5e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e143edcdf2f4b34bd14bb679239e5d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8b09f5596f861b3f25813cff3cf78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f614676bfd995a8c75f60156881c6ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccd70da390ec8f90ff04a1ae454daf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9bcea1389056d08d2562c85f10246352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e94e2a46f9fb8855bcfb0bef0abcf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa68dd13db6024483ddcbbf0288e578354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd859a24aafa6c4423bf821b95b915355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867035988d0f1df5e8032bb0c383da7a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526b1d931e938cc70e4237931ab245d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc8036ef575a4edcc7a74f020a96e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5f8b06d3cd35564f88ed7ce0760f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e8dc79954810a3f9a78165c85dff6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afdb4e37aec84d4676461ae8f72812361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9dcf3997dad8223b7516eabe03014362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dd739c576d04b13040a885aa91841363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f14f4ae985b2cb3c5e46d42f947a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1549f207d4fc6cc5a3fab3a0ee857365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deafdfe9e4deda4b8e50f3c5699d1a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c28fe7986c202a1dbb5e7b56d25bf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dbc4a26e319b1e3d509ccc9cd265a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664185e380224716565b0d0a7e583cee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1843f11ab7f42b53b0be7bb677513fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8147a55744d6457cf00191846b538371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090df6271a301a545e896b6e916557e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee319344aa11236d17b099909644f83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4763de9f3220850b5ca2541c794edb5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800985ac4c6d3447e1f6542398eee525375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78271fcd16631cedddd8430e3eb96c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4725e0dc1116342371b2f72bc3008377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182faf8bf009e5dfc8108d1ea9875bb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367c4805d136452b0f7bc2132e03211379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf83e177b9528ac08eab75beb82875380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7c753e05e4d87d7fd696a0feb24d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f5653969563f0bc030816967f6a3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89dd317d33136773985508830f7374383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96be41382d8f323cd5d042a68572576384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c75ee34b4ec203be88578460d5d161385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c553806b4cf2c4da1c69fa9a0eac90b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4680d606cb4782de9b7cf438fae11d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403079cedaeaecbc009464b4d47588c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6213d43599ebe5b81033694f0f9fa0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beaea1adf7bb686cea0e25ee0b84c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aee235a5b1f1a91b7f833803e6cc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f59f0a6199a2877cef8e4426e41ed9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b132825a686da1734f881abd45c8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841224c6c075d1bc579f17e7338f6c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b3007a9b30de4f94f47150d8c4b1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da298e68d67b7a767b16c9d3c72978396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067094b92c3f0dd7c612198643ab6e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbc13e72905a1383af82450e8911cf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d328808fe1bde92f58a864493d4361b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e53ad22edad1bb4884a12dc0cbc399400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db26a77ed27b58cc1262e54dc65cd35401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8062999bd09499238ddfd6d3304c56f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183f9fa5faa89e5181592d61756869d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af960b7f0ba2d81c60db08faa5a922a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570817aea52f2b67e57a04cf6220875e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e825c8f6005f92576c66ba7d46b0f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d60cfe45ce26e568d4ad74afa3895407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b821a715fdefea1fe41cd71a541be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385943c8638469874dc9440785b0ea9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560ef5e7c10b2a0b659c262ecd55882410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3882298b665e1dddb147a190a98135411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7422b7f89d4f9f8b5048f9ba44156e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a755ed1384b0edd813f6e085ce2e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee081f876b046f3d3a8a935e8442bde414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d65b154ef6be558a3f2689dacde356415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aea3cbe9b2156f3ca9240a1920ecfc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f432a7837022b29edd9a2c3a7bbda8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04076688e11a4e6828afca57817b389418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aa342264f91bac56463549969a73d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29b5da7b320c0304b33e7238ebc846420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5cabf60d66f2971a73ceb49349688421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c49221cd3e305f3de296027a25af2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc80cabace06d3b6844dddd14bc8198423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80b32600528dba80b14c7a728f0ffc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f4c20257dc5c6ff8a1f086b7a9214425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b07c6b5673ebf02d6ba665faf65fa9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a40683a0b206b791e3d96d45da99d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5158d668e37d54b4843ed500c13dc51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017fe8b03d50c111287c242eed887fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093135fc5cfba3d626c41df37f75bf6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651658197af621e53a84506329f8015431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e02b9ab7e717625facf3e025ab477432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e1b5a6bc883b7eeeca4154dd55d37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473bd1485565f326299151c8c4b1d56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0c417eb2f4a36f6057bcd3beb8acc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dfe93f2a65ab80e7fab82d85afffc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934fd85823e492dc31fc30da1e894f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb472e6ab21197bfdfa429499d1652438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e121a99e556066c1dca47603b4102439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129059b9945b57445ec0d117c32f5b54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee637922514f035972ba9d0f01cb66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633867f641aecd235b7ef0eb24174b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3d47d820881aa5e1d74d07b05d156443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b6e769f5a00b59e17ad5fe4c2915a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47d6185ff85539f9f12088db8f225a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4305ef502c3b37b8e0d5dfafde0d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db2b695118ab240cf6af58e6730cda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46e396cce0aa562b4c65cd93b63d9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08b37576f0778910ad7b663d097ff4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5fb049ae083d21dbee036a536e9c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d455a76c3281cf525a4e40e4584fb70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c1d8364de58cc0375a83448aca5d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef371a3a9acd90ed440b39b2a4f511453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd660e0a62010aca45aff7ad75909135454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb779bfd41b8d29577ac29fb4d2c49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c21c3d409f46e1ed23869275928dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badac40c2c92500a0a7a9d7ec52c400457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1313d5392146ddafc3991bfe956a684458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828094de02597e7e9f77b8b5175b6a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae216794b88790aef117f7a919cd72c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fc63b3cff4779faecde2742798582461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99db63b8378f9156c865b6689e55a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbeeb244f5a5142ba11e538ff779809463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87a8494fdd7a7b4c6042621de5bc36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b82fe5b1d671a9a3a845f69bd46fe5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc4fa4b2776a17a694b0f71a9a541f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425a07a817be645c2ef433d6aff04c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8b4360f03c993df7bfc9c5b7a2348468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d143290e1f2e25b88b319753e4333a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041455dba335db00b8a7ea4a219efaa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85413e705fd46bbbec8e5e8fd2f5be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04f09e440bfb9fe8d94cc07b4f543d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18573d1d753b60aaa8ba4d63de209fd3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c9a20f590a287f5441a9e1f5bab2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2c57212ff2aa15b2c4b435135b765475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc940b58843bd4fade579cb8b08b78ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209e17e9767b24a25b8f803a803ddbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bfa23212317789814567e8f90166f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818c459d221f5bb953efdedc26be662479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33798fd6d3a26f3463534910f3c6d4f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0416d8d561a278f7621b445e92f5c7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dec30a7ed32c00a049459d561adfa7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8dc7569fb4d68fe255cd30577100f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bd79cda5d0f1b705fee4c607c4d59484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a233f07b83784ec3af1f8e25712642b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d97fa4c5a3f868188e29fd66cc7b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffad6aa43c8a3100c7cdb704b39b3e9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a1f0293bea1724bb7412379cf6582488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e853da1f988d4e3bf80047446a625489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bc945ec3839666bd0bf616e9fa743490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1982e1a8f4f9968e9fef0f7f745b8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db91bc8b6445667f6c571647a8b9e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c208660581c6c5c4f7b0aa473c28e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e60399dae8188787b073dc4233f613494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a05a9aa4a909af1f153db2f7df749495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00948142ba046413fc730a26f5566b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad381de4a7d0a4cfa648cb0fb1eafa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6350f0280f9dd29cf4af6a14d0f2b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65727f5bd1b809e1f2f13309032b877499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bb74f70c5f92657867326628140cd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ea64989e5dacb3eb1de075fa629a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e4eded5660630eeabfec907cc51ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57bdf2143300638d37924be081ff67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109fe58fb7d3b3258023dbf48f52d05504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329267825a248b7d680a790e4072abd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e4bb3298102a95eca32ac29982a3e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493ea8cced4e7d12a93d3e66464b004507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45f2fd255c30855cf1ca14dbf4a824508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d41fc94368946532bb21aaecc2258e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0892342356df0ee06c81296a3f63b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a43e8a59ec75bd1b9109b571a1327b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2b25b4a6f40e7ec4c922515dd4dba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238844030ca1831e4a2d05a76ca2167513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc65daa9cafca7954f8d60871caf2d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d2ff013239e7783b0f2066b00db6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181eff387febd1e84e0aa218a1f361f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916a61de4296b13a2bb0a54d5e23b87517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e42573693934c02b25b0c029e03fb1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaceffb0569da04b72e9ce9fa7205c74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e87435d69047792bff01b5c5fa276c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6c389c55caa7c56d6d06a7298dd88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32d0a08621f3204a79b142e42e2ee1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5da35b249980a2cbf794544bca18b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d6d9ce3112d6143a3fd527755e45e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be452d723df5afdd8903d80bd63696525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3cae66fd7ad703720c6e30fd552dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d838c649238e7bf2484f8807bb7b5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654f8741c01bcc1fd567a0b3adb79c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c05f48f5cd592a2ab154f681e90e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c8be50d3dc12a53e526e0d93b1faa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44493da97fa18ef5e8587c8b9beebb6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f40d7de102c55e5ac3183d12f4ee0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548ef36e608cf5d7ea5e294880a96dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800e0b1b1264e5d06f513bf299aba08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7119cd6860a1b5d1d229fe9a42ec4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4bf34a9a041cd814c19e5e4e453f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eb52203f054280535e225e1d1c57d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba2057542412a0afe9e51a04e3dbb6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7f011418c01d9cbee0c6cce45bc37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1873c34829ab784605396e278946b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c59d58c047f303635619588ccca68541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997621ad83ad3c77fe212498c3652fd4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e39f65b909ebb59cf56ee8b790c8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61114f05e95b0f2a0074174301fe8cae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48646ca9b34e3c572017523c19dedfd8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca8c5fc49409feb836ece7e8121964546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e72104559542a57feb013143b9b54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11a390d9409ec4a89dbe4456415d17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eada422aac51ad61f4168f4b021e5e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeed7fda63beaaa241baabb91f84e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cd39fdd9724af9d58cbe03ec2a1a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140c3c85bf9b63c588c45629bc403f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bc4d3bc0dd00e779c63ac4ac33f9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ff300e08bb9b62cad98699d7b9e6d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c009ea496f3b9489cd26cfb3b5b112555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3ce0d0484859997a7086913f4a47c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240c0a42fc4910791a1dea535953a74557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df85df9edf7c3d42a84083d75e69a04558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e3ac8ed452f9812a49e1bb24e6d74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d504f4040a8a0f5f0b081a4f95320560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8d1f2fe675cb769a19968e2790b6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27944e7fc7f677cf9e74487fa58b5534562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf62e6974a662c8e2972f0d05368cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec967b580b285a99e89e1b1c7d84d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae21f38fb979a457f38f9cecd52557565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e719b31c323a9ab16d24bc5ed692e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7f7038250af9e1a7cfdc8903d4e27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9929f49cb803931b1b183754efc6b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642da2d0010b30aac4c7f3e87c7cfea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d896c50dbe3a201253a7f9c22277d58570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65b59f9709770133bbdbfc2989da36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94923a9e0d7047b0d209908b9b7d86e8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a6c0c6d0c3a388ba4eabca2526f8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c3d8cce4d8db7283e1404537ec056574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a33a2e2bd82608a19bd28f89270d7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663e18cd0f4dbc368e4ca5968264394576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3cfa027065236f54cefc61d8b7cea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973e9bc6d1505796b18c133fd8d11fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035640171636ee63ec032d50621a7b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38340b41d7db5d4e4c1505d800b83c1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40420d619d2c52dd4a8177342c06563581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde379d08a989db1c594e449b0e489b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bc9021f01dfba62b204c2e0e4fe77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adee661f7de0c31fd8ba14833be3f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ea72d12042fc717fb249282041e97585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2deb2fb725c0442d3f82aa39150544586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cf768e274710c40386440532ee702587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663821661a3b4ffdf7bbb2f2d32c219f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7a50154ca12bcf7a5dfdd4fe35eec589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122f832c0a39dae2ca01583c81c65cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fec36c10fa457fe4a0629e3cf0e02d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d30b3a88d986f17cfee4f93c2c34cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086c4bd1a0902e8d3ff86fdfceea969593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1d73c3556e875ba11504e91c989c3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4e05bf160c2c640d8303924d68024595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bdf2e28ecf6b7d4ab9ee1cbd9682c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0a71b37a3a824126a4b724c21231b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618db1b482539508ea1691060edc8005598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9c7e2cf38c614d46687808f195b47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2b318630781368850b050f3e1bc79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52aba89839c218b6efeaff5f3b90c7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba0be5430f518d05351644aafe1a7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813da9cf427546f7124f7883e1c0589f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847ef223de996088609f64b0ba46fae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bff8080c75e7a07bde2fecf8c7783b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd5bbc26a85900bb9577e94b646717606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6eabe6fc839d26dea031fd6dcb679607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782f85ebb97a8ab1ebcbe5c3d9c84a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98a48f5e90712a4ea543df2397107b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3718af2dd94491bf3a3afe2179da0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53664deb0a762dd8895b1afece815f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26bfd71cd684b048a0dc13860867b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaadf766bbebeba87a227917a22ce37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088aad7af7adc6be9ee1d925cadaf94614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8fdb4a315a966a413a2b7f4af0004615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4943958741fca4e1923f7b0ba3917f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43e16d94eb5ce127d6046e80148f9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3a68489aff8821c39b70eb9da46a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0b181c41ca03bbcdc6596e53cb9a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99999131a049ee0d154822857788923620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88b0506e6f01f319c9632b67abbec7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb76a3f61f7553210540e674a2a8a97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5043be8210c52ee9af9c3c3411d71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75082937b5c26aa4663d885173a769e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b8bd0b5fc71ea98f575ea79826b02625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57867006ddc4f0fbee831d528c2d5992626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f2fdf32df69e99003936ae2d06417627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899fc794e6074ed4845345bb8ca1499628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4203a6ce90a19aa61ddf5a3658cc4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4c3e32c647d1b11534436f22f2aa4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17493c7a7256c6ae2f4613b326dbf2e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860914ed3e1efb61ac79e1ab8c42d3d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac4b9285781d002bd0546e6b3256a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35391d94c616f06363f4ad1d6276916634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f267e99f48c236d46d8992896090191635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcde1d57cc3ce0507e2e6ac87f478a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efdeec52710a982ed0c459fedcd236637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013cd1bcdd06cdc4a53e957213092c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3ab1bb6942d3592f66597153d72f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f598822061f4fe6afe804d3879c77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aecc115030e823278aa4b06283f5d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d97336341cd0dda7c676a8ea85011642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623fc06bf437f6f14c73b59a101b8d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122412df14c0f25cfd790bef366983b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7392468e71f53082fc272be46a8fc9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0b9fbd290c616dd31bd0111b361e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f16e1a905b68cf53407cd125b2ee5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea31d64f9a41f4793703ef2689783d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ade6be6ff6ac2d4fd3d0999b84a145649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0c5d28cc7a0bea116c2c4041a218c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ba5af540b16337768395919e26711651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328e9ce489d6deeb9ea308061eac33e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4737a1b4bcb066eeca490fb6193df6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146746f18aa564d79eac4a42ea31b42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55d97f179b8757006dd4d95f5065b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6ca8f829b3319e0c5d1929efcfa85656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f6648e054961c7cbe55041fccc3da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585e30d4d6e4eb6b5f8a10a2c73cf05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a25ed68a9df5fb0a787e8ca3b1b630659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94459b4d4764ae46147bfedad84a9c85660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd092f540d392caf8bd4f5141ea1f7d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59199c258d157a8dd28cb8e323f563a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5629362ef65765832a70909eff39b1a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59859141b9caf70e6b3016519f55cce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30f9bfe43c5fc8f452e18bff0e852c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fbcab680832f90a5168be05535c14666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552d75988574cd3ba1921f00fea2885667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a4f02764349c0473517813abaf0f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdb09231dbae01b976a3f0cd7e472e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df6b8ce753e7920440c3f88332565e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c0e0391409050b2e36a20ecbb4d46671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758032f1e93bf1346cb940b7b980111672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eee2ab25d009f0bca59c4498e7a836673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e5b51e35af79cb99344224c6ec274674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f608c0c30064f5278d73b983ffe91675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8b1d18dce52bfbccf5fca467f9f33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254d249fadc6791b89cd60bd7b2c13e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831f613943ca323df16dfeb7fc70ca2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d28f1941ab076860918d7c050f2a75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d48664f03ed8746c37fc03fd460a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565130f8d4dcefd7eb0635bd2f21702b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbbb9b237a1892bd3655ef89df9e8e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d6a30b678620579c36d08f699c278683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550ebd3dd95bd3719c38136bb796176684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72652b65866d675590f68f5353175e3b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a962d5bbb1af7baa0a3167d7d1e615a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897d634e817b97e7e45e78f4a0a0c5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68022deed58b15955a701d7127a87a50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5255468b915e6948f0ffe60f12ad2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b05180c3df7e8f20a61b81db96e1d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc63d7804f6b8bbcf65bbe6fd89aa0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5fba06114e7e1dc4a34402a534524692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0229050cdf35f94954bac399a48c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b2a7ea2d618ac6fd722fbe40f9034694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e28feaa1d3d2e765805a3b4f197307695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a16c3dfe8a55b637f3c38d085c76be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087e7936199d4cb5744b3f63444d578697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3c7a7d05d4f53176cae2077a75bf4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afb7fd222af12822f94148b7ae0db1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09383435981f40fcd76d975dbe5e1d49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650e4ca7b3cb9735db871d4003867c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc7b5feb45898c68c92a6f318147fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17202ecf4aaa16aac861b02c42cc62b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59590c65c48aa39300b0eef6aa685d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618e665fe4ac35c7d8ce14efb29c80c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04123a0d5af4e8c31c7cecc5f8843e4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00e0944ad6a2963c7f3896706d870b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818098c5eda087c2071229e0cf49bd88708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09373ad1dbc16f5b10237226cc1494b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fce77cfc2bf09fc7f6986b2bfaf07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd64629a6872060450df873eef0a086711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e9f5a8a08b82421c776f9871ba90a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b08d8986928cea50c1f63bfbb8f94a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003fc0e3a7e5c77dd7b19bfcfaf8260714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0059f2d03b9c2fecdfac18c256a67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef847e4bdddc0400be0c4aefe0cc5ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa9f8bd3e131611f5536052774375b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aced761085e439e1ea748d277cf7b46718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4401379fc587cd9356d3c096d9eaa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223241172a9981897705b8244f59063720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea06c6fce949e23aa9a63b23155e13721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd9362145d2ea8bb535624ff2fb40f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47e9dde1d33a35f92229482d377498723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2503dd43eeb6b21b5f4c4d0949d93724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64828bcaff7c5917a68431d474e05148725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e00500e0ae5189ffa67479356d9af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef464efe8005f8eb861e834393468ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd2f61efa7012b6ad6587e33079225728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eec93403060ba41735a379d5cc5cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca65ec13fe091be7bebe7a1819fae8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72346eb900093fec6bb613308d5fc0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e713098a37cf628216be35a5c2c5704732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004704d7f0120f6a62e4dc4bfe30851733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46685218de0045e890e69e2fe0fb6269734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e57304f05d8168dab6c33f41b1f00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78f8570680025cfcc1898fd8c1bd1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71426c372e1dcdbb72886b39c0a0f6c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27883920097e254650c41e63d514681738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f66dfe3f0c05e14c8bb02b49a4ef7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42023ddef4fb13cc20d74ef572fed2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c82c9f9dc47ed282459dbd526835b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354da93891e8ee9cdae5fad103bedf0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0906864cb93bb70f2f285ead81e348b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545dd62f3909a9f1dd55542aa812879744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a37b4e2332f8fd8d4919f7e1e0aeb9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7cc82f3a30c285dffe0c2ae3b06e8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf7033bc02dbbb73de79971deb38a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7a8868044f0df0657360605e77927748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063bdbc18a9d3cb4d74473a14e2e792749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc445fb443c0e3445a6d817ec16cac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4d084c05e39f50cae3334ee54c188751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcbf9c271674286c0e82e407c9be1c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8347e69327334afb907c94cea6c3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6935f6000fe80566b89bdf4154ae15f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038a842e4ab5e928980c33e6a379e7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ae3c4c55872f4198a5b9b24dda3d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25868a040bf4c1a70279f2b137579ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08410d6e5bdfd5a63dcc0f38f3d5399d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86872704010849421ecc3aeb3c0ffbbf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd06bb5fa448fc53cb1b82c03d23f4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f75968cd543188343dc2d370e9c80761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99a72d96dc15cf886e3b42981154aa762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea11f5b9ee6b9efc251672712c9c9a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44a5caa89036630b27a741c764048a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc919ec955cbea14afce8e6b266585b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb187d2cf0800b2149219e3169d510766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144788fa3cdfd5b698742228f94915b0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b60c7e058720d12093961f186bae0a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe0f46c355570160ac5f6e9bc8e57c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22bc3a62327ff318041c103c2a9129770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa52f4d74f329d13ffb33eb4ff5e66771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e58dc8762aef0446d2440c90912c33772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06f1200d38d3b3cd5a6de203d2c6c4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236cf5e76c44cf5c695477e68945d98774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a116443eb0e510edfdaa2ce3782d92775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05941b1e50c6a1d68216d70b1acb6f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74de079a7b5f50f2849d40017c808d777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547d1c5b76a6d98c4e752b04d9fbd8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655442f19163af20fdc4c478d52798c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7005c04e9b804ad9692e2c5ed3dcb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12f3b110a12e6f31537351a09a65d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba319aa0f499cd5c73f61f91a43635445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85af2ef38875926b182695278cc6e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b504ffd220301a86a3c42405956017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d7e5cb28fa8284fae7a9b36d0f2fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab105d2cb5505ad57ea4250e9bfd259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4d78031b3043123bf9a29dfadb79e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3c192cde7ead0baf46e3713e9858e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045e035a83d1ff6026c6e897052d9c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aa10300984e5826f24e3a343b54d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfeff4c489d3b1c4631685552ed2bda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640052f2e9369961f8a2bdc4af1a783715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24ab29b0aebf4905be3ee55a53889116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b36c08460e5ecb49f94b22a0f51cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efa38ddf3dffe9b1c47955a31e7bd918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33674f9af5a2fe017f24bc0460860f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814d64f7d70b5a7c9bd5c253810a50f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731365addbf460ff7351212153561bd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a94adad529751d94fdb2c42a8629922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271d0a6c596a44bc980a407bfc31cbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a7b8b86208618703f770d9b3b58b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eab12d869653ba6a92a2eaf0fe05dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993d0d921960edf5667a4f1156f2c9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074cbfa818d9bcbade50e8233cd43cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c2bc7cf28c66c7145fccd47a1072228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79f5cc63bd1b80eaac33b9db59580729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813cdf5b666fdbf2665b79b1f04b47030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754161e901a2324f2b786950a48009931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87de240dd72486b9c4d6f0d96fb3c0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb43933448752a28f2eb482d7b5304c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17247c22df54a2185a16b5eb441218f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8659b48350eb4f4b8495299ffb5f6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957f4fb6a58cdcb1581f1e1114295ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2088043e9dcbc68e64274f6e6eade937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62489c38cacb9c14c671c11fcc1bdd0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182329d342ed132e0dedf7be3391a0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec930f8bbcf3dfa03bb89ef59896ef9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22b20ac3aff8a21c92b02dc12e441741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98fcc8679cf42e34fa40b83e67a02c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229076e4ae167e3af90224bbbafb0ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecfe8159cdbfdd2415496a9b8fbfc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16d2505ec17c70d468a13d64e7831245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144b3174bb329fae9c6f1e26102158646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eadeff6bdf5d6987628412d6e7e9ec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd12ba9ede52326216b3edce1787b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4c948c57f7fa6f82b91d3a6b69aad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899513e8a4a49baae8c7074564f7af4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef11e607809c304b6a46602188e873c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8120c0444ecf43ba8a693245ba6b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6767dc9bdadcb4a484c93bc50d605f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52c98c8579674940452d52504351b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f3f9f35840a858319a9c7581193a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579862e11d6535780d560b6b07a24f3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9362161344748eeb8a89c6c905ed0a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169f6711dae766dc871180bd71c1e9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b26fb80194bedebf283cec6755f34559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417913a91e7a28d15d87440dd5af656e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3a0199ed4e3f47e0c9b7211418a2c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a064da6273773e74602e8e4d5456f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76a253ed2b131f10ce43f1ecee394363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f9b752f8add885f537b6cd0d6af2464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af42cfab1b83f8b4b12aa2a7c6eb0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2495d78d1845d8b7f6f31ff232c8a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f151770d9ba44e0d522ae3d1af8dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661f147fb009d6a187f9994083c862d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b65e96980af227be5b61ce3ed0c76169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e945d265ab079accceff19715631570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d27d70bac3b1455b7aef965cea092a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c07f3a77a4521882c01f444d6c65372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b741dafc65faac6bd2774be3d035973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075a617a8576adc33839c5f11713ebf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155eb86fd479c74eea3a66cb38bc0ecd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ed7c728d441608b7e5e0eae5e605276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407f2577f8a3024243f28c83ce7440477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222dd12cfd2316d7fe533c9c6a0b77678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42536d038d283ee08a396f6ebafcc6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2f73d9f82d677cc1877441da3a62580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befb236199d09a74370f2bf1a634fc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603cd6e41c9c453c9aab2f0cdca22fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74935089785163e766a0dfadadb95d3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bd28e62eccd681119053feeb6b52384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b382a084c75dc593f94f87447069f7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505c9d69fd1dd647f5eea4c15eb770586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc6f75307de60b75df74e056ad268a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b685a9ead319036d70b8173eb4f7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d97d8c4ac084be4cc093936d63fb8789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb96eb44bac266d26b6ce43edb7286690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a395bdb5661eeb2fdf85a0b65749191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810850234bdde9904caacb8a2676d7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403212c13e3935916be280653b879ee793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ef05fe895ca53ec79032a4f90d3f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeaa789462c585b4b88f5639b7c91095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe7d5a3c05f28bc144c91bee0211f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d800743d11687b0a8e687c90788659d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cb899580306dcd5eaaa3560c7398598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb84d0fdb226e005eca25db828a98ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e99f84e996a3ee89d8f71a9f626c9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a2b9cf2b19fce5ec806299b9c57a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f44f3a863f176c849bd424a8b3ac6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d66f7de82a7d2bac467e37852c122103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38907b912539fd4beaacdc5a93b1c23b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c55771b6a1a37323a69b7c85363380105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346c22cd8a85153ebe784c4137610a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b053f812826d3d43495d1124c5ce3a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35579470b610311dd74076785690d9bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18acdef9708d10ee80f9f5ce2e4e491109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099a192705bbddac0f42ab2bab06404110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0e7d28b2711d29347f1ba60fb9ff0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc8dd0773c8c3997753e9aa42299a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df32c43be286264938c22f2b999cd47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108851414beaaa7193617540c660aca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996fd5234465dc6e6efd370db738789115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b748eedb43d6a3bf8fc9d7b775c01a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d4bbc272da5d4430b2ab36d1b66ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a696710ac1e8a247e54e7763829f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e41d6bb2e75c4d5d4fb125e399ea0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236def39eac81e2fbea8aae811664e8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ac6c4ccbb8d4673a77aa2a1e35774121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708ace81c23b2b369e57465485d5580122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c285a4e87562e68f11ce121ad80dcf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840c1f5df0ff22fbc9d6dd8c8aa31cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce9dd6dcff89b4dca2d8ea08923f67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a188bca85cfd8968a27f5cc53ccca3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b425552f9e18a8f5a3298ff1b6dbe1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641de323a4fd7ad1293a22a1b36e9a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5561999862458c005c7c4edc892140e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df12a4a3264f251b0086457126a2350130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a44a2f6ea17f713dbf163a5151e00d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b2a3872c21ac0c7c54a20cba1c591132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cefc3f661fc0f3c1d89a876e27567133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17d2041665f2aa58f6f3aa180930d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fe0057c860fadf1583e5a94690d8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f71a3842f5c89a7370271ea09fac8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a61faabc95d8dd8c4ecc667400c58137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a60e90f7aa2b6a0f5c3aae84db936138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b04301343705e934e37b47d6c49aa6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20440d2a8ff7ae2a23a082220158873b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15965a3ca2ccd69cd1b1a99bae03ad3f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb531cc6c349cb92cfc257f31c369ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ef099a6dc47512333c31d75a08c9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d851394c73de0a82c71d2f2889d999144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d814303a1b99f3fd8039482343f1f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13c50c7de8001208ab935b882abb6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7745a1216c2fce2479713943c7611147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03b2df48cb2b8124db5240a6aac4ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839350d5174cae4b628e02f71899f1bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf6a2e8298f0ea418c9abf9b654057150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d712dc37a84f5d8f70d7c4edeff2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5737ca9c8b551496f1d9b715f3462152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc02e162504081c349442fefceb969153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882c805b7cea8292fc5ccac075e7527154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6163fa2be5e1475cf9df096317b5f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fac35a1cc4a486b39792593fa22084156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b0ecc3e35f92d030b282a6e2d8ba1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579b36468c00836cd3408d2bd3ad15b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ee469eed67fd4b84a8068d830b9d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ee5dc35ea07b44b168eeba55d63fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517f0027450bf92c0b93debc396633c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df6bab0c6598f4afb552bb7c923362162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53b754d97ea8d9a6371b73ae2cc2a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682efd3c636c4deec18d8f15f91a202164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eb7cbdd6e2d752a58366d397f540f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce6cdb9516c2f0870de2587cb442cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77152f0009506105beab39ea8682337167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8fec231735864b440d57d73a33863168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e962b117dbdac8cd1f32587dba3dbac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eab21e6ea3c94c5c4c9ae87b414c87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286179e0fe1b0cd6dd2a512eb5cbcf60171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc192a8bdaaacd2fb7fe1903f86cef0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fba06ce77ca6ef36ecbff18f871feb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a257420cd9e4ff0a0f48ab84b2b40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43c3d79efddad7bbec13749b711012175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed4163a6f537e10f154a4986a11aff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c519908a402bdd6bcc70dbcf56d13e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05888e636979e48dfda16f6468ea381a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ae3510caedbd2907bc06a4c838879179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfa49c9844d622c859836a1e1e5cd8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d480c31cb258c49be1f38e917e03b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484235d2857eb643634b79f3b44ecd9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041abaa778821bab1763fd04d6080f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca339a7540bc1512cabd1b796d19a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f8c5b3ca472d5b661e9515d68f6da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03ec46607d0cae205ba45d3d9fc5d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722d3f6accc62979d0a33718442bb5d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70daf664e7c13c1362b0e6e77ddb245188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd288f8a08cd42880c290b9e7cacc96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ac11e46ba2b347a41b2d29223cd86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691a4f824441616256dd25a138d4abf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eab36960df94a66d65a63ac2688490192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41329e95cfcc834a172e5f58577de5df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6eec2db1442c75f27fe4c2452bfb6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b94a841b2665a4dabfb6f650731be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36f1387e5a6c2c7af11529564c8866196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177ecb194364944383cf9e761bd6a35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ef13d7e139847616e20d9415ecd8a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19097c2eb188378008dec91d374873199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb034e23d742d4764a57e91109d90c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7965b48051f9de6ab927caa6e5f5285201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc09ad9927ec279cb0549fa67b2726d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f934ac9f817ba20d011a7d94c13082203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54b6e81e16285620e2577f694a4836204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360b9d42d39b854dfc92e08479ac16d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db49988549d42008db304286884eed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db853d741bdc48dac5635677a3eaa3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a48e4f08223eec814170a8cdba4c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a96c55e871bc2c3643ac0c62b4f49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e2a73ef5564cc260f3bc5528f517f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95f327abc6e02f0a7e0f483537ef60211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d08a73e5059acc44baa26388252d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679ad073a74e22e7b186df335aadbe7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b36d0f7902e6fdf8ca416c4c376ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc2c22413414277ce804f69415e391215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12237d8bdf585f64289f04c6e2b75c05216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc116d68b5b69f988022ebfa8c1dc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9f5128316989416032897c292484e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce634a9d4b5f43983900bdf4a3c46a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63148d86f8100c959f4820da4e99b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eab779e6ff967b0be62fcbb562d82221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849f08597697aff2a7d727d5f5ef649222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a7d64fc2acf93d844716232578500223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4585bab7f78bb5937a773b84182f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd466c063e06bcc2934d2c7bdcfc35a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcff09efefde44c59e66b28f560d20226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260aae7d97c1cefec57103e0cbc98eef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513226c038d7f6d0221d3ab1c2312d1b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc236425c6029109d207bb601df8ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5c3d4a5fe5f740bba3c3d74a66915230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb908c5750ed451fb4f0172cab8f23d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd1a97f13758e746bec52275d04856232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceda2e644639e191de6c3f4c23bb623233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3762755d5eaa100380b934300b423f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efe1b54557b0c8d651d5f2d1ab2b34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff79f9ddd45e67738fb0b0470ed5b50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505d63ca92af5a927d84e8a93251c0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a342edfd49e1d38a9f2b21a5e43fdf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508fd129eb8dcd727288c3b7232950e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5248c94a1fc40b507d21921db79295f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cf78eb959c4fdf0848f2c47d8fc13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f61a39982d6e45e7bd57016b58830242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa7b67b4b9c116c69fc10dd79faa82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac5e2a4a3307c20126d1a1a833c1c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c66f0191ca31728c235aa05332f911245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fc27a4bb927dd407e541a833338ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6fc6e337f458ee4805999b8db88a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df657b933ce32004637776508970d23248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510bc05bfb2c8436036b153cbf2db14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976f250c6593d06fc5b9db9f12594f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964cc12cd2bdbd194c1f430628283eb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e82fe8452ef62c0bf2cc8d1356105a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7120f4ff4c3fa44ef60548b05c9842c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aaad030cdf185660a694566337abd8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037ed5e8e1cd12194a07aea4881f135255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c271cf4a64f28525069a8fa3edd7a34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692c0f34b1b5ee7605c3692b590064f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398873d947886cd34bccca4b6af1cd36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492c4bdb7e24a86927f4c8a39c790b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c26081c0b043986d45a9bcbb9cff6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d116719dfe412687bc3d0c256a467261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aefba3f06d9d30bd1a0e263fba0af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b51412b902abb0d104bc4a006a531263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde27d651dc86993e2c066fbe4775312264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe2cc5d9ba3041ee8246c178bdfec0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c1a8910c547905f303bf56c7bf319266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a3bbf28e600427b826c7ab9888c69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea8b5b66fc725dee670f2e69ce337a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aae9415da3d25b4ec80215c1c808a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9886b66bdb80ee4ae3563caa407225b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9e98e114590248053b8ab1ff33f4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe8ecaaed1a6463accfa6f2a26f48d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c6d9cf8f21be24dd58b51c2a83166273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b4dbe78aadaf31fb29f9b76908c14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c3e61d419c316963f2d10117465ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b900028e7c952c812e6e514b457a91c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8a499782a1f46727fe89a467a61de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c3d94cd046885cde883646239173d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbfd6a52c221285d5d0fe25dc985ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13524d6c9c19436c0e90b61a957a3799280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d3e8edb2601b18dc7952201b51120281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895e3797ddbcbb77d5081c8a1fffb26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b638fc14b49ba3926e9502aa2c9ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c70d887d757affcbd1a3171457976284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f4e8a63a9bf3d7a0106b11f379457285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b842fd69fb8372ab75eaa43f4809c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527e23acefe5f9c71362f4830ea9a55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e296bb293d3e1858a647c976033a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787c86e40e65c79f5c80dfacb99eefc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485f4d538c97c709cd97f2b4e5b4dc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70f647a1fc86f9bee57e1d23d81c8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79b602b4216896dfbd84712ac5d56f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98c0a42895b5bb36fa76877db29d81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645ff5f2ac076fc56c5643fb8847081294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb5e42ea1c21a4ebd5202a409dedcb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22514a7f6950e8a3408e02920852f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763364ad8b6f77829ac9b9e9d769cbe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87735e7a71c38933ebc30b884e8e5e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad440d03010ebb880d9b169676405b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532640405666c0ee8c9870c08db41ecf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0640cb47b90a68e3839d29b7b64ae5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe89280e1bdbb369c13c5a01a497d3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba33a4d9f6b6a98b41985885ae82c1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ced330c15823d2c5c3076419d9799304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f967a3697fad7276a592794673aac9d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b49aee94916b01610f9485b6dbeb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb472bba202ee4d6c28dfc20c9945be5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de6da281e0e4c1de7d03bea852974a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e976ede97139f32aa9436e9b1932d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a25edea4c8344f26a6d8be0f7bfa9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83b05783dac5350ff198b3f77a85be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5974f3a301a02b95f155a63205dac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f983b736b20452da12fffb3fa2148313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2ff1992dd46e3487fa136c82659c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8180040dec45c168741b02e96fb238e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804517617b8d027dd857508c569f2c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8b3387e6e1a7e56a73ce3efeb9455317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576caa75768245d49747371e6d09d870318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efbd6b337ace1c072e203b1d241867319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517560708ccdea31e2a74cc03a6203a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ff4210b5359319a9b0796fdd27d94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a268f3991c87ff2814a08a0863820322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b67b5d7c81cf3667d8c1c3c1c8da2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98311dbd4e1c0f5f7b60846e2c5c29d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748f2999ad9ac2fc0301236346fa945325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460e1a10288d9fb4f4ac9ffe2ecb178326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c175d9c3e622b80d339270659a0498d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6a08d54b07cdcdc77f8166451c093328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16a092fa9ec01444ed1d3ff7867f7d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20856225ed7c5b1a3e89f2836b643aad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d0d3611a1e40aa46f310411fe674f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee2ed71fe67b57675c23850285aa52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaec75efd86ba9b0f5715d16cb7c59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60525efcf4b7fe5bd3393632b0f92d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dab47573c95347fd8bbfb2e72004eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8b965a94bc2ab2cc5ea07e9259b51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5823800a91e5fcf2f97a0a104fa5ffd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c0fb6c081274f73cd194e8e67c101338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdded8eab22af4edbec5519d2528a68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cfd314a517863942cd7c5ee69af90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c958a8d73b6f2533e81c88df45fe7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815798c6d349721efbdfcd9b9b99670342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb403bbabd0a2474b1644826e2123aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5228bdd874e8489cbb27c166fd26cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5850908cd01e22cce3ffc756ae17d7c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593b9630c32700af459784573fdd854346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea5f7908a1c61cb8fcfdb628d1fe40347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089957e77b35dcc00d4aa3d8b847244348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7315144fc9bc9a895f93548ef3ea8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0c8a08be60a4430e3b9771b8553e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e9ffbdf781bde60d5a1e8aedcbe79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f37fa47fab54de50b616d123b4868352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426259a03a15af2177124699cb7ed0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4b0065673cb3b1203b635ff2833a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c001e234a75459eafcc6ffa57a6fdb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9195812831e381bfc31a3c8a19a5865356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6255b43a87da60d8895c094e868c4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbaef317e18f6f7439af860ddb3b84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c9e8c3c41300591d73eedf4469271359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5332fc48fa34a344f17ac3ddbc0e06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c74834205df17e490a969563d95f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dced6dd82a64f74e337489edfb92e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d128e4b157a9f8903b95ada6cda65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f710e3e3056c6ad8ac6433161cb6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e95209856ecff74fc8e44f39276f64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86dc6bab22a92f1e164dd2d736e450366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f936265658f0ffb721602715bead6cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c5f582b73351954b7aab403f7ad74368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b02e43ce380e91c0141794d6f49a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330bbc8676f7abed4f1f192ede2d911370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df79c36a7b924530fb6fcce58edacf7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59c057d861d0761b35df576b150291372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705cf04666f2b412c48846f246417b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac65a1e3d359afd0741e5451c107d76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70baafa1213118def7c80726a7536f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d0451a20f2559aa106b6a42c630f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c41e5f2d05f0abaf23017febad0d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efec5f78608d93aeb489420aebca9cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c586a8769e61587a42047c100cd30e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7eff170835e294cfee3ef6f34864f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8980abf84db8cc384927329632d7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72d76ddbcc7634166093fd2ac2b100382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbf99cd1ef04abb2c4a3392f876625383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769283a3deb6fdbabf196ae7806e756384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdb995fa00c65c99632aba6dc0f2de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3962fd8c64bf6ca36942b234c8609b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6fdc01bfde9638f721eaea5c0b89a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ad57fd31701057baac24953991e41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6825716bdf6cec76c1aef0723caf504389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3236bf3079cfd96b9797db05a38e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79380723a8f8255df7a2c8b8b3da97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14853a742fb8bd2af00cd0159bd672ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46dcfca5164fea0532880a4d31bc7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4c4db00af4a6a808a05b62784116c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a19fc13353a2fb5ef232a508053c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f705e31d11cacc85d880f55bc8c26fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92598297fa9c71b134c5ea8a20bc76f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0f1dade0e983100cef1895b74d895398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca83b20e983b12333fecb35c010cc2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824f4e5cf97c837252e474606148cb2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3593f8ce33eff1bffd427526e9f4926401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a49cff7fde87a8e268e258fb6a76e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b0309b17994bf723687f1bb436218403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c5bfee434f3f8ea0ec17d0ee26406404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063f7455a51660342b48acf5afc0d85405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029e4851f73c908408ee535c3931700406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b415f6ebfb9c7145b72e3defa1b7a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5a0b0ccef5c38edad9dd18a45c2ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310241d980f4deef55884bb2540ae7b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaa9d7b3466ef381a54af820301e17410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f5c3e5a0d600b90bbff8802dd74fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477b979f2af8c8a053911de437141ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c761197fdcd9a0a7ae7e9ad313bb0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776e90773b1568ff8c767bd51057dee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b26c6302556442d6d70b3da0cd5039415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf48adbe03340ba8f89bd607c29099416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcc1f89cd362c432ec29b99e53ead3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa4ff56a674f1443ee5dbf3cf8e1c3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b6148ed8e828a5927804c901a38be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed9d6c581338ee94105d80c0670f82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a297433b7a2498ee51d468c351b6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d2f8c6e8d999c127e78bc813b0a7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74f0969b41e30b2f2726b2f0cdca87423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abed0b97aa39be6b4018b6d0998e7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e70361bd0e98bf3a618cb36f08f39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0506a6da919dee9ad80af3c6bcb82f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25791e27a55c49ad32a127e662e14bfe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813bf0fc745a01278006425ce482e00428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435983785774742f46e68ea3bddc56ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b147fddf300bbceac345f2be38af9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a080dd4c7e51eb1dc356ecb4f7b26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c22c6424886c5995d5dd880df8fed2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f83f641ac4e5df73728baa4a477411433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032bed2cc728a22549cecb8730c0697434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fface5ec544ad4128ebc58575ab1e74c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0dcde3a7fb7c7c1444d2a69bb2da1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2796d57bf98ba4a5c085ef48b2146437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1cbc617d41462eb297232e6daf6f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09518c419ffe01b593e32b06ed48637d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab084315b3d1c18fd99c6b5233a41b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329730151f973513eb4cc27a314b221441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d172e78d9faa963519b0388b944f6d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cebaa39112621494ecf4746657cf2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a18feec3a07a2b334f694f6c80f32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c4f6df3bca5dea46b1c206d47012c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d93f196f5afb39b0819aaaecaf6aa3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae797697ad721faca264ad7ecc1540bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33693411651826df3659775689a8c699448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779450a2d04fa93a559d8467f54efbe0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874839d2ca528748b62d7a8381397bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e898d49496da750ef9032afa532c0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e123a36b741a4988f215dab155932452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e72e11bc5fd38efbe05eac27690080453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f7de3479ef42e5f44e10ad8bc5b6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38aede3a5505733c73027ffa64953a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1e4f8503fd3160243ab675d6acb5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a21be128790e75661b49ea8e60a0be457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423a0f1ad3f2a71b7bbf08aa0b82628458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17351ecb3b288e017b233de578802083459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97fe78a9c16af11e6a189fed385725460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df646597ac0fc100384fdcbe95b8f18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dc1ab7fa0ae804c7ddec06ce4eb10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4d9cc7fea66a53210ee97130b90b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c94373ddd43bfba07e7d14f0315ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaed9e82b4c8c50275cacd6a9c6b0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b026fe171b31b002e8eacee6954a2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3216de2c27b7197542b7d0cb956006467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba1e153fb5adad79bad778d3335c82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e295aa33e29500adf241482712fb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008f0d33e8b72c6c985ca63408c549d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a023ce8f78a3660da49bd9a04a2ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5763647acd35ae2ef5ec87cb692de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4276b71b170af0b909930de485bd53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dc61c322e8830e60881cdb728a19d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897da6dd5593f65dc4a91cc3dc518871475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f02dd11a58ff6dc06d756f16c3425476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7b6e37dc9fb2c96af15520f853309477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c769928321ff4469abee4f4f62954478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8956c04d734054b6f6fbb97040cb99d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef677dd9560d987d745d5e4278c403480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfc61e28adcfafc7fff3907cba8f47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa137bf8e51f34befe0038786e9ed05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8ed709af905e5f823b766a64cbb12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9955a57545b217d9e01544184d6d4c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2890b1943a6acb1888e2bd70e76b86d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77673ad6103e6adfba3255d8257ff910486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3d516161adeaeaf944744a883439c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435f6c760d459a6f5c47800f50acb63488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94322095159e67bd26eb282ff4e6106c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68db04385bdd3bd3da4de29a083b169490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6d5b2fde5318845073b1f823a1137491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783854d6a7c024ebab3dfddf75dced8e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129ee366412a4d9e006c9935cf5dd13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc8359fa1d85ffed23c1cde978bf76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e6d1a03e027390e44154929799387495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd86d6a2626fc005d93a8e339004a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f32f67dc27939342ea73e6dfe7a53d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea70aea61b0be76e02562a68f2c8dbb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72bee0da0197d3f0d332e7417c026b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc780c2c3a5e20683f970ee8a587c827500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f2e298dcfb538292b72417206004a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2da0a98761caf3d50239dc745c0f25502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0e957a0754b956741fc521d77bb06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0afc8b14be6ff6af521fa25c2b6c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19fa500edacfcddec4ffb6b49a84c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc227f3e6e98f3248d03ac87557e695506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2d4165936b52f3d9fbcdd382425ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be412fc2e7c25b5195117bd5c9f2a54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa288f6d8e8f6b227ad01b47e43f2811509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665efbe258ee1ea6150e34feae617394510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8de65d927779f3a95a87bd509f746511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd91ee33163bc34f75e2a4f9a1485f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd93bca1426a17b896b74198e1af199513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acfc9ab3e434553c2b5a5752cb0397514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183604e12d77a8a11135bb307b5c6471515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a4593aba3a60254fca5453991334c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6e445589a2939e9cfe7c951f1a20f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68d671c83d8282e42fb5635aa33cfa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bc4bdf864c8f96345891762559307519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1e41bebb77fc1629db59999a11aa1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55dc35db35e3a1d7b634d0c95be4af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d179a32c6557ebe8b8f998228aef0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537c639988fb5d4f3597d7cbaeacfdf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28135be8c6c04f73cc6e7077ac52b9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacefdd078707058eefc8526779ad5a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9b66d4a2440169beb5c2e85c15d57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0619b6a88ea13949650eb656fec1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb3a296e5268cdfbd1a69885b2b373528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ec879a9f7e7014563fa0cab3b98b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28ba80c2f061a4bdbddaa6e21c965d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35789bdeae2ae943f9343fee52ec173d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351e63b925a97f7fb1b097b7bb3060b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce2b8acdec5703e3f742de073388a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ea92f93051f7a08d828579588fc2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312b3d9e0abd9e1b405b83fcd57647e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd7f10dc9f45a5d16bb5d955386f5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba8fc25f33f1bbb0609c5091317594537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba6ad45cbae6600882722f5af103d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b334ccccc6478e0c7936d22bc44dbc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d208394bb11539f7bb43a23431f40ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ffa574d1943440cbf3bdebcf9218d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff2263e9bda7ded9cee7bff3dab5ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0f644b4aed99604c52d39c74ab7c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2924ad6047a4afc45789601d604d978544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187668c9e9f6b53a59ed468a826d8aaa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea88f29dfd68bb7de925b6aed26b173546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150ba438a589a6d33a556b2fcb19269547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2f8d56c73835b49452998ffb504a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e441def0a4b23fbe6b799b1fcfe8c31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81d1cc27bbef87b248c53b78d26981550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4edfb17b1ff516e2a667a714cf9a3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8404ac0154ec5f8cf5fc292a86b585d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af6d39252f745d10698b143e1c4b7e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6ed418cc2f67d1dec74f84a1631df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7b98c0f5e9fc767469544b8109bb2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69569b88e700c9706394d6b2e8b003aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba0a7cffe248cd3fa92875cad38b63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb68f2681c95b351a5d18f10eed9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42078e5c7e27b6e992dd52c6caaacc5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ee2a2d86d06b2f6b4246876338988560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2712c18e3cd6b4d8af1bcaa021fd9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a01a8d36c28a77249d2fab6957af61562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a243747365f339ee0edfb6bb542d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b5a0575ab0f641ed122656f68b0da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aaa6477904379a3eb4508334ca626565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc675d9f804631db27d0d4d4303a4cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20047943fc7e927e7fff16aec1bebb17567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007483cb86050abef586eeba8a6317a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbaaf844caf133fa29c658b454ae70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b161abf757dde66941b64bcf3c589570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81694c94ca1ecc6d2422d270c56196571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9bca0a12fe4a3505d3c93092e6bf4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97becbbd0542477d96f49cada1fef6c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3640a555d3025da9a16bd119df6842f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a76f533270cbef252c38707f27f3fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63fa530aa1bea575dfe3bfa8e37347576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f02b65c0ea5229e75c5ddb740787b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff93c5aa216d63686bb4492907bf98f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfda83c0077e023db04e50c318cb48579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f54f438dc2c38cb2c321b6b0b2216c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f07e4370022ddd9ee1be43603a072581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b57ebbc78f4a65d230ee1a7e367071582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c60893556a4773958b472b874cb3d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50706645aa31e1f4921f3308b95972584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d08f5e57bd37e7c93488a877431c57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd60dac59b957aa17c0181f89ae016586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855efbae98f24f81ece0268feaceb452587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd39f10344aa138010345e35752aa29588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2f76849f93dc273b6138ab2e03fd9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e9a7e53ffabb1c801012f6fd4425f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b0822e5111ce107b786f3adca7975591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13eeb85c7f96dab00d2fa82ac75615592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15950d9ab44c8ba01ebf097cc7a00b2c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50897be48a34d5eb341c27b788feb2bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74735aee792ac01bcad0ac4ec5a9259595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bf615b33fbf4e3f31cc6e2249cc91596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990311cce018ce8994a9982e3709a47c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185bc1b2ec30b6db5f5c5ed311ef3d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1016f1f0eba11da7a80a1a222519f7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e9c0ae47210e42b31eef8903254b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786dd6868414aa38cadb475c85e3921601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd6ea65185e770b1e1559f770b286c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a9a2a29fb5989005682dd9606ca32603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95800570e44077c98a30a1c616269555604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d88633f4428f5fb1c6c434eae93979605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e88d8a8985dacc75b6d9121990284606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0285661fdeb6fdc10c5ac1ff6d99dd8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293f386b596a91611b2ea5a328c5922608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4725d5059b21d014f609b5c97ab27c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0b95ec620058be5fe86a48f3a1659610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a4af97b30c10cf6bd9a1517c59339611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b50b06cc0ee8b97ab50211f196e0f1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03445d9ea1750789977fea0d610ce7f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eda40a62601318405d777a0443185a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624edbaf892c7fb1bcf0c5fdadb4b74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a95def0ab92f3da0ab27220060e88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc58e96131f8db77fc569d421b60d6e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7cf4f70c620f82c3d1a1ab847c4bf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5af4efbe8aa7019e0afaa2c4b7d707619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1889c4bf5948650f0c1def90459f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee88b864adcd92240b2cca7d5d1903c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b421b33d0f3923f232175eb942e16d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8de985d7525aee95e33fb4aef2134a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06ae3de3df3aa994505f19dd707cb9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4076cd667361d15f9efeb46d41d7ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0d60f7b72d6d654b4773b70656e47626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b4c2ef02b63a0cbe9bbcf6c29ad44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c32ef56477ab6f1219f8a5e215d6b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a564fed314ad51a5515ea2d93444cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957d46e9f1de8c78155f0c9734914ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f9764cc2abf7aad6b6cace322f29b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e29fa5852612f13c06a2e7e6a628b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c299994eca1e7634a7a4112bedacb2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a65b5dcbd07966fd1ea33689679e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda499e0ae58d933ed3bc1d08b5bfed2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c9cd08439e97f34e1b3094119a47c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927321e5be295895bd96749ec47a0ff9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827ebd3129d8a5bc749f680530c0c04638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c00c1bc1a612310fdfc8119535dea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d2f8a55c45ddfadc4eb50f34bbc91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e0e198acba47e8877a03347632a30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd344225e48cf2b8481c0cd5e519096642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536890ce052fc571e18b976745139f71643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711e625ab3d7bae6cd88e309ff0aa31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9d81e5c79676b32dc2cceafbd3293645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8618453da2ab4d876b101df26dd155646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56413eb5fa86232854ae98c605c43165647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa47b6602c45ac42e495eef8e0b5d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4863c0f1a632c7a20373b5f843f285649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4867937cae4ac71d51da2922cb13b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e1e374593433263764f800e3b371b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902dd835c731e4d32450c859428a8f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c902fcf93823855fa2b4a94b06c56e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cf868ee467a73c21723b2af28fb60654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433160452d1a6ded18dae11f19bce55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45a69955b876da40621301e88e885e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca40cef2e0daeec8d6e27551d79f426657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4129404f1efb3f3ad6ac6a15c9bad3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3d22591aff82f3e20c96b831e8042659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cb76330997a08aded08dfcc78f335660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ccc97249e1c37ba808688f6dca2f5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cda699d46bc196fa96d321c7d6b8b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db430f09a9de29ce530c5700fb7619ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc294a52a7ce3ec8d1d25fa7a5a407664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34b69d71cf134802036a2d792ffc56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e645b55701b53c588301efed5590d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6c8bfbf61ef275755125bbd31fa7b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938473e1a219d7b0a3db0a315541070c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03baa35a9670aa5322800e2842e07fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a2896f7a579d2ca95b9139fc52dcc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c171437ba7700bb30685d7272ee6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff216a0c869fb191391e60b65aacf215672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d76997995cf5f8d70bdd1ccfec86f4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef430005e34c438e183bfe95da53ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f05b0115409d6abd6ec5f3145949b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08593d822635f8292539646072f0c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2b3bded2415898e12bdf71a207ed6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dee190c27824a27dcd23af4d89c88678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667556f9236b9c21a23ed85f774c514679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa457c832286192dbbb524803cae1f67680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdffb7891327533fdab7b53063d685681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad35a9179af11a86197d8c9f782c84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e1178aeba5e21d61041283f479224683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c9ff1877c2d8f473e1d92f5dc1673684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ae6f1ea005f0b73f29f8299852247685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768a3b0b52a50fcac88f52fc33d3a69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588a1ce695d2d830727efea10e17a49687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12beb3d45ef235b828c3bb01c2439e6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f81d0fbf7826bfbfa5f785297b986689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2e4ab05cea562808fa74efbe5765f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573ed4a4ca23b4bfdb2ae32f34f0671691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb258b9857c21c34eeaa53ddbbc53bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4bb1b245cdbe4a4afc7113b2a8482693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c9856139484a00d86d06f60e52ee8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad2f6dfd00e07e6d527ab0feced29e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88a847eb95fe97bda76825fcb83d66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75949a2d3df754d47428481683f821c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6d3c3893d5274d0bbe9b3533ad096698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedec4056292cb1bde4ddc42c9a3f27b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba59a460548eccd00afd65a4a937f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc6bb3a0ea3ece6e0a272d7caf6546701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523f0ba1f08f8daf668a17d373eabdd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e8250667c87ed6a8d98a119d7f926703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6817b386ccd2c08b42b16830d4f81704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e866cb92f873e84892849eb3c0867dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e56e0989d11b01e7b1e49f0b697fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bab4d36d4a31c2fa0867397dc92126707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5372070fd3ac585cb2dea4bf0797e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512269f7c0bd3ab9d2eb3d02a4e75f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9110c4aad58f960dcde8a88e9d4252710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1d64fb6845781c9626d3d8930c8bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621479992b079056aa29fac3e715880712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074e30e2676d947d2fe829c4160fc94713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390815498ea74618ed0ac0d57aa38e26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7a95c8e9d655dd3092082f468966d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f5203d813573c142c0dc460d92646716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52a306dc02b1582d209e6e78d025f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6a883d67b95223dc7c9ac558eaab4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c7eec47562525a014b0ccc1433ccc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079c9d843b38b97e51fb07500009b44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992b6923583a4d698bdc877ab3cc708721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d66c354c39e19d0f0b28137e1a0d72722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a705fa54103a8e22e8be7eebb5dbcf2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28409f741f2931572549622c6945f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a274c293dce81d1b9135bca6b2d62e4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6ac74436d0242d40ae1a188023ac4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa77b5e6100c8409e0ca2a3ce9f7eae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800398999f994b410c72ead4686ac6cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c38785852b678649cde866f2929e4d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f7008402db0c97cabb693b4536ff9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea198de9b3eeabea6c4a28e97c1abca1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e220fdcb3c1408e3f5c504f5177a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b425e390776e8719b61a0a114f6e23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37482fa1625c2cab68cbdca958769504734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d699c0707cfac8a40ef78f0fc9d4b5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f389bd7ee12450d7e91b226368bc8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d7ca875ed6d30830b61160f1cca62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67c857bc103a7232d074fadd442b17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d06db598e14a195cdce5fac8d1a33739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c48c24211f48a4f7706335e9544d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700429311fb34ab350c21eecfa31a239741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b0fe99520fddf694df1e80d3bcbbe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54681680847db94824d431e1f73ac264743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154704a7df57136e659d9e22a7bb7cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f653319ab8869b84af6e48a480f7e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7b5af257907ac9c2315f5f2a38e26746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f58fecbd4f0c291738f7335862806a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c9e26fb0c068a383a67a404f0629e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f3dfebb76ef89bef7f69c89e9acda749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c6a5a4cd55c1fe541e546da64086a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951039bb7159c80423f4649f414c591751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c67da01e775c6823764c81268ac033752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db448c6727e8bbb70c634d6a8dcb7462753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421b2ec961adf54e6c90ebabfcd4710754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706ec5cc075af452dddc503159a34e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f53da5777441d67b14b9db6cbf395756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45a532d3abaf1d641b9d949850837b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fe02a0abf4676ae462808ee787fa9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc819317e45df3a4369970b1c67f6d4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1796c7778dcdb5595d03cb0701f50c6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654463dfe902a9437fc1c357a59a329c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb422e6dfcc4600531faa0897d07cc7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddf8b8dfe51b9575dc2c8ae59259f6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2409fe06df060ce73a727c2060e20764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d48ae7d83327b2e9173c6c863a8e16765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155967734c434a7128d5de873d95cb5f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521faa26e49b650595098c025519ccc2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1aa7ec1fad6ab8026e94d782f6d0ee768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652ea4c277ec82394e94306f5cbdf4b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f080b3f5d280894a6854c9704160dd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8544a7351cb80a7eef218ba85e45d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99601de4e997fa9ee0845ea2488f9ca1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab420c419bada53adde373fdbfbe8d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e9a2e2a80fcd3afa277a7cf9e344e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609046e708bd8a78494089610ee43b1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a872ecbe7be3b7814be871e2bde2d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5b929c8388741027ab4b54e57d161777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>