--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a05aad68e8ef20a8955424f1c99e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6dea54861d9b6db573d23d30b13f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664d067c0e2da664f8cb0d2a24897253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad26379641c8e737551747d92720fa34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bea325be2218095c807b5d7f450e4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfd155e8b8568a8e350d6d6fc84d306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60103d892298ce75e34450ab7345b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc4fd336b264c75bd2184b21e7d8648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fe6d8fc1d7b3391abed3e00b6acfe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c6b66e58ff7ac96d29c533e981a4b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d2a1d3ce49b6de005f7129efd817711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d4a250cc29024cdc5158ae400614712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3d954120009181c23fd54cb6c492f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf94f9e307fbaaf6cef94270be0e4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc4238906067835ee0e794f03f8f4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d277d394f45a5451356af8588c097ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1c8504512c4d9784e137bcbe6133417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799ba11bb8093c1736c738ef11db38418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95bde63a95d73d31517ed2c187aa8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1aa1aae6994ad578e2e8bb3ec54aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b560dbf4ca43c85da2778b7987f73dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831016ee34238f5956ea59864b5e452122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979c6a490077566604afcf87e0312ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65229f034ad452d4a7a324ba8a285c3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb6a920b5f26f6fba5c4e5bad8452825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eae9887331f10a38c6ddbf0216a6a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e49d7c57406dbe464a6df8e748ba527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3bf3d69a5c5e4b66520266dcfd7e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42d6a4d96bd7303f8280be29717d6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462283cddab82c4d62880dd2f44bea0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb64fd35e11b42d52b853aaf15207f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc5aafa2f1f853b0a9a5a0dbc27ba832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4413d19634050d5fd1f66790de4fe333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a199d2a2fe42bc725ee099322232f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d4e0c1c1857ba4877dbf5b2ec31a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e355f3e35d6ab1a5023886cd95eeac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aee3bad09b8d80ed51aa5dc09dbd3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13e1966ebdfda84bdcf935f67f387438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2c810c02f94a943b6ff6d0165689e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e5586ffcef1501179b4359e1a59eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e923c5f3404448589c5c3c49f3faa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75229bf7d50d5f93e7f6b0940b630b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4d90c467d1b023bb440f597f2704943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa355b870239d58dc2229cdaf32f8ca144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad284a36f2b45d777897fe9c4235fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16eb0c17b05bf1d2c4f95a021711f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff3c321d659aa07f17e4a4096602c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b698adc988186dab4ef464c2a5a7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8b4fd4925e6df4d1c6314c9985e5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066cb6d3d97f6e44391d5294da0b8ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67029962fdf480a68488796869c1bb3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc25967646aee338e763271f00f593c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977f75ae0ec436c6a8c5a40bcf68ec853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b639127318432a42c004bfde7da6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb02997065c048b82b114f940063fa455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687f1e0fbc03efacce17a38cbd533f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db2269880e88e21c058b1a9afbdf1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ebe8c3b960d387fb8edbddeb8f5b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654a7dd31726c4e2181af7c4ff258bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a174428ec2fc8f9a586ac06237f9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc9223595effbc941fbbd71853944b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe678539f19a3db45bec36c2f6a85d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b13c991a5f96c915c136ab7bcd60463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520902219c6ebaefc4dc32182f54dfd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505641d3913e64faa6db6b866c8b15d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b1a82763f2e91a0872160125c60ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efb208128ed050b3fc195bbd7e39d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725f3c75ad7ef1fcc8c211588595e6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ab8bf519ddc8d7c3a6a51a9fd839269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9d1d4beb7713965faa489aca5207870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22871b9c6a09cbc895e4856ba94e911471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6d131832418e8d04ad10965488f9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11330119e688e282209dfa2e357fb9bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b500abafcad6928bcd5b336918e6e9174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260942de39dd57785fa09731b055d8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed95e944bc4983787578a860567930c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adea90d7f403fd4c7382bb1d5ce9ea077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c8ae04269bcdd86ed96edf94bf1d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd84aa705d328c22d17dc44bce8321079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0029d895a30d68e09e5fc873d36ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad74aa7b7f5b3627621df473634b4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec82dd93546d705478d06e8bdd786082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f71b5e4d2a1d918b9350dfafdbf6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d771430f31dddb6e6f130b131041d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3078d740a9d0f403fcee5bcc48a1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3347f16db3305b5e946519eac8dfa186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0709186cc66828cfd2282b56e3d34087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eaa840008c0972fee4086bf6b8d7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444dd63a7550dfec12ae3d15a8c316089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b818ea461f8495f563e035a5e480e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c72e4e9437aef4d2b3874bd973169a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f19cd821044e83c456931b1fc3623c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d1ce6394e9d2ff7564467040fe1ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c9294f4fcea7353cf37e73b5002e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd766652d8aed265e7d6cfbe7f845695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20435f56187efd1d24e86d18d293dbb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420d92996db3a25b3065d4b99ec618f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56794dabf8c50819f92f6da938534898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a6e58f4aed2d691d2d4efafdb803599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325946f5c1b16300a78d3560eacf769100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ea43d270e06d4680bf3eed942c5f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4c103e33c4fe1cf6dfabc87e9ace2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02660f543879fd7388873461599c7f4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b303981568a7b8568e84f8a0b3e12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb220cfbde4f065bc31f7869f6340af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eb2609f865e0fe8ad6ef3eb883dc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bd9c356a4f3d06a84c21f19ce68df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40523cb68effc418b7d4a90eede54311108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027e82c69a269c8c24a454d3fbb95e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7604ae03a3a12c53410501e015b42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5da1823e0cc34a3e3ce32dec30627111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd5b17b3d8de10709d68bdc98128d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30704cf3cf1a45906ef9b36089a017eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149ae866654880ef2a25a95cf8a3d14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774dd8763f6613b499a074711bf1074115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde1072bc83fe259f91a66c8550c1b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fab5b0a4149f97f6c0ae47d3108211117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8115ac0f64ed1fcf17ab3648e45162118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4416a77aac854a75c69ac88ed08a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549239df4ff68dba977ed6a56bcd82a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baaefec4b9fcb95513dd90c7d0f5648121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97048128a50e3a1835b747aaff1265e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d54d8af73a4f64ccd0b0ea027a277123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173de79fbaef46c6fbe82b85181f6a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a060fe37bb03b65c6f11eaeb94de24125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83df255aa4c019403ebf46993370772126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7170b202353a6a4a61dadca4fce40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8c393298a43b32d40b9d708fe82d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a3b2abc358d4f141a83ec0df8e251129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eefb5fbffe1f6b6ac53663f2e7d3d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd8eb5f3c7fc87fc0d8bea50bd8d5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf977fad326632abd9c7e9921e7b46ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5606934ba64c951a64d2f11e46259133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616faee7c1da92a576083a195549bbe5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d825dd1548f46bdb65e94e9c3b09e4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85d09d421ccf948b0318a8ab69c4c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca231a2d5b807ee360caf47b66f5321137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fefbdddeedf43c6606c1e6b0ed4c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b810e9e1521b05ac15e663da080355139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a8a282ccb1e8a986a822999de7a99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078de02c9805ce85f335d316ec80430141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d75b4613edea5897605bb02e91c285142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25740de8100a8a5e9098c489296ef879143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe51a369248dd5c3b1b55aeb22ab22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6cb45ef8b2656ef64c5609cb8be668145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09159e2018263a3ab713e53f4c5171146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6927964f888ea4d6243eab92b2f836147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a140e70e370f2262bdfa6f0f3fc7a9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37261298cf5db1b6a55ac7bde5e1aaa6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb18fec979ff3414e85f6c54124a95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c069619223160918b4865006a2e634151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8481d4510ce8f85a03088de82c0f7e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579bcf7f086753621c70a2e64c68871153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffb1d50754ec17881a9b99bab0fa30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fa02c055254570f6428236d7a19ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6c84d88cef864e64e30463d84d3d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb18dbbad2f937a36c2b3d69491062b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45703136ed89cd6bef8db2c71377b07158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81f5464e243d028d2d1b94a77d759a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c8cd3fd25ed6876a283d5f46790e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576076ba2f49ec4e592ab78c18ab6b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655124ede1ed9b73ed43673aa2b73d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a78e7b548376c3b15ecd9959c1e5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b86e6ede801738d07918a73102a2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142e01f4dae50dced56e858ee64c6da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81913197765378dcb1bc7d61fb153c23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64754f6bfd42253ab72794bb3533b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481a74328d4f131aa5a2404f92afe83168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef541bb9da0aa40510fda89bcccf94169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2f155215149209168a1ea2937ba55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eb5635bc0c110862dcd904b632eba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72201f048d4e2f4f381d73df1e6d20ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dac5d25e1fabbecb3162e56217c69173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3a90871673b8a8b4feffb95d59df0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7bf57a670593ff8ec089fed1386bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f10b75d2cb7ee76afa9ed0fe35e441176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe2e374e51eab86829fb4c50609f6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748253c0b7135e6e12b69a8d429ab61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac91681f863ad6b908de6d017217e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab52f69a22749bfa0ba9f56bdf0e5b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a285ab68d4410c2e5eba34b04846c36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d369b6240ceedb2ee928f999b0995c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c7c449fe19f9b4cb6b34d8dd847c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7e15851c27b6a6e2dcb2343fd54db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67821d260e0a9b2e7f03beb9ad4e4f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ef9153ce7a06d1c9e144e291865af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96c9cf7a03d3176bf09d9ca52b9fc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb686d01b19871a01b9cd69f129cb58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59140d9ffc60a934ce12fbf8716e30e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989f0e745a310e785b493eb832c9f22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10e9a89a754d6958126fe965710750191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a36977c76c36676ca9c84e6c83489192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3ebadf381ad6aade193a622956ddb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d11b40fbcf38efafa09787600d3f1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef1fe552cc066ef3ff630d89369956195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f461d063de0f0ac9a3e639195afa0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6071c650f7a7181756f5fc018e385197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c757e138615448530a716cdadb90e0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a356fc8f900a900d90be6a2afac7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e4b9b039dd14e8b2d22df8d518000200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde8635cfeb0e4bc7b578825a0bad59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18204d75d3e76292988ff538e20f9a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0357ceba9d9f587efaa832d6ee7203e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5fbb9c00d3da7c4bb33ae9b4db883204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780a803f449627fc775a3fac1d8cf83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbe15276acafc155a37e3f5656fd3d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fcb05a4794b5b100b03d7c6aafb8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e918c328a76638a3f240d2979eb20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b6f1d7a00760152e60200bda68921209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16649ec07ed1e5a135974b4b3416b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285322cc01fcdd913913e5e2c16a9c30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403f438128a742764fca2052911633c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c544172b209c6c08a6ff22d5e9074213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaff966b6061d24d999e7bd69e0f2e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6e878c39bdcbacee3ae3c27ce9885215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85ca35d5e69da70b5a7e87f332f5b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c234042fea5c5bc686f2f9ba2ddcc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebd65887bd2e4de707c5e1c99f642c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee187074f9b2be3d69086eecb30767a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690dff3df7c3b21398e0c338fa069a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a7ce7872ab223ab5759fd3af2ff0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e9c85dbcc752c7da6a50d14dcf939222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517b2b64f99c8f8340f10a9dc1fbd4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0bf254baeab003831ce8e75012c60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6abfce1142c767c4e54a35ca75d725225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30595627c1abc213a0403b6772c4d5fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0157ddfdff56b7ea192a256932345227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea012e5f7208d8891906530fd4106e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795c4b4ec5af4dd79460d0d523529f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3f9c967456a2a148a2ca23381131a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b433c47b6a64ea551caf0bb8b2931231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855c9a461c11b3dc2341b26deed4713232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e3a1c7e8db31f6cd2f6ed323940c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f40a847f00c1649cc7ef5462aa3181234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72a312e7ce9f6865ec60e8c4497a57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab40bc8c750f7d79858f5d329981aa9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ea8728fc123f6434efece92337609237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff690eeeb54fc3e762fde24bbdde5910238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71bbf15908485d90872a152b1fd273239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c16ee1ffa1b8dd1822b745b1054312240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa89d8059a90bc0c77f5d56f4e0dcc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab7683f6b2c4e1582c6b17aba47f98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32ef2574fae71ada4b6ae3763519de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bfe67f50bd7300bdc521a23501c70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e11e6eb8ffc11ac1ce3b501c0e660d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989c948aa25343fc990d1eb27d990aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358ac74b957c0150469a2f75a209649247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966580e58bd45b89b4335a8a0bdc6c13248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e333449439dc6046feed9c204104c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a52701ccdb1ab488acc28d33b75e25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1f9d98f73e2c7dd44a58d8f1873cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc20bad71f67288c7461a06ede3657252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb5c6fbef99d39b0972cae79463653253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cde22924c35c32d457a7e66527ef1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d276d2841605a4bff86c1cd6eda4bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8be829b9a4ce73cb8396605841c4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf9f6333e505c805fa0ab117988d18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70467cc9df84031ab6931f301e616794258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fbbebdafcd7475569ba78a3d67ea8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafe4be6a23ae71726ec92c20a22519260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4a8b7cbcc720e3c097fa8a76ab777261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f2ea2f03ffb72859816353d3637a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7be52742b31c7f9af3ae842ffd8208263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d0322134e4aaa90fb4a56b0e90aa5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bff8cf366eb43db02f02a94f0aaed4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f068b7056fe09311da05e408167364266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b8aba0ead8c70851dda660f136474267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76189b97226fb82bdd7df31490e2a340268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1262fcc3fced99ced59d85a8a605e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1660fbe72ff7ce6b3a1b084e0f5c204270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6d2862830be794c62a67842d17249271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650daf524ac555d073fbd876eabd22aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e0c5a2c5eafa1da3329720c5bcf4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab72ae0540b356b1e8d7a03fc452d96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b511689e25f63cd401e0d28c6568683275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00648d9a3e1b473eb510bed00f9aa36d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ef92403cb65aa8d513a56d02179b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fe3fed8558e89ac67d8966ae294a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfa2b0ba913ee3165003d1fbd9a437279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd478ce03f1a5ce6eb6f66e42c325a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef60f4d73d31d987b4015d15277875d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a737378e1216cf03a5f759277eb797c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024aead60ebd630e29728d860d5bf4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191790a2bce1b9eef8df9b33efd2e93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b77e23a429aafb4ac97c14ea8c137285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936be7f825c28a40d1d35a8b84c9e1ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcdc0c502f0e725c0c539366cfe2cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4733e034424fbb927e1238c7f76a2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302395f900a40e295c7fc53fb951cf52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8c4697c1b11df1d1ee3aaeb4c05dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac02f3909957ef53661679f082bee93291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141eb5ecc1986a2e2fd22ce0a85c395292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c710eb2c9ad39962370d0f3c78e93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68238a346c47eb644318e2854a4fbf5d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b70c4a88f08359e8abc5e9a983538295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2574daf810fee540432ee8e7dd3586296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae811590618b1bacb138319dd53eca68297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf080671e3b49c6ad4d79f827b304a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781848601383df285c9167a50268877299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed640a25eb89a3b3cd3d4298b8bb455300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aa543cb9ad7f6206a8ac739d002dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dbe9012373825aa5dd43b8395d264302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cb0fd8d1f7bff043504472cdab90e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb5ab95f02ea4b54683b624bc63996304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1ebebfbc0937baa5d590d5e479fc0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a515dc7ef80ecaa7ed7d54d5fd71ff93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb31c744ac738821c718322ae9c33ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff360f60f02efeb7a2a1fb84a91410308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea1870a831b52cd7b7fb26e0b505e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85bef0a52fc34aa1686e0e5fab611f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f224d8b3ecfe6bb91f6f352117352311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4451728cdb09178acf1f7513fe9f9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82414cb3a9131d135fb3de159b3e12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63efa81c35720fcbad615e52a51f23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129086fe15462455a178de22a05fa14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da653119685861de9a902446e766ed4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ecf700892a3fda6271dfa2522c482317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a216fee3b4f764db6c6d4fd760a67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38325b34fa65de1fbbe97e46c9b4407c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1d20772863f20bc8cd5668fb0a62c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6491f3865d02b2022e61a9571938a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10795406a173d05d074265762963bb5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf29cddbc25b7cdaed8cb4e05dfaa6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaac20ac754113ba35ec3045ebd53c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5132bd0ea1f7a591413a6a51ad1d2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8065f6dd649c6c09d765577a226fdb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537ea6bdad51e340e59fe5fe99aa40d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4a6ee291b2ef8545ca7900cc51f8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9695d09d77c889f3241d9d548dfee9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4902e8255390088f4f9d0768be89cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434fa8724104b034a41a545d9544bd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7a7987eb6969c42f54013f52b3928332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1756e1d42bd1b7429635beb96d8e661333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4814cd03181761fc35ef33cbb92ae41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef15ff209fad7885153e98abbac4d82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53d97bb25ee7799697ebf236891996336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a665d5e885b7ccda35769d5f223ec24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e8645dec98b2dd483da5fd855b57e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3effcdb44935e80652acc0368fcb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9da95f0992a3a517c885bf8e92cf9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a206991bc386a28d66c72dd8516e8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee9eecd8cddcf602a2c09a16e55b93342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffdcb0c427f433d5865ea323a95000343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a824e19d674576c3bb99ec900493589344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0f707f9e1646ead11040b2924201b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83311c5c230e771499b20da56af99660346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a32c3f89c8e3a305d5c2d9235f09d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb4c41f95ececf05c0be692fd49d8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6783660d0d14eade25a15e700bec61d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09417c5146a298d69b45c2c265d393af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a8e730187d09dcf3e1c93e4609822351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee4386138797d2bf91b1039f0b7ac1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034cde02606019e6e26904d223c542d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df720f6fb63cf0193bcea7fd4e4b8f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221d6f3661abd5a874a4a77c3740a45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ee08a6e506b19300048729973ef14356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dc7bc3c827c3024142cff87838093357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de7b944626abcf601bb045d36788b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298716381829bea3a8be6b680197cbc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc683c195bea1e63e8ad3a769835ecd6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce588f28a97704bf358882d92853183361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550364e6a347f1de3dd1ae657f878552362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5f30f58be018f1eb5a31179a2204f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc38140cdc4449b82fda22f47401a84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf07f50a0aa438302f4bca8495bd9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac37375d8669faed37e075514c3210366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8146a9bb501c2814b59c7b50fa671367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5857df1e8b67c3cb44d2659e242c3d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610d347ac0421d2daf75c6ecf0738ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58512b96012c1b3148953249621d541c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda5157acb567a6c3116c3d33bbc3ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365ff70719c8a9daf6b153d5f2c7239372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5919905948c830025f6ad0b25e1e170373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c384be9df75021cf2cfb52ff1a58a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fa7dc6b99f212465ba0f84aedb6ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf402f7600de0f1de440d16de12d6f8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbac885b430cf4a5614732f4fa057d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc50b8c73869139abeaf2116f51765378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736229f0f5fe152c8e4a8cb1fd4e86d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd0bbd35fc3373fca992b6ee540adf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa49d1d3f4a4f73c45611af98a8986f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a640e41082e662eeb81068a4444373382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76dcaf55787c1cfecdefe124be128b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ecd933ec281900f8e900ef163ef9d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66a6b66155e11d12c6cae7c4283833385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104569857e2626bc0fb87e300036f587386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31d7ed3651d09aa9d705581761b599387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0135c4b2c4055802273645124bd6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bcd5ed1667c6fbd3391b2b794e178389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a05be6c048d67304b140d6dc210d5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eaaecb6d6cc754d84c1a7d8f7d6bf6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a64e9abb6920d4b54e1d038621679392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdf238f7e40e7c2729a420b2e0de7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229edc3bef728af633f432da10bd070394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baa5074ebff0a7bd7e31d26eaba61b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90cec787cef30445eb77154c4b7132396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a4041b46486793d61e47ca544c989397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabb4c41f0c4a2d662472a0e44702a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c9b153e7f4eebaf3236860d8b3bb3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840b4d7f86e10c2d75c9de62f6d06a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb391c0260f084bc689b886bbcb7b4ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd331e66166187fca371eb92cf99d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e101fa63c59a5f9822fb59edb8f9227403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9d715c5e8f7170648cddfa0508084404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406561931d44059b552a65957c36d65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0fe34f414c7393bf7cf9b19ac3ca1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa20b77bacd026e387774da2c8ae394407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080809a9e13dabe94e0cf96d5fb08c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f7dd93eb7a3afc687a1f22914f5c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e28f7914437e01b321aaa74cc758a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a1924d62a04d9d9d859c08b842430411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdde0638e3512b843d5bedb522a985412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abae762950be4345f646dd33b98ba2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1b2cef2c3564789d6347ea80e9c0f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bade2e61511aa9c6e564fa1af94827f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddccaf823b0e261aabb63d1a8240dd5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba97aac912b7b81b784776c553789f3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6cf246b3c7dac115b0af965f21227418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d36221357d33e477305abd5b11158d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f17d4feb46320c5358e0520d21b48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e1324a18db7ac3a8b45a70143f462421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f22caa0fee743f5d44c6fa8df95c3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c43e8aec4d78518104026b2013d43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c16a009f5b6040ba7fbe9231874da9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588cabec97d249c714c52aa83ff0972425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f76a2e6609ffe21a646d4f5894ca8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91995044e7c9e986e876e3b29388fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc74b866126137df8532907c34ef57e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf772a12c3ca68cdd885dac8d17d2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b6ef60045a323880231c1c364cc3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682a1281ebe80dbebcf249658daa8c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcacfe8306708c0e865cb38046c0ca7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdaca6842d14c79b489fd40289d53f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c2e444e08ddc569b6cb504514e739434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6742b52627f2084cd984f710ed5b7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103cd1ea6a24fbf6d681d1d4e5a9db0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b37b50a1f92966522dde64afd79755437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0777493f78ee6893784bf42cb22fc1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4171c906e6ca9f6e543747784de074439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dad5f0a4f488148c9f205e48cec09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3862afc5486f5b8176cbe7eb72ab11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338509815ba9b426b90a737e10b91a5b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344156358c697fb8e1b1a63656aaa6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8e6e7b25d33a5a76d5aa1341bd147444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3b08e38abce881e823087362679de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d633dc369d184ea89d8695b1397fbc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cf1ed0cdb28ecedab6bb02f518e23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58f6e57af0744275b4c8bdc3d33c59448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbe288cac2102309e4a07f08ae0b3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07ca85dfc0cdc4cfc9b86b478bf9ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b067095389c8ee584e8c19d3dbe18e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d0d1b9001aa4f1e79f040af82fffa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392ae3ed5856c0a66652a7695ad779e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85602f5b5a7cfbba86af51d095f109e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86b5dee424eaf242e73b597b647e79455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dd34209290a35175d11a081af55d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed7548d4fdea0f3a141e456a25f24d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb449372d10df61975846e5126f01a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa861990ef9526b29847125faa24e73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e13294c42241655ed357baf05c967460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38115618542837b7429f52624d55d177461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736ecb8a40c6d0999e1ecd95cb9fcc9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe444b0ade109789d02a41346d98b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cb8c130030de8ccc54a631816656c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c6349c150d93834941ec3ca6ef5bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8f6a22713722a46b3c147722946a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db116daac5861dc3f0267785977b3f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb51abb27c4f7aa65915cef10054453468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0492e14374c99955adf65a9098a504469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96706658b16f14d8d988e49a5aa88c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140b61d437db8169f5db91a534352b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45f099beb6b756dd3f9a339d559758472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31a1c23323d594da8c29116b080d51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0e06b6070d7921bf89086a7db8452474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df15787b09e9483ea1c0a0f9ce0270475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934054f83421577f82d1a14e977e8421476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bff52b229b006b675b491aa8dd6a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2f8141f7b52f2a5ef6cc90331bad8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7c6130cb896ae6be6d0954831ad58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c08db8db059787285a6c4f90a1f153480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8da9a76c96c4edb5f067889500251481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179c3e45d368bbd3692dd8119360693482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccc8616157d05cd24a9fde5c35e7bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ef3af541d10f0da5d075921f424a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13273df7ff1af576f0cfbdcbfee71d36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a1b7b1c8d1b607cfb219ac44ac95d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35ff0f257d54f766911038abd5993b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a74b56d430689c0643cd7a92bedf05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56540a6a08e87d3b2be0b72b25cfbe41489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7cdbd86b520e871fec06c151a0560490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b968871a26d2d978444739ed9ddbfaa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018ab4fa86023e647fa08fc4ab8d0c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d2b421a0261d71a273343cf9d5354493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18931c20f6ff44633186ab3a8bd2cec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d017a5e8e1d055cd7894bd2798787495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af9de0bee9a14135e01d207957152c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd4a0f86e8e75f6872aef40537aae2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf95cd81cb3572d17dab1a990fcaee6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e14afed37c82c7294566d0c798b659499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b97cebbdc1db29e8ad1cd09ee57a69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeca846340324e7a48e21ba8fd2d8dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f94d8c6b1f504fae0d921b0192470502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fbb3822573137c5326af83db8a636503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05e1a75cbf2f89881cb460e7990457504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db5bd1390f39ecfc3a9d44e823bf94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf721d472ea5ac64c074ff812f44f789506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0b67e463de13a913caab7a07d42ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927263a026c0f88833b6a587176fdfcd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d903b0d3d9d8cf348329424dbe9cacb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c89833fd7034acb96303e8fc56dbf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286bf84127bd48fbe29b5bd0284558b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcc36119948c1b9b046eb8724b4bf7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d677cba64f109b8cc0a0f97a088c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da8d913e4fa3cdc8d6f0dadca0ee00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd3d6bc94148dac11f299b3cc9dd81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38da1e9dd9909a40bb601e99ee3e19a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e36717682e08b165479dd6fee7366517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a50f2108d11ca03499824b571d69b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b22887d9f593c8dc7d7a2470f6d7a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc618bab70667e2edd3522adabb084a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b858e4b906c2ec8d7f09cf63103e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbf98b217a6c5f619b70e7f21a5637522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e44f4c0d28258fab0342d2687cdd09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470c424227c06d8de4eb77c982479cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121cc3dfc70c6a54eb4fdf12c1b1d70525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c05cd76db972a2ebb193b09e248f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb442ecefb8d143bc3b8e80fa755ac3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f45116367d69ead4d3a37c26884fbf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c0a2a4cfdc966654350c8b4c161a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68c3e0330a7bf78782d938eeb7b28e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5d8e1ee2011ddb5396cc37db641cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ccf159a8699b11d39a9314580a664532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1acd6cbe35f7a3fcfe31bc4831acf3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b94ec46b1239c3790fcbf533f7680c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee4bd343f38259c3c61d0327995d2a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cff1156136e9d68ddf908f9d14d6c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da60f9beb238663a248d32cb0b5e48537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa0068c301bb3ba67f839c372f488d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e50681e3f535002aeb493f7c52190539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bc11029ee63af0b506c01dc87da85540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e340da8a3dcb8b41b66b9f24adfa2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c4598fff3056de90d503179c64767c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39e97a61d3ebc59a59213f136b6023543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027b8fd1f034e15db55105d4f1458a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc3bcfc5862a5f7d3707bef2fc808f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ac18b304537b4d7690c97ab111781546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f2ca647066cf694c713bbbf9e493d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361f2cd3f5bec68d1d27f65e023bfc8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec3859589667f8df83bc868ce55da2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb18c396a781f64ebfe7467e0991ac9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909a57c593c7776061acb6a317829f4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150514be343a1e6191bb09c5ac2e484552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5ba640028f4e756a175947cb82d48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513d70b88fc38cd83d6682dda534609554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a195b8b6db8618ac0cc57add675fef9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1f866600a767ba59eb60eba5165a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548195adc91c62e4d463dc334a55070557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832485cd6570b018963c52c98b384de1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6a1c12c965de9a720b460072a0f51559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd78b8a343700833bc9232b4418f90560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce39c841ec09cda69999014038b75a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7b00f13e9f1a6e31d3c22119b8220562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c35938744dd6c0d1ddf8208052106563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e15f3adc9850d3410dc5b7f6e7f30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0955dd5424fdaf6bcd5b7a3f3a851565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46ff7683b2d6ff23e22d92040f2ebe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61fe3181ddefa2ee1c2cdafd54e5be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab2341a722e4a45e2827d1bd986a1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf64f9c7d38ff3d5de9c6932af8ba11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59661c17cd8979cf88889fab1ec5cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc51e54d866b23ce205b191ad318e95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6dc09580b8ad175bc0f20b5790e60572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa4bbf86687dcc1a16a68f050212b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8813c0c4c8547e513dc946e32155b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb450cc0388f81292db4dd35dbb35b5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab32faaa541ac40b7908217a85de8aa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f20f8608f1138cedf0140e039268e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb1c7c4597675ce8d53352b36d878d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfb2812d3b144e029e9fffa5a696f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b40509807780f79457465eaf349f07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc6920508872292f895cebcc0edd13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3725f37fcc0f404e26acec8b220ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3c595f2997cc793c063b0ebcdbded583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e0434b6db0c76659e7d40585b5bfb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b994d0175407c35a04cb2df34ce62585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcf7b5b829ab6c1ea5aea9a4508a28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d220951e3e07cc286ce68244755438d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78540cff963fc5b214c80ec4a5039d1a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63df4164fea0c8e1a5c96e2806912db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572d4d2bda64be12a5a3df7248ce163590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48579125036e70a6db6c5b5c80d621ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190b627fe15588587e7d67d0ec6be61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d51fdc2ff965a9160b814ce0ab4312593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3964594fc4def8ce0ad39da896eda4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a1502749147989ccd327b83f49ece595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4922df0cea7a4476276ac46c8f92d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e993ffa228c125fee5a4ac690af5df6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bf3c40855ea268292b18a9684d9ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10939546e72e95d9385297d33055078599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a03e4db3b9559b428f958f24c86321600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36165879477a5e91c67e5d59114e25ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faebf6ecacb2ceb0485bfd259f267e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d09b7b1aacdd27ccd9b81ec85bbf9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deba94e594faae3fbc1ed24a0e8e58604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dae5d750fa53641875db8161c32bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e0861a5a35240dc6d6bb93ce3888e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4d4a21eeaa9f1508d4e682e743896607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b2e82c4510d84ab7f7d6308cff042608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2de2c5aef6b2d6095467b3eec7fd1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dcd910cb5ea6d981b0bfc48ead79c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6310343d09e57daa53002ceffbfd242611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331dc267861930d54f719a0fc81fcbf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e23217422d850912c6a977ca326a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b62327ee95a392ab528f73bf71a767614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8ff90da86700aa338f219a1d6422d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106f845e825cf4b53cf0ffc106b6648616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26fae43b8d6d123000590ae1664d4e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c95fc07148f62572e600b350ff15c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db956ce23d56d4c33da90950e8bad987619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20524d63d33fcb5312d2540f04a458a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d95d869919b4508eda8b1b528976e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083769fdd1164d2bcb2e726942785bbd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86b7c7b8e146054c341ba3346010b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70df37464c0b14215eb571cd7c75642624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da894c6d21bbc9e1680c5775efb3e603625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f523a4c2f123a597f58f57c940507e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46468ab3b77c1e625eb74a35b03af5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae464852b8d81bddaab22cd5ea388d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40b60a0f2bc690731e19d1bfac38bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daac1543ac16155117a16c556ee510630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57024d4a81f58d2f88ff803468bdad9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98691cc0766ee9aff14ee931c8b8352d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ab13fc6241c3ad97d73b7cfde7e5b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99680a468b1b10ad7fb8ac9106e38aeb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007d640b696691ba0fc1b7cb096ad60635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ad87a6e3589acdfa8e4e6f60fb0e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636744694b6df1492d67fc8f514b3c08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeddf8063afaebba19128650ea49ae9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87a64bf0d240148aaa4dc3a899967e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132a596c64bc78fee5fb0446e307738640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3045767b2224ba6160cbb14baf6c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794a60edaab7c072a24450b9e618b83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b975e54e1a3a48cf54a5ab653c5b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af75f4a6587eca71838de415d5d1f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cf6c950cc591e199dcc0c1a9c61cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e6c6c81d3c3bed9f48b4acc1da632646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd1331651983f23741dab28b991a8a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bb766b48d1b9d1195f64b48574609648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60280688209781e4db6b37d4729456649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132daa44ff16f12325fc0e91df98901d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfeb57d19d20b4d5a41379a155fef8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64e14815afcc8aaad6cc7439eeb440652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bd83da26bd1dbe226aadea1d7ffcb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4701b21c326f79af09a3795bc13bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e48d5824214edd325db2ae67bf165655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eaaeac5a5a9eb93c55723b714a47a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73537ec3e082e66467a3e20f39c6818657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c850c78a73cbd5f6936f793a3e881b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b325fb1876b4390c1c03e06d8009390659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae8d62829a82bafb2d8ba07f129a86660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f66c232325eef98814b1b8e8a85b8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fb529074dfaf33a5fb5c3abdff69d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d4a9ca00db79eaa5eb82026219983663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc52b92cf9cf881a22016e4bb92495d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85937fc9a9c557e2e1dec21f2c550e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7dfc04ae1577c8ffccd8caf007354666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c5514bf7d10339101a314db10c493667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495e2e89bd1d80694b18122791ea406668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59349dd3ad82672a506937f3fd9c4c90669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cd329bd797b5e632e9c5a5ae0f271670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e41913708a864774c01c91fcab826e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09052df0f27f9155ada24bd18c6f5aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b88957c8b5d02abffeda7b55b2f27673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4a2092617067021ab5a340bc9578a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9aa02454a54307438b72aa0678a24675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547972e13e13455abcba142dcc14ce3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ba4e2ee69b7cb94c60f9ed9c8e8ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063ff86301cb1a0430c30a035b0fbbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346928bc9273bc37d4b36b499ba275f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8386864e426a2cd04d1de7b96acc4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b4ab9ef4e2b10c616c1e43334f37a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb61b2fc667d2717b28ee75ed343bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9c6fecf3b50db850162b04b08e43a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3282be3d0f0bd8c14cf91edafef4cc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039d00aafd90dafdf93cc352617ebf1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb8522d5946c292874f99844e091d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4013542071a2128463a1a13c2af0216687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678eb658be1aefd0edec5c82253adf3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd80dcc28d7b170caffb984dd5a528d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f39887e6e97d15133ce19d36d5688690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbbe751075c643637be26be592af20691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf9cf6ec7a5a9891081e8554e75c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9bffdcd0bce2a350003b5e240a69e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96217f03e9a54065d5bb0cd4c98b120694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1494450c7b155fa0d54def59724c61695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528aff9af4a438072e288db7d24af94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c732b00da9c7bf3610481abd6a8e7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d609658795a596fe586c12f3d20d99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd6ffcf672aa1173552d7979d3429c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788288a560418137629fe4f9412d0b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49b89f0ce62ab544888a19a15407b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afad9daf0940893e41736d1fbaecd5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23929af18e90ef2870c6ec256d2a1b4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ccc4c9deb928d5b1760e09cd28cab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e67696d80a4be5267470c8e2c995e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b29f87f495fab1b2b56cf6f07be6cf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec96ea7503a5c154fd125d528dafc0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6018aad5b23e2dbad2adb09887431d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769242bd971f86d81060b98b82098de709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1088be3952925fd28a44896c530f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cf92afd2d0f6d95b38a4944e9fe0f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a68ff93dfbb1e6d468336138285b3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013245db6b888a45ae1ce96eaf6dd82713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d5f9ddf1e1ace4d8fb5adf5383f80714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4706ffd6aaf0e012b51aeeac0f200b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ddd36fe57416c931c088a6f1218987716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426a8cf0dd1743d6d01dc8a47e29456717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a5e85c48b474bb629f73d250bf4e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb83608cdaefefa5c74dd7ef7163bd5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956a167362e550f32b09f9f206b9d67720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6964b46e3ea591b3afe7f16e7ee2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20a986688c59f09fe130fe3ccbcec9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3656f203af55ef43a4c6219195c49c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb016d6ff1f86e7baa21e7dfe048931724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7ad71a9d22b15d95439d0e893f06a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56ed24060d57173770275e94c29fff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4b1ccd6aa6f8c89be373c71ecefbe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcafb74e129deeaeec0fe4cc4ed6bcc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1332783431090c1a97893f7332fb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2dd7a01e6d1cb20bc72654d144a69730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abffda4caa76943a3e1f7c7141251c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90305ebec9de207b7dff36df252c293732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d177f3134848c3692bfcb1f21268db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e43e1eda5c8d5b73b8ddc998f51ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeca085cd65ba345f80b4f88c639e7d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b908e9d77bb4b0d5dccce8f065b9f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab1c964a37321e87eedb001c5059f2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffafcccce08d4c14ea8c5461e7af55d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96036620f876d1252582b519f8c2d81739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c8effcae210ab9a0953f2bce8ba02740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90085da25f56482685bba473019b58d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdb1165242a4dd6451fbfcefaf40fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a56d6017bf45640152afb9b907855743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8a8014f9168a7cc2990ac61323a9a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e7c13e588800a362fcc871ff5c995745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce4d7d4275636d41bf5c8d3672747b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33342af447d0ae0dd285ac02abadb71a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d8594a53dd38086efddbc1f9dc5ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f0f27d4112f9ae9fa9012953b0f69749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a30f37bc9f4642cb758cb822e3f396750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab22e5191af4c86f83548ca4c18a863751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b376a35c7be96e1e6956fef4636ac752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91e86169c524b2d80360b0b9c63498753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5ec20257330dd2fd8e4cca0544572754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13bf256c47c6bed70645a95efd192c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8f7a42b8efec38b8abb37056517e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0bd0db17fea817df73e680065b07e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56257b171ce6b0fbc6e2d54a87712266758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5304a3600e133cecba4e8fb82a169a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b04fd903c9ffb6558841397fbeba42760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a01b714fb1f31b7047b845a6543b5b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b899757332dc09616e66e7a0bb63d8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fcd183410d4254f9344a021cb57ea763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720a3a69fc7f08e0ea4d968cb60501e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb20f57a58c10979ada68904448e68765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9416c5c0da94419134b14d1c311e124766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87861e89b5f51ff2fb459bb7f4767c4d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7101b93e166798f08a51b864eccf21768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c261a00375ad355e6981c3ea070a0e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83303d57e6cd923ee7280299c24b7c2b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814b12fc903194b6661d568724bf19e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795f518bd1bfe91a71d62d7fd3e9117772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403c13ad604c2f54a67c7495574a6da773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7b1045e78b42603e2f22fa791c35f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071b77511eaa77202bb2988f951f1d4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5b71495f3110e96150c1ee8b5000f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105d0d8d49716eb08c99713a8b2d8d5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3117d8c7ce1cb3792b3208f586f386778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5f0e6d970572342cbfccccbbbe75b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f18618c2d97b86db687789fa44b8f2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75d224b376cd4629715ab94745e232781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847a05b0f90326339bbae575e95ddc3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ed8f4cb04f6cb460baec7f402aa0d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf250f5673b31c714ba38c69efa5e267784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d42d19b692fa35d6e6d3d54d7cc8b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba10b8efd9c6b69cdb179a945c8b6a6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685b5524787159f284479865cfcaf3c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bebc05f13d87f3133a1000ae02f12788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51518332239f0b45c61d8a042336b297789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549051daad85046900965823f0320ac790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622da36d67b29575d23886811810a081791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c5b44305392ab22e6a255dbc355b8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087cf4ff0061a851da1d633b9a41a78793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa225353d223a83114f2cdf0281875f6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a044ba04ae8261419d325f0b6de7e4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14777e5a2bf4eb817ae56615005e289e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbfd98c3603901255204f1d98005ba797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9e064f5e5f475cd9cfdda44c50f81798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9df3ed585cefaa35c5b4be281684ac799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503171f9bc06f646d52230fd55a053b1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66ec2d76a3ba1c62d1662e41246c34801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4734af9145cc7fa734c7bc387d55406802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb2e2c90b21769c9e0f769360f655b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7df4a4f96b7bd8460ba2e880a1e19804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368b2e94b3a327336408035161cd9cf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca050773698a38eea958d144047e38806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d14614d5b0e919772cd66c89b902c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ffa3f5dd1a932c71c6a17661ce5be808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8cebf67db9edf642bba01506134be809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39eddb3e8c307f73156e762b5c9d8f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ebbceffe4d6ee29818adbdf5d2e0a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d5d36f5ac9899dfa789fa220976e2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c3e9c20a52dcce47f193cf791ab6d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ac1e11524757a76d1b845efe3474b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3a17c05d4ee0ff00723753ad24ac6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40af6ef9375c28c3172b9af5ef5445f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c7bd5ffc11681d1187457eb2fd53b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5f296a24a7b71e6bc7699aa1ace50818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e156f510e04068bc98cb9c34bcf53819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebe50b0d35f77bd000758b3242a833820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b55a2fb6c62b50060fb05b3495308821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb7fa277717c4a0554a2d5cf9e61be822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075e2cc5ebead62c7764a48fff2a2e0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5de785459d9447c8b2c43c4dbe080824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac163499ea2ea03faa88f4442b9ef6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cd846d5649f7f076d62caeffcac6e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c7617ebe8cf53fa5581d1dcf1c705827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce34f84e5b786e3ce40a761f0749f7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb09bee15f06a5eab17f3dbf1fe4e3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02cfb6838dc25b381e9a9123a8ca5c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f4c82271f8eb3a7883d481af69918831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b370288a5b8161124a9ba01457bedd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f119572cc06370fb2b2ca90859e16f2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fd3ee88a0e38b2d95f40ce78ae76d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba02364648d97820913e17ca71fb925835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd782f993c622a25680f2f272b2a6df836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0eb649785d458216996458e15949a8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891381298adeedc18933f8374001069838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac6ac75bbe5ecf24757d097f7cba77839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f9b67f4793b267dc0d7a63aa65176840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375661f8ca6c3a90ce3f1704388dbdc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723eb507cd1105a992a8622e14d31b1e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739a66b186c4766c87edd71656a55f2843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e704e07c90504b7dcd09ef6fcfe94b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae686bbadd4cfd26cd41de3ce4e7c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492eb5139ac97016c14c1c146d234ee93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269c64f5dcbd6f8acb4b54c79abc66c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ef88ba3863b10835f6a867c9f179e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5d72a4f8d930d79c32e61954deee86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096796d105b984788d72b064b5e3a517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05e19f25c63a44d084b8498bf5301d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb64216f7d29292016ba53899f286c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cd9b93e471c8677a247ddd7ba33ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381753b2d560b17988de9b5559136a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0385f425cbdf0d20cd08e7ab5ad41512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aef62165f07059c24b7491570d8bc513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abb8314b9be6314d0f7216fca027b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25dd526c33e0a7913b3405f19f987b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99560378eff5a3be2589bc485c612a3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7407f9c08c2772664dcd3bc93a0873517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2374ef83384e451ce76803889e2d9d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa14e12431b8dc491aafb569e22ff419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b24e6ba943ea95bab5cb37b5d20ad520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81a53d90d4d96d5467d89932117b1721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dae63fe18ffe071e95acbc2ccb78b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dc9f61fbecf9e192b46956ace8ab823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da2c14fdd15220359e275ff7825d5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757ce2956b71a628a1820a2074e942c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8053a33ea08abd6060877b209f74e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252ba89da09b906c7ec50d8586ccf1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723500a98bd502187b2cecf7c9ecb7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b7ca689c5c9c44cd52b1506177aa229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4399eef1e80d15e10fa387f7a4fd4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5226a47aa959ac8b53f55cfee36f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899239569c47ec55a68cc280142955532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc842204ec5ad3f0e1dc88ce20dc73333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82b33af0cc91d3282e83525c8b910634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f91ab2c9e56e7a29406b5972478e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1da30fe51487f517a9372312ef573b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7e7add9e1be3df2f15e402301226d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0767eb8da75fef568f058e8fb0f209338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff766f9befaeed2193a2079d7be20039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a3035230ecde053a4bb07b00c54a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428196b9760f9923778be74ef09387e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812209fa6a27cf56992e86a5787c7c7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5db3824bdfc6dd33d614c1bc087cb043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbacc67fa18123760feedfcd6967d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b84f08a55324b68d45651a2608ac845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce39c1ef8a22fff034bd5c29883d37b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465a4fd53ff93f843fd6d23169b929847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113272ca86a4c40670014197c1958b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7e5e62c50b98e59a30e8beea83d3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39021a02f50223a9b78647dfe6e19150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45badf91103fb880f310ca41a0787651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ff57ee33a2432ea6e47f601bf22b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d42ecadb9ac3cdba4889a118cacef453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffbca7771ed3b57b3f96f5e3b32ca554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a5f5f89433921a8c8e832aff8089a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444026cb7cda74f82a939edc651b2c5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70dccecb31e1522a47d841103c64e7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c82986f64f46d5a6e256154ec34a0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf537d4c99c4d90db0213d323ff9bf0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3c74fd753db5522d8ed83c0c6a80260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacbceb714d91ad367a67e58fbb5baa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bf0e352655ab7e894fa999f0b156962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12497f394d09fcd48caa17608e0a3e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6d517078469ab1cbea604f540cf1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46a901e8e7201b9caac09b090035f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127100db20b4c127daea9e373442c97066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fed899676222bee9816bfa5d5741c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86107b69fb661058eecf754aeb6a648868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46ba39380f3cafcadb023fd7fa03cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6513b33b6eeef665ead5af6958e22570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad3cda44fe2b8a0ffe89713e46257271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30b91cc58276e2b5a4af0fb867414e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337961aea862b3f77ee33bbdf0b63d3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6e14fd9eb09c8c14687e18d3fcf6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957f6dab8119a8f5e0dd6e5e13bddb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20857d84cd2af8c01a012a24989ccd7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad2644218fced96ccd7b20a7ba5b3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480cc45b62cd78f63ab94b9243088f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9065e60ba2169823f8183babb84587b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899854eed1c9f3da09128a47e6f9b2e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9425407001ce3e8cb29be85f9530881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff411e71e600a43cbee8dcf6aba5ac7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8e28a480213835207bd474729269083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296f0790c67d8d2f4050bda21b8101984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b275f1d0eeed8770d407ba811d54a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cb49f4950bc96c26dab7f1c98a68286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657197f227703f5e943a7fb3a2597fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827f803494f4c56eed37baeaa42232e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb83ba0e4764207328e495c57f59ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee283eba68df2855b58f4ffcd09e2f5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fef57bfd9a6f421cc02befefa91e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247aa8e073e32084608980a583144daf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adb75f9ec08dfdf67767772b2799c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d4e7a962c7c59d8fcb59943bdb3cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d38ab047b4b8f4fcbce6a4394a2cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f90bbcc9cac190e6b71ad36e160b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e04cc902de30230f44d5047f54938b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bddf6f811960537f9184e57cdb65ab498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440be5f82e6428f99302a80b80d769899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277615b3dca67f7fe7ba929385bc8b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc3d03edf1d739845939eab9c3d262101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805696f0d439c0296fe487f9855caef7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9d9ce27ef3146ca4dd90d50ae12c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f4a5a5cfc9f9a25809865ad977ab5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84e678e8bb12d273d77f27c1914590105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66497f99b56cf19e94d38939cad65f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660b0337ec24d4deea0b807da3ea394107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feebe475f834b421abab791ee9e163c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b047cafccd2008d45d55d2ea88f972109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c2aecae47435dc54d003600400017110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfcfe24f04ab69b69c9b70352d6b24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d569a0791f8769d8a2b81c00b23ab1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2893e4141618d07c5d479f33ff93e8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50ae03a0c9a010ed658b51b195b385114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38216d92279cf6e1b46d72573765b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5bab97dae1246cd5307785ed1edeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24f694fdcd78064bb5bcf7e2e242bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfed240ede2cb39f62a4f2a53980baa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad3c0bc9db4cf83144c6b5bffc0155119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eed37dbb6c8ec278cbf36bb8a7e11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ac1a034b326b5a54e6838715a31d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e305330d819b231bda65f070e8361122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016ac061889a2d7c2ac9147e249974a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68ec06c06abdc865ee6602af76ebd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298704058ae299390971d0f1ebf8464125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6bd68d6d2e8e5c6f360e5b3048327126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175f599322a8118a97d6813bbe081db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ba9b6e0094b87d80aec8f5fc1162b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d80abbe05900384e47f56e16d4080129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9c1459195d4f8647b6437db701ef6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b810286d7f28748e3947b63c9a0ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d968d8d93059ec1aad22c48b8f5ba8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d6c338c0bd87b87cb6b602188d1a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d149c583d5151569dbb3cde921e835134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5939621a8aa8a53ef6dc226acbea2ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e1a4d0939ae2bebe7149af621aa7d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679289443d61c2a18d157122ac7d4498137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d39ad402411004928d4107eb8e4368138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad41830ee276c73f7450725d024b70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11188a75a19594ffd4b2ae37d649387d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7945f51c3e3854525bd7c640d32a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52841cf00aaeb5be871ab56b6412ce33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576d6f4bdf904dc246f71f904e308a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dacaf03340b76bd3fd543a6d55f393144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ffa5230b7dd19bf15e6ec03dde9d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc9bd595f92d4103659381f6230887146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c43869a75450edba95c2c7e9fb333a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517826c3f647726566882caedb09c7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeadd7c1a9ea019f3938674744c7beb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d715f316246d66c618b2db3654c084150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caccbb7824e52cd25ad2f6c8c06a650151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94113b1260ab7ef4028aa2c3e67dc41f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4526d84bdecab214ec0e01b61e5db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364decf50c44f397d47c9abaa5a6918154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf44cff31b7f3fb8474e9d6dc870a59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5631d7f67d772d0f1825e1b13eaf6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfce766b32404897bd14f2ee5fe628157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed028975c3f461acc771c75170859c4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5481cf97218df8ac7a252ad7e3aa0db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f071464eca25e7f702d78da3a39a8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dcfbd3308f5030f67322fbee2b2ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5f7727ec8d661ada94617bb8a9503162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59890be7e4f5dffe98ac0027159a5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206491b14b2996bb148c0deb05d8e61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358dd32277927a21a65db7dbb96865d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8edd6765c6e12dcd4b39989046cbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4bc8d75e9d442baffb49f70f7f677167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8287b41ff394fb42a9e26b9d43a1321168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6b64ae8acc0c5e5a54ee0029109de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08f5661e00505f2522f31cf0e09e0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f3f7bd106439f1cca1af992aba304171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e186bc99364fea1a28ab5cb3f4ad3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da301a0a52fbcbbe014456a02b3ea59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628656c860732aa6c2f277ec68f7aff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee86bb76ef74b41208a8d60664236e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d2a299eb14f12067b80456a802193176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f7acd826693c47bf9a39c5a639eb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f96a4124482494fe3a0fbaa75b6813178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae0b3b3cf1392ee23da80665b5f88a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e309d89eceef722dad7e1c83f3daaef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe2ea0037a4304fbe1585506be3c64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53a909e5361fcdd41270257e347aa7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc432c9b654145c8f5ea07eb2d78e6c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee354d6049ac1834b5452130dfd32d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca21e7ec7e3558e5af599613aef8411185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3dd42306d601103a5826c35bf178f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aea373912e16ca5318bfd3e1d36118187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0871f21dda53f819e249222d1b244a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbdf121fade9d3285b8165cc04300a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cd1c355d755d6aff43cae495f3d83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158dce19c970c52c5d84f9de6233ba0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e65ae1fac71ab8d041534da371619192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b5b61a72eac612b3d1748f8fe81ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e65aac2d722005f018229dd429ddb6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced7dfe7a2b969a1ed4cc8d5ea7ba24195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e0ac9a5283275868362430d78d45c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fc1ece14f01a256b754d61bc63e59197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b4dc0b0754f94d039c98fe3d96e54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa4308ae2d2201d1194a5b403005b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a80dade33f76f39af07eb6b3d18ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffcac4487c4f0bce0e1e1019d09a82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc5e012541474f8f5ebd5b10060fb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dff6691e88d9ba360e9f4370e39f8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7275e9a8a84a47b44c5e3054c4d88b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9af7fca722503bee034eb1cc02d579205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a028f578d426c2b5329e9371fab891c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15157a5b583d2b60e80f03790a1f80c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e13d377bd8391ab392773e81f31dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02895f75fa12fb8803a57da6f0e3a469209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329dae6d959060456a6b9f474409610210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e1cabb849d299c98e82cf2bbd3b57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b188e6bcfb0b256678002a094b36bb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5d39393fe40782f020c97b8feb0b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9012fcdc4121494080f3c3abb76fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc5d78c11c2b8ae838ee2e19c59d9c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8272357022063c80708282b47d83a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5323de62d3ead1749227bed040bda217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25663998e9a282b033c6ff9ccde8c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b5d8baf8745582f155a6ae7078a43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b57a7a6528014bf43ca618f21529c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c886abc38951e7634ebaa09eb65ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81203fd83814de8cf4e4a54d8f9eb8cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f9b5f043ccb3ae8d7e2fe03e29038223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1d2fdab81117fe78cc0916b682f70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1773c09bf05b9124cb10d752dc180e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde56cd80dd769a738a2e3fe5046b7b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3039fb25103ee645e30773fa56ce18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe56a9f972a9f8945f795a372d9a9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca7c97cd6712801c6aca6714ea8aac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeae7764e51695dfdff9b8e57cf4c11230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d542353b6811a4aa008cba44da8a4c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbaae043bd8477f3a7929b69f4f6ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa553aee73ea0e38a65071bcd41f5b8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2de4f44f0e4145cfafccba9f937d02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60780c880c1f6902635149a244cce86c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c13b5760f2509ec5440300a32ff0f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6877599fa44f1b7593f2ed7302d5730237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d17f12624fafad0f4d487176a4c9a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67756986a71d4a23771620b285bf87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15555f2ffee7b7e71c92921a895f1612240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c9ab769418e3ffee4d0bc50d2fd04241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9af81057b89d6e158aa11df0a04ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b8f31d565348cbaa2e366b7072679243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fab86cc5657ce4ad9d7a6d6c5f94c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e2587f7f90c968f93e1ef35a8632b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175591965ef6199bccb9c35673a6f009246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9c968ffc3792002b6af65b168fac7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc98f856db22da9500cfbcbd2a692c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf07578159c13adb12623d3792bc35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d14cf6c577a7ec76cc919d7594eb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cefd48cf5553d6ff4afe9a80fefd9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeed549f6726331be711ed74f1d5e5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc03af31eb703dad6e3e12a6a201483253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f333b6d44cae6d73b3fe21a8c1566254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114812151742c0b54169aaae3207f59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15d2367d4af08fb95ec6a68612ddc9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb21a396c1f1bab09b3d66d0381d44e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea8e831f97b45bbd33d07e0e570cce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289bf6b801839d4aee14913068a6263259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84f79cc90174982d62da1bb3bc3ff6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb644edc0d34318bcfb8fee067611994261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703fbf34ed7a167364d782a82e24946262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fae3f0efdc5454f26bcb3a71e5db1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3068d3b390fefadb46e9fbf1fce30a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eda724f7d0cdb365dfcd3052510c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35fc2b060d1e712651b3b3a58584c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb275420c05f9888d0b9ffe9798b5ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281795a740f1e1c0f4aa402abe253d30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e34e00429f81f4252b1d6c00771a20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b65e0e89ba019fd3a41dd7da756d83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e068fca7acb52a8dc81b58febcd14b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a71b68a3cc5d2ae6075ae8884336b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9fc151074643cec6c3d61c18f9572273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eee77ace7494cbc4e75c47254f257274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1ca528a07cf34fd4b72365b0d42ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c708991ece38f9734d3bd2c96268b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6554013c6a6b0c6839eba3fc2dd060277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84ebfcbdf442b8f72dbe0e7122b66f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd8bd8a5a225169165cdf78ef7cd32279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a4173aab9d3a1d637b6cd644b4413280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522e3db529577e5633f35bf0cc1e6bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89caf72a635d089a040c7cabce5ca67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665d11c737dc764cb0d4bd580a38c91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315bc4c443b04eb62898181dbf43b59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fccf13464533251d8c11f989d9fac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa1eed9483e68b950e179112822707286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed401c88236ade82c2911d6e61d08627287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542a384fc57f12ad7a2c5392ace48bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc626ec96a7ed0ee714336c8c7d4740289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795bf99c4a1c327422fb6860248ca20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab6b508b0a0875dd190fc2a441d6ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e929b8921db811a2f89f6bb30fab1e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5eeb8198dc618b124440d1feed2a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a93fef875f0192718ac5ee819bf21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884ca636e850d3a236c9958bf5a9b48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8f8d9c2cbecb218cac5d08c19f5da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd257549245b32f8d4aefbe5531ad6d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cf7b16fa8b9224a855f979585873a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30240ec56a216d19ef5043d3fed4b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c746c91f73caa378a7782c35472c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff53a04a643af45601a3b5b998c4a2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2f527368176ba0591c663c89a304f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebd4d42db065931d5e5801f1a64fd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57c5597f61cecfcb1cd33729939337304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3de34a626b9c7a5131eb4399d1320305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb6ce00d747e00534c41a48f2440ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc410032666e7bc5427cda1e09e8af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ccd098d84b8cc38e47548e2ffb31b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed90f8ab300bd56ac6d633bb6b4f8f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fb019a2c12cb710b4ab323ac9a6cf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac765734109771b419296ba4fd13c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248539495d78c7e50a30376f223a4f9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b770042a2de1689215625ae1f1884a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b0f5b9652b499f9fd8565c47cf54a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaaaf888d523e820378d1051fd428b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c22380b5fe7158c9ac6bdf0e94766316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140e7b811c0fe0d0bdab759d61a965c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b4a078bb99c0115b5c9c475c11ce2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e24f3d10c15c030a007e3f4bf0d29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4fcd20dbefad56183af121e244a23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e208bb686c76fcb2be8bcfd271c7082321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f98d3e951aec1b73fad4b8bf08275322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2a0774dd62a8730aba8a6e3e8e125323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c349d59cf33c124f99a0652e737eb1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c611afd6a0e361ed7dbe7507a80fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc238a540cb06a0ae36ef9af4c7d9489326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f77354626d73b5d7fd0c6b1b9efd21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65589becf9c408bb11ba6690c46070b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f6fd18c8a97ed052b8acfc9ca59d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06002cdb5b1684d3f5846100b3819fe1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030086f1d7a07b2fe7492c191bf5c256331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f66df5983330b3ac5670aa78a9f1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9461d3ff0eb2e2bfc86200347f2d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf32b93e55727bbf9975bb977d6b0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32148bb70ff62dfb0cd0b35331087739335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6bfb119f29dda17eeff96fdc2a526336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a7e2d6cff4ff8d06daa6fcb745300337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a96b4b1ce7a3553d319b7b15d43556338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d45e6807dae411ae77a9ef8fdf72c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef5aaad2cdbbf73e1e0dcaae6d0c3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f64ae476056f1021409fc0551f4c3a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb8857663f5742c5506336fdeba19d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0eacb3048970314d1cb462c9486a16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402e79ee085cce3f7bd40bd83d62055344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa92255acba79beeef490611c73fb5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1756be35b646bd2f8e389641e825c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdfca71b9e250bd69308d6a187f58b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f3caddda3f2c439d3686ca33b73ea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2b5e4fc923cf94eb4d99302eca381349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc649ad5b21b1446aacce6cc5587e956350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721195776774c6fe5598bb630f43734351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea777cdb3bd2358401aa8f6c6dc86f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe669e20e249c8ce3152cbabb01fc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294f1e89d3eb46e862717c7e3bb6114354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5c09911431e70faa48bfc04923944355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec22a0075f19f57ef3b79f1a38ca8a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5c5cf663d4517c986a5104b419495357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cca05f455f4becb08468f29edea543358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe95cb8feaf9b625a90d4526d8af0dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300aaf58567023bd8fde826a2a2394f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226763286abd587262dd5ce0eb320a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54d8d5bb3b1ea6735c90741248b7ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b8f04c6b6eb49c5bf11e1f72821a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd031e00e583de8d7b23fe939c9cb1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db1c2eca15cea11e9eca6a8920ccdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df208b249346674d39b09e3b9a4d5260366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5778d7b63d1f0e72eab02a8c6bd73367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b6c953347b44411e8aae26d9eb81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a5aef0eca0698066389d49eee80e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8884dc53f1b808de27261777b88251370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518b043a671bd305806591bba61b15c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c61bd7b6d9c3cb9b385e2bfa04c28372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd4497ebb83ff0d2f13bba0f8f1757373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed062fd88f70b9f578058abb33dab279374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774fc2963895c29129dbae5bb37b136375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98454a32f1bdbbd10b2d3db9c48cc32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20dbb412cd6bfe39697959aea476069377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5a8dc1e9b3a7b8df4dbe5ed8c9f35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d8275baaca26024a12444968ccc0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc0b19ff93237ba4d1915f3a5957b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d81be28b03e07997559c370e00f90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a86d4a4db147023bb9586a1f02261a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122ebc33490819ab7a247cc12cefe22383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2547db7cba6f2fee524fa3ccc1686e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212a1dfadd9ceaa40be3bb344ca4b7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5bbd30881575578ee0ac6267d6cf5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef09b6463f9266c1d0c152582f659f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84e7228c3148cb53319c2f76e36141388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777b4581052cf357930d757caf4975e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099321ea825a9ef2f4fae5f03c85c8a3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0b76273e604fb07a98cc8d2466067391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7afae6516eb505f105635090a4de6f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59259218c2a218ac5566eca24711825393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b147cb4f0a4cdac0d009fbcf9e72a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544223aeae836f5bcf6853714c5be798395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cda9df4b608a5a074d3621c757f73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3c6245662f55c5134eb94f2789339397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fa1bee69ceac055c49256ec2e7e3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660317ac86f6ec85296705da7ffda44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88a7b13ed63f0947f418340ba4ca39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb0bc02748d411705195dae5875c84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e271835108a355e2e1156fa9d62b42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65259e4fd47c62905f41a531ff7d6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c0832b719024085a27f64b2e7b385404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9d0cafc4ffb672ecb10716369c72c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377a3f449677b3fd821083681985cca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592851d325511fe716997c3c444ecb58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa952ce6aba7a68d09bcd5d3184b44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f0e243c60470feeaec196ca59bf88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdddca838009d0e1f0d803a5f15035410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae046db48ce877f89f1731a5fa4774d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1902a5e9345b5cf67e7fb4a7ee6145d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9e15d844096fe06b025ad28c16638413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d71c100084f4fcdb22ac77cb7953df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46ff4c0f977fe5bdc2bd1d745372cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05650ac843c2be99db2fae4abd51df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7358a3cb24aa0bc30e57122f30514b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6b5dcee4a2d0828837dd2d48916e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbf313d98df9c191f30c378cae0419419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7db5a5057497be5e75827dd890516c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c67c83e6bd576231b8075cdc693a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14e834debbd979b65dff8b8e242505422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202995a9cd2064c9f9ef55a39f970ba4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c27de56ab585534535afb12117494424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505e755cadfc26e78b8b75b683862e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20c6b9e8202e2f63a022916948612a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5644d9202f778e5d7b26ae33734358427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea18a2a2da50c8231939dd0f1f169ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69859ed85a24c1ff3da7816b9c53a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67620b92dab16423f60868021b2a1e19430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b79aa7f70877ed64b289ead94bd1f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6078265535e2c8a536a1cda237441432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9cac00c67d1f5df94b64deea23312433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899b7ad6de2348f4354ebf162fae2b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7542537573663bbd9eeaa81a847d059435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a67ef4c4cbaaa95122c23a5560678436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5325dcb4d0e7c8a76aced16a693f62c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a0c7e394b8154419bd167740792ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2f6d6654b94ade84dbba8a4cb8041439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cb35a905652404b3f387bbc64b651440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5413828be0c0ae3bc524b06fa3c3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfb7b6b1d222850233da5db788e240442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c512730c57862b44f3f128a5e114f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2f78acac273dabf75080349d73888444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db01b31886514acddff2948f372d99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adcc09575edc6e4deb204b23cfed3f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e8ac6d062e580dab002f81d021064447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5f944fd66c28bb34a5e323e912bc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b18a2b6111e861a153181d320bab75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbba882d97a7d60278564367fe1953450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eccdd8bf0c06036bd2742ad77c7d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d83b6ae0b0ba32ab9977035e9dd5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9e26f0a8b818bc73b69846e414c07453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04f7a1ddd024f413fec21f8216b546454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b78a3c62280ea653e8b73b96ba01d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9396c8694dd24d0c6bfbf2a07b38e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3fa01260e89e9a09e0a3b05ada5a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19cd1e9501b560981892a04cf704bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978adf200395f7584644197635ec24a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c7ad231b679106d36dd6d7c31fb29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946e5c116326bba110f4864892b7a61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88192c8d65d60761a1abd79b4368176462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729b754f8a24ca65145742b37ed0908463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449887c1970dbcf6be766bbed5d8e78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2932bb927df934bf2d9af0060af3d25465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70970f17649f800d6e7f99a1c99d0a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34013904d7bf2815324669fb6fcda518467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe843dea712e4fec199494c648f728468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4eede3b257cd792806503027c3006e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452974846e514ced69acaec0c03be558470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15bec15db0247974b1f6a950e7df03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8c02e965bf763581b9a3bde4f1f05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e031dd160a1952a2e9b3fbdddba18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f60f7d6e3a6fe03cf0fd75948579fe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1908bb366193b5bcb77fc30483e480475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1821e34d7dbd682fa1f060f1ff062b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cd4299abe382b326bbec658e1d053477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663fc1a29e451c5f7247bc72f09783f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de362ea66d65ce757117d70e9e68bbaf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa482ab027d342fd6d813559f6001c8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd06281f15125783be019345ea4337c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c21cae522e765d565963c3ca6a4d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f24d6d2def951aba84e03f27946de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad63bd4d42c4d106d8b011ee52ac92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1804787c352a73d4d259ddffb434fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1980842ecb225360f9b485ba2b283d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70d8c84490fcee31c74b3966da9738487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5294501c36b0914af374ba965be061488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91064cbac7025912cc31254316e724489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01dfc406f42e47c4fa463a2a14707f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df340b27586dc174e66f63725a9829b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96265b662b2466339ec18d73967b1cd4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e67ddf715465c7238516445e95f4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c468edec710c2d0b32c12759439ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51372875732941f57118c2be72d5e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47bb283e5da32d73227f836ffe47e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5203b3d11b715fbbf4733a699c96b81497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0602c2c1ce0d65228cae44b6ced99498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76e4bc58fb0c5d32db14c2f362ebb7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2003af781e6d6bc504e09509bf7c309500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d571115f844a3be24fab7370073f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998ed670d942efc8f48b272787862b6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee6e1a77ae26ff963907c9d088e27b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a1d228893a53da8ee055abeb8f2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a188b698adcabdba190da5174e7f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a73426743d3999003c6dbbd543913506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44b8e5a0f191e16ef510eb95b826d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2b7bf5d5f5ec6210bce8a5c715004508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2dc1ba3d047837fb5526b76473aff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c46c27fbe540aea2c8381a57e076d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e84ebfb4a085bb83ada041714ba938511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fba08e5f7fca7065fd0e9920c9082512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86401e947c80be3bf42f56351f4f60b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dea0e9ad42b912705de75a2ea6dacf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b7042a2568afe0d7c04aa08a85be6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad42e907ad3bce74f9f3de97533c328516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad86f2bfd642b32c6a88fc5248d67c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b102add71703a86d47630569b6eb4e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfbd0feea6ee9df9d60854aec5e405519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566db629053ae6e59e310982909c17a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45014ba1fe5d0b534630cc9364328f1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0365d8f3abd3f0d5d01d9777f21ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5514433923a6444f0ba875094763b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1239a494dd0ff4168aa368f25a590524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47069164b8558b3ed580bfe937e2889525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041778890189dd85b09da112f38f2e87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d654de058fa294b43ea7dcb991046a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68de0bc74cd5c0ce80237e11f90b13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7241734519115ab0eb73fd64f864d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5d073639d6be434ce767e5a782665530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658ecedbe0be75688371af12f429921531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae641b68366575a985bdfe470da26dfb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61046fcb67501b6e879fbdd4e208163b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702421550c9698d2482ba43e3b082191534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3c261aa8071a957c2c6d488df38c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74dc61056ffe9cc1f2033e7e16b8e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1a9925fa7097950962c3d546a147f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3044219d94c77d4b24fa29534ba1e6f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd3258821e75c9d7ef952d69931a13539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bc0bb0dc25968ac5c477e2d5367b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc18209b91544a9122944edcd6971d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a462b69a4ebd7ac5e50de663b42f8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38212a139fa23c6c03ab1a9510539fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0daabd6651caf9340372578bbfa517544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fdf89a253eeb2c8181a6d4f3d1037545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6301542c5e8dc74968688d06c0bc4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbb3089a83a84014b1410da38f00de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f38c927dbd3cc086daf8278014b05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb297a50bc60e59aaae75e557e547c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183c82715e275cfc5c617d90bf52639550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10369c7b94d59c0fb66964b152831308551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f24a545bba931db8af95b882cf211f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7bfaf87cd25a0ad8a4cf246e1aaf2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389c781039e965905d5c690d7c7f73c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12917d5193b8e1f7a9af7b3abcb96b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1e478c6cefa7856d561f287404c74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08641433efe668428c1abc369107006557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dff4657b9fc63b9970cf1169f5ec4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829e39035a6f7fa51d17ba221cf359b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411680f82d24598261883089c15f4b87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe33d5d6dba64b85b58e793ff748454561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c44fb35f5a095fb28f4f0c6dfcfdfe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19587f6d7e727c6a66b5c2b8b2add1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d9716eb203c4e78aedb8ea0e62907564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e41959493985fd7a39f8aa49e2061565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b92651e27150e3a18345c53e025c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63983b2bba0bc2c5d066d31034fa95f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0fe920ddbd49d97a0ba17343a73ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527555f21a1339bc0184c81c490798b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce167934045e11c80ed6221c65710fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9d61a1d7ba36eb61620ca9add45ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a357ae03b804ec6769018a8309b8ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813f091ad92a2584e8e629ce6bd9ca7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf2973ff6200026b127de21d654b44574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d64fb284a0ff8e30ab161fb1983bc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b5641a18eef2db6b36a47194cb131576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037804050a256af297cd796114b6520577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a7de2a1552cf5fbc8122ae0e793ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac73065c026a705ff9dc96f1eb55d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b06e7459965da38037f76795fc1f27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663532936a34869afcd336f3b4f86b2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b3b88af275e11e08126545fa0003f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b04b819cf91393f05165594e41d88583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a4951966cbe959feb590499daa920584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7affe34378cbba172abc65b00d2761f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8411f117d12b66a7d08bf25bc15f09586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b1136f2c6da1c385b7b727f6ea608587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9e997e818013206130ccf7e3a3bb1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914a9df5513efc18e66f3c6d5d5a8e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b45b45db197b43a4c010436412aaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d40ae5c49f1abc9556da315e59df5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3437edb32275694cbdc6be52041f7b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccf450293157b4e92922acc71f343b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312aed1e0af293b7afb7555946b13bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2bdf7f2f561d31b3581a97b69ff0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f886d969fba15bdce815ee80b75437596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780e2104d0b6e7f83179590adf67f07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4112a3cb8777e07416bac0b70b9ffb5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c2b6a481d56295acf07f975dd7458599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffd37262e1ee6885e0b1c5f2bc10d4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882229e7f7b175b69a79e990613721f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7dac8234e2f41e7356b592a016d1f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a262ad901f6e1371ea34f768d0baa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a2364235ba23f504078250319e72d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b5dfa62c20c6333dde601133acc62605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b26fd54942c73d85410f19ff2c5e64606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ef2ae75873223fc48d62eb78ba939607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9987d03f6a182861f52f39e3a0da84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6f478b0fa3ae2ecb7d82c842f070d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789acf0a1cb3557a7f5563e0e87fb7ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4167e0a2d1b6a614ceda2d2013bfa2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df672f5d4da24786e5f28eb5000065612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a006c21737bf5f0355ceb790a2c2d42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff4e50a2d523045a2e78474335ff62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d867d31c9a00e297d6547c8427016e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040f7643a4c360c65f51fd7c970d5bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce71e0373cec42c1b6a6e18683ff74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d4a2d6eb8ab36a5d20ae2bc796fa9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c020e0520f9a3cbda26cb4f4ed16c37619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf4aa4e8702d7d51525e5f085e4f95620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de102c906b19ed52ee80e7710e4c4bf5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae84550260f037030759082a395a16e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3ef7c1b6978ed38fb3f74e400b1b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9b27c853a6079448d0e60fb395e55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d848113366402fb903097f58cd0023625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290704777cc54004a4b6bb4a34fddc5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0cc32bbc92dd8751d3a4ab2b6de89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6670e17e7da9a11a0a6c8a278267c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87594f26b611e288934bdc7027e92dfe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7679ff87e79546c26dd0b268eb5001630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f35c6af77059d833873a8a4f983e63631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dd87f81f36b6431e8b1774099f284632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c424f81b55fa641f14317bedb2f59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f16472387a5af33923d00b3e0e43b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa91270165b7d5b3ea94f8c919bf2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed446caca2c1d837e8e52899e679be9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29233dd1622373bef0048452589101d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e781d41212f95f945c249dfc59f7ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a824eba4029364190393585cb5719639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9078b8535f23dd88fbf9c79646e4d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242999aaf23952105e77c19892484181641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a194dedc71b768352c6ad3ac1ba9fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad493f58d88727295a58072d89cf946643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4a1da3817325b8adba62cafe10dc2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211876db9d48ba66159e7f9ea5796d2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd26f533be857aaacb8e8ff16741057646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfea29b7e31b9b08d649b8f6858e12647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849ec284d56fba72970703bc74a630c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd138e956bc633c050b3f5b6cb398bf9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdc60a19b6e795a3b0f2185c90a678650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8aefb32755cc079b561c52741e03a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bd23b1c6af9d7b6f03a3e009e3ea2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ddfefa633a06471bed7fd5c278d01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d850b6a714c1f52d770551a17e6d960654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146ff6212ef759135879e1d22400159655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ba99ac9d178e74e38850a288a667e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327cc22bdf0b2f7cce5e4d215c6678f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754439f3c42c23004696879f3c722cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f69bb33ad336c59c386b85ed72588659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67065bae074ace2b7ca0826150af0d6f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e41756c91d0a947d0b67d682f9661661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a807155076124db5878160fcac807fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff6d88eb96e6334013deb77739621a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7339e0915451dca9d652370501d34e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11abdc96c8d864d3df01be1bbb702f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80345495ea01ae8ff68f18fa870e1f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b8e9fe8a9da982972a8a8ac50df36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d6e1eafc643252567784898a6b58d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000731512496158c74bf0be99d8b455669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a004a535ff158fc4aea623d96a777670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c448af20dc7651077684d9b813cbde671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36e67ccec76b6e206a6d7afd4cda14672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4513f6abd91ac314c5c5548c79cd0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bba461829af1372b31df218999c5e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e6213922b56e27f9107e162c33637675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5720d72cdd5bf591e58854d698da16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f139d4f418ba71388be62e6b507898677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061349c7d792cccb46683194a58cd069678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab76cd076fedef4408449207b0886e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d112531978c3c873fb602c5ca68d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b55e3cdc01ee0a19209e7109c960c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e756b75faa9bd7ce0811951ddb8c948682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3671d4182bc3ba2a7c05ae3f735784d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba84ac00fdd67d87f7f0b2045db638684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2079ac1421cfc5731dfe24bde02e9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019c556da87f8979262bcb003fb3831686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efd918121ec4aa2f8546ec6c0cae52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dd434461bf0fe0fa23c7670f81ac8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc297069e0ae01dbd62452b0ac496bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54ff70e9aaf97e60aa20b664575e9c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ec4d83770090f3b12209c74cf2902691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207024f782aaba990c8f8d5be6368dd9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a87ba94509932f7a900cb7af26816693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8e93e4363c220b99c29c48cf08ca2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826521b24e9031eadadf1af4c6a701ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39bf882b9ffae6419865c3204b7d1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c1a8633d00e1b9f9a138c049b6d59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448ab1fcc94b38f1f1877fb30b1dc02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffbb58810e060d816e7cd2bed37643699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08129e2ba65eec6a9f7dc8057b8e9f90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef2b0bfe8e46370ef1c69e3405a558701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c46931bbb9cfdc33352a653f90b23702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deff051bc77cbbff0ea9adbe7a613d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffd4faadda24c0a5b04172f79d77e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1c853d950b165ebbbe6b9200cc2e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee864e79103a5300d6ad06449faf52af706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb7857e8df27b922d3602468959a10707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e9bd12fcf33d4ddd62fb7e659d132708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5f1ac944fa8168960ab17c549e89c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effa3e1f14071ed2ac6f2b0024af284710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262850f9a2c604810387899f0714cf18711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c50f205e956417377bf207e3082085712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc8371b6bb2403f15216bd17b650f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c34aaa6c0410730c5fe0ee2f151d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e96b3244dc7336df2dec6e76e9d12b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487ac9c9b2fa3a83bc476730ac6cfb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236de520fcaa1eede19851bc4f53368717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92db43c633cb8b5763bdf79f525cad4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8b10b7baf45fd807d71096bd14af8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536da3ac0b7ad9c121c9964ec94fff8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d8c016e0c3f880325cedf6fda9343721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecea6b6f59d92f1435f4cd8374fc2a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6efa9e929a7ab2518207ef45f3bea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8236434ac8af92d689bfbed8bd847ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e3f6a963c22734de50895196bafb4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cc80e76c871d5d58853ed471534b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743efec511cfadaaba1af31ac0f77882727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2c2ef198102d6d376c085ac4da79c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4a7d19cbd0f4ced7f4a196c8d3c8b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff732e971da9d10a61626ed216566d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84602548ece073d0fd4dba4c06d8e903731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21741c9756e2db5f7e1b8bb9f85c089f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64411673fea67729fb3e45a6175bee4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb689c4482c3d3914983d92c65e97f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873472f729e0a187a40114c8cd54c469735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46aa6d14586f8dcc71ebf8a7bf5fad0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7596e86688397231ddd401ba77456737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e4660fc0f736c91f7257d83f3f168738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb10f000f196a805585f937e2940fb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950be158ca5fff7db50d73350b41861740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f7dd1dc6f1ab76923e36a1988f701741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55357e5bc6666b2075a84fbcd97df4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c346cba0dc80c0b77c24d44a3ae633743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06ad5067a7ccf1ebaf873ce831fbeb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be3d2fe347f2a702d5fd96b0aae4f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f090d838528fc0247252d653d621f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6151e574bac359dd5ff6a3752d9c556747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d7957db4c7e1671f24c8dfdc2f64748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58c63108a48a58f1c9c3e472960873749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbf82b27bdc752f38d64d4988ea018750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d2ba8b4a00a62f7356dc945cc198c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bbda16c76066001feeaa12296771b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3005551ff2ce303a03d99ad5481e6e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406065003442f0bde8594aad053f4722754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd441c4913845e0670d2e933429490755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e44610b0aa02535014699f91b268a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c107a94fe5faad6f1c25729b0dd795757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec195b1571a5a1ce8da5a526943b26758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987f6b7eba6b11fdf945e40619d3961759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203273dafc14510fa4b633e50fba3bb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e00be37adae7dfd40c0f303448e808761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17253231c17897da96cec5e6748691f4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a191e6f500e986c64530dc944dba5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9aec2a204cc95ed0a95e8fb611599764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60a4f16cc800fb13b1506331e1b20c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba453959ec16c348af9a21d8077d15e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffca375680c38fed7b5190ed5a5d9d767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>