--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da6ac37b3e66b2011ce3dc84d7614c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1d63aaf1690587a772738a7eaa9a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a5d4b0d1691a752877c647126bc0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24c746aa0ecc5742d004d321b2d95d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761fe5a41a1da02062f92d1057e8e775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d3545ffec065f7104785b5f21b99b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fae328f9425f7ad26ee7d58ff04e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255b45d6abf7670c0cc54d7905edc0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83942154a59550abd35b7ed69c54ae709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e01bea5bbc00219d12d347a64014a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e537e1f98acabc9d004ed9256a30b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d24fa30c2e08351c09dea30d7397712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d64dc44a650111110e4dae5c16c96c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcb64da4863c42a37eb09fbcea7e8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518944707256ebd36a6ef0c15f82d8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326671308421d8c8cd99b30c935f319616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83fba24f3c63798c939f54570d571717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30dd76d39b90bc09f983787946076518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0967170ac2d1e3f3d5fe7bc39231c8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd067d9471d469ddaa5ae8f1bd811a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163739ddb557e642a3c5f6c48dd2e74221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4885f0ef22b131933d54a83ac0ce922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616cc826faf0a9f2a83dbc72734f6c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac896741e025837d0607f701405df824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a6c6f9db180cdfc2c98118e7d830c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4dcf052f181cfdcbb294c82aa0a2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e402ef0dff1abd998ab51abe7b6c6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed39369720683a9556dd74b23e408928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fb0c9776547d2148442f151d1858329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dd08d08be4630e3a62ef4b4bded9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839067bf9e84decb0787a0d20d33f97231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa7e4895da7b00c28d813b4cabe93832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae24dd2f98937246e7841a122cc5b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2311d8ea8413e48a08d8cdc87799934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe37808d08978cb648e5ce73147e98535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520d1cbc564815b382f8d5abdc816ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538a7c346d9bda981a3869e8de8638637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c766624efb4670c11835e1466c627838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb44edce07d1a9c25fe8e248598c84d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1b0d90271a72969a3c0b41d9d574b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdfb3b1ad5246efd41b76820dfd68141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2781640afa213d846c601c617980b4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d48082c90a60a3bc60183ffca6d53243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a4980e47cfe230d5cc7c8c442f4ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041a8fdc0f404ab04c04aa3fbbbd9e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75484510ba901414045ff87b3ea02a9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e61576fd8fa4df52cb45839c1d48047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20e121d83a2a91afdb31a5c9f4eb7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a12c503266a61ca2de58c1978b092949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b0ff778377722742a413c82136b4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c041cb24e3927bfabd78468a4bff0951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5e36e3e2901e1a1d83ddd0b3f0fd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fe42f484ac36671fa50600320e5dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4319ad00da0d80b06dbf05eea2c53554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6ccfd0a37f08e33e0856d3f85c9e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62062a90be0aa55206bd26e8fbcfdb7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe372421768cccd0fe13806b4b8969e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ab4152c4d2eb186764284a4baf45758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a260337249d79e7504479151d4e2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fdeb928e84d1808c83f7bd49f3e9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c870deb2384c3f6ba860a52e25acb0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94abdec2711c89e6ce98ea2919d57062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be222db36fcb84b25d3ab0494ae709d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18500461e7eca317dfd1b9f21caf6b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812d791fea87b929433159ab1a6c4b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70618ead8d749602c66bac8efda3f11366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3481692a1d2c07cc8692ec9b6b13667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320f5193e4e6cdffae72bccbd82efa068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac60cf8332bb8455af886eacb60b61769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab8ae8222c1fe33f2c227f323fc71a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325b8962a6f2f393ce9f867d44b04c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3982414c617340e1c1f9a839057da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37678b91a5185cc7b26f5da9fcada89c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ecfa59005b0a52343c81fa05a712874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d24e6dbc5a6875855ce9b226b7a8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a334f42cad433d41619e409270869376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a912c2756e968ed58dcc5949d6a8ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a311fff8c9f06a6321ccb34dbad457a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68697064e284dfa8bdc2d76968b657a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a2bdafe7b087ae6b070c8b02348e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b07227d4629381d234e62e7f163cd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70d47d00372d148af6da83e6e134af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41e06f8766d7704ff5511fbe80c4ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc258305e679b5a4a9025c98c4157d5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1d3416e334e3bbd320452170ea51785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5379309d7f363137f49770bf80317b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce416304fee94253a6c26231cdb95687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b43d35f1d37fa8a09e5a8da53de2ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e8d462eb423da8b9acfb042c96bd989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b45304844c5783b22abf8365ffc5fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d91c777848f49ec62d1ece7a3a83c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cbed654f0436aaf2240e3f15c3ac392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419a9d9fe965873fdc797e5dbf04c4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34d8d03f72296037b3f47f5f921d7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5708d51f63100344c0de573dcc637f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804ba16695912deb6955517db51015196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2e91e5dbde6ef76fd1456a02a928d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca3a645c600073368271951b1382ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1e13a85ad2d0a5070c720ae844a2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87365c6ae5e35bfe75574423c07c3ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447354eaca2a8452d7603bdc0dfd0995101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4521a78615d73ab3e553ad830c6a713102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902b3d3137ea5eb4c99cd3736d047d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3394cfff823f4a2a892497da5732f17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2667d365374e8541e6168361d1474105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66791bfdf724ae1151f4a7072723d635106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f09c44353b85073b1cce67abbadb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29a7a47a1e5feaa89354cb90bc3e4d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c97b125fa1a2fadad91ec2ac705e08109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb49eb133ce2a42e37ae9ada01da556110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14626f3473673dd2fe44cec882aead111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd67979a39c3dec72012b8e938d35bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1d229c59a80ee1c7888147a8cb483113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf5e636be45cde929ae0fc38687d7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffbffa589aea35ecc4e5b5f20f5e73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255f0cb2ddc012074a9453e190b92f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778af0bd49d62151f364b7be1f1e6997117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954ab1b876e38a3461e53bc23f608e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cd9563698434f5fc169602ad7eb0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d0b4b12179372041f62759164448d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4038d02f56f321b355b9c952e60e14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefb10e81556174eefbc87d3e6bb6f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f357b1b60c8cb86870f71a0e85328123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be778337b3571fe9bba0abe3f53b9dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982220461eaf0f3ab5cea163c673523d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f772a700a6b91c75bc5dd6391d81cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de315e7aec770814ad2d0ef82232a5de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74c0da1bd396698f8f4af100c94177128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe68df59a39b80c0eb0498d55a65b2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a79af7812e7ddd079703948969ee91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc6073780621a9a55174fca16ece45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259887f62e7f8a92544949cf4ed849c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664de7d84ec1aa31ff882258272d07cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3f5b89f5495aa3518f5e10f9f5740134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c980ac60e021bb381693756a21d88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b0fd9858563f75740de4e545b9614136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef938b9eef0c7cf574eedc165e12e421137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e66d43fd3d90a6c2c781adf29c6575138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aa6d6488bbe98226c4eba13a7c75a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bf20e0dd4aefbc17e95e91605d909140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b09ea02c33344a79a9f6c69fe131a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe073604b79322197d89a0da898fcb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a40b62f581fca419914ca502b83b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750879f9c7699366c55c9e9e3e06538144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5efcd8a4fcb44a2ce3c29a34f5670145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13983fc02fff28148db17dc552a24cf2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471554d212c939c43e1f653cbfc4a8e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e4dd4c708199b3958e8eb59891cbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36aad5adade76f8718e6d31e01901e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab739303e3e5f0f57bc94ed0c76ac9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4567c03ed2fbd604c55ecb1d3956f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47714d4107eecadc2c974acbc99fd1e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03765070d56ec0a627193f0e48e1a95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9d387d233f3af182bcfb20b2589aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f62930f33098be063fe0977ec0cba9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123c50bfd182264626c710ca31508c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89f151a30807baf017089971b0772e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c885d6fff4ec5499587add47ce020d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4e77686064f59830bcd1933df6a8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0497cad996609e667ff0a00e56a908160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b103e9af86be68cfbcc9fbf06439c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9458d4fb6502ab8e8d62540795e5d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bb9cf5074d0b2ee193d234a366185163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1243f9d119af2f2be550ec233b9b5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488efc42a1c1da32b3674c7181cd9800165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09de0168a617195202a2aa911bbc46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d14501a134e62067e1a7ce5363628e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a0314e6d905db55f44fd5b448c723168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4c42081dcf10ae547b2d2fbc19b72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329f06ab29f9daa4f67038ae30ff5b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db374dd75cf6133ab578ebe108f16e31171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bd70633dc45a7af7b54d0d0af45ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454267902f54fb638baa3b05955b85d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a299f8433d63b144f87f5c45dce51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b904877705be5719da3b5314a86dde175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4beb8175042e8cf9da1b7dd87a225176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccb937ab37eae3db7617b4c60c4c0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4782440709fc1923eb47191c711d38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4474579c20b25987435ecb3b109ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4431556165c1be995c7a846abffdf5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ee0fb31768ac82a22df95104398f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da5a9df6419d5ac8d53e493cfe8721182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9956b24de8422e0ac143ba9d8d76e8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e8283944ee4117b5191f38fbe5c8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7752afa9ba53f0e9b8e6d53dc0f4f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dae16c3047e0c5dd18ebe0a3deb04d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63151db6936e68a36c5e1a6271cf344f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bf5d5f081f0314a6e96b250024a67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adc49cb57ab4cd7c4484b042f407f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fcf11774569ebcdb858a83778ea93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90b6bf5a8d89daf723b43709c70e86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c27b2d25fc17a67a98352419de9a94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936463dd9ee2f8978729f0604e031999193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47315fb670e2aec489eea02256c21ea7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610247decd117d9c3326c5415acc3814195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09365e704ad66f0f673bf3c56acc31ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b49015482170f359d11b945ebe4a84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f84b8c347fdaaf1ba460059ab48bf7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f08d974a0951257b8a9c472a2e5532199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc7e4409042ab3f746e89ec98d4c49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0f61c3ff556222f810835373a7055201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966724f76da0c99d66a02484622d18a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6d022ce540b7bf9db502fa08bdff9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13129db4e978ff35411084af57e70ba5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c62ae9039131e0055431f69461538205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24dfceefbcff89abda086c4f98b01f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd4ef735afadb0a83fd534e7daf651207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167d7cd65516279a34d80cc085aa676208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18894d4ce8e53e458901d9995ea3bb60209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cc873be06dc0aeb2118ee3be808ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b488d9cecd59ac1375822d324ce00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31de08bdd18e2b5e78ed77e0900c4d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b0a26db48eec496b666c8804fa730213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f68a53936c7f2230880d0ad76a4e87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c70c02dd0b7274ca44920a92c2fd3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0de549d1766f656b88ab7c271201dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f80b7e2574c82969cc5330a2159824217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38ba1564f19c86e9be16b567a2e0b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22f3e3872511b60b6832d4ab78920a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11bb7abc9599652a17edab1958acaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d701c1cb77fd6a059a5bf9014524b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c1ab35a31d1e08c933ffe2a48efca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00943d7363e0dcfc322fe8580cc1cb34223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9cd93d7f914faf2d27efe9ebf282e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e2bd20883a13d9827a38e528bce56225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048e590d133f9e6d19ea0ff79f79953226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e1beb6d6dad8b6eb0dd5a63dd805a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674b30bdc3665bd48740f04f38876d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3833c4a1171a326180dd73d1e82447229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce1fa5e5627d0fd35ab607f249c5de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e43693b8c23e827337119a150cc2c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfe88db7729136151393a6db9e2989232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1c7b0314bc4fbe1afcaec05233bfd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856809ce07b64506aa67a41c2fca603234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd38f0cb9c5927ebf39050c8b8d2ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7409bdabaa2d1fca9053b1c7b5ec703236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f9fc34aba92fe89ecb6967bd42ac0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b114af3ba5de827864163cd9be912238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ab62b540b8f907481b3a28b3fc703239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4ec0c316ff18d0b91ad229443b9ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022389517ef31644dc5cf9b9fd6fb60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc524cd374c4762dac396108e3dbb4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7e7f97e80a626e92aab9a7f76a948243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2a7bdb7fd21a1e3ffc738f8ee94dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb76e5d08d68c6082e79b23cae353ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3938873e601cd43bcee01b193b61b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ae43312117ecacd72ea82ca127698247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd0b1ec7b610593f99b78e5d13e8e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149a914787d36cc49311b4154d9f904249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e163b1d7dcf6132d7ec6e399b7c14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de84ff844a1b750311a25b350eada41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70a02a02f29286d6a2577e227e9e79252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7e57230f428058381d97fcfbbc109253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476ae401d0e5b047254a8896af72441254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469e1661d76cf4047b0470bfe6f5cde255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5184e57c87c675958fe6f84af37041256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ab8fc3b1016c556a859d87500be29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005681dd64f4a9bbb635622a2accdad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88360cb26b0930942745e3e65688e44d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fa68fb6782ec18bb807f3579683c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522e3c02affe06ce7cf473235af3719261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84ef5e01b0a6176141a60d89b18d1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b26f47a441a9a6811dc259765d107263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c76a42a771703cfb05e13a0883bcca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada2d532c774b19a99b0d509c784b35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1aa64317bd63d88c5dc0a0d1449e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df2bdb6647e2084febddfecdcc5031267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad988b6710116c4ae0e8f6994a6049dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c62859c78fe08a8c9fd93d89fc548b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e183dc05ff8286e619d4515789c81d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969360a4ec836cc48f283d5a53a97a10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e262e1c4ae7f8dccbe76751d76bd2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2091784e23cfc746259000d04b6cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ff45652c084f163959b15e93391a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8f2929e5482787efa90c991591d04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61045f3f1138839dd68c7f50fd23757c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875e96035a76f25b2e8cd2ea2ad6aed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592f822427df94c7143df8a123782ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930493771844c5b6f8f239953cc1a43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365b39d6e6ff10ba17b7ecc35fcbc91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3cd5634f4a37d1f327e9859cad75f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf3a59570a110ebdeafabd7cd0e9ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d493cf3de81e8dcabc844324c70c4e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5309d2cfb493543309a664fba29f9e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4bfea6d222f9bdf65d2e8310cd362285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d412925f20133d046e2bf38689ec43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bafb61998dc2d1da704fd8bbe9e2ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ed881cafa883994e6f3721b8c4004288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dd19b3d9f14eed8757c4d3058d9e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec3966b6d896d1c0b1f0f7ab14902d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3a327f5b9c190f4600daeafa6cfad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044fde3a8fdec8b002c1c080dc30e10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d66ecf0ea95c28d3d09b90fdf7171293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ffbb081ece48b1b83c6231d603fd2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d5f3eacdb5d1ffd9f958e5f801074295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4057415d26529a2447c29a431136048296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcf886556b13a7c10c75f2a9a724bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a1283153ac453315c645f95ded23e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1afe4cdd0daf56fe0be3edab04fef1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc39045e027a9b2e0da4d85131767a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6390fae6efe9276afa7ebd43f4efb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8734904d417b218e7aa0219aa8c07302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36a5f2986afe581e2decc7dda81b4d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c03cd5eb45878d57f4b2834cf1a5a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e737b1694a6f44e5d39519b83fbb76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e0130a2a42b45c587d19a74d352fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629eb2867d57e03e093baf43065d79a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076402a2881c6191afb95fde1d6fd357308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46554a508cdcddba30702ef8784408b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891711f801944da9df82f6044be0b792310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581526fb7d23b0a0b3c3822c71fa3273311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9ae27635137d9f20f4b0eeb04a6a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8017d93e0f0ab336a46bd9bea872a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd00e7834d4b7100ae817d97fa396e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763165b96ec161ed8c32525e5f6f2aaf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083d6ef3d1a09359b26d7175fe794b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d21eadbfd70469a6e24f9fac419d8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d69b1dec1e7c1623063c5b4f76e4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23869d7185d3b1a0383e887160600759319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74802bee41635b04bf9ce673cb06ce3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed231f41d2319c087787465cf43cec04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82132ab74905d8251ce7484e37b8323322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e786ff1fe3e6a2679ae064c5d3126323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79c57358814b753089727c717e848a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e69ad77483c7f26dadc6d7c711330325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2791093b9de0892bf5f88b2c595d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccf68d2e6d1ca339a21c789d6932e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381f5e3355b4b5c4c0654932b3176f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da6073208dfaddc43a48d622e0c2ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c74faaa9f487c4ab9059aee130c63e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81806b57a63bf62e5c2a228c7a749746331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddd1f1d0c7b040f3df0c65ab643a8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bd7913be827e6c2da442a2cde198d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f19a5bb78ffd6221d9e3b3af9de94334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ccb1c99000f6f3f1f194d01c7f08d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ff6aaf537a3fe9b188a3cbe6198c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb78e31bc8d6ddcff8adf4f17b8244337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4280c7c3ca739a69163fb29f79b3708338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78f5d569f2441bb6fd3fc12e76e5b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c244a82ec8d483c44ac21cd510e002340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7e05c3dc8b522da67b4def71e24de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96757ec83a9e4edfba06c6daf8628809342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba68dfd8bf25395d40b98abbf656c50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bc81bc3aa8334a8484cb0be46e5eb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769aa7d4ffcf4d3f8d0f82b6ba2fde1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6e8b0b093405acc3d7c0f06f05980346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1c55e1bf11eaca81e19428d4d9e8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dff887a4b657bfef352a50ca8abfdc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5d05f230f2a5c9dd991434bb31320349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f61f0a3be98122cc2936b99700aad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf3ac4678259292743a0ef984fdf81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aeec47906a3f6807238c8b3440849c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647930c10d5674abe193672cf6e8524353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ebffab48b7b6824138c6767255348354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea5d434ceb5aabb691010100e41700355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae74c84878c854b7b02f473852b26c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5cd7fd56e42dd7fe8bf42099d405f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daddb39db1b08fe65539ced0a25223b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd521a84917c574aabca1c940f756e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b31e66fb6102f5404c2d0d83f5f0f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdfe0d33f7993adfaf087259a8381f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1ce58998432d4da88539044c57431362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e580cac16f2c8a33cd52d357e078f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a1c9d763a663a2eefa45455542f91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c355bb15e05b9524bd89654f4761bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925524fd75a125c30f9292957f9a429366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5664db7d1b63e7df055f7ddc66346367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5920ebabfacf859d51ad9c2e7c8f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76859f0b0c2208275a38aee8883925369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b8978742bfa5edf3738ddc4ea2e4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca2c5c22c8e867b250d91491f43a08371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4c08a3d232d08e192a9b5bb03c241372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9101a3f64bb75323714b6d6175fe5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51972d6c01cb0ead3b4cce155c847d7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803fc35087d6bd5a77f2954b1594b81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a2179282d081ef2abf3fcd1e4d9c5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e96f7689dd2b92fa7b875329d31a22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd038bb55162f14367083e90d24311e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635a7f4869d4bc137410d1bdbb18b25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212a64b745147b62f935f053c0a1148380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feea2d46aabdae2d6e620c570ca78be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9cd8738796cd57eeba0f5dcdbf791382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554fb2cc27288cba63ae851619539c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef76a87339c77e9744ce8d82d02635384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fb84223c191233975734c5692a915385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54befe27d3b7c59bd8b9fced75630576386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748cdbbc7c02c7ba12a69fc493e2832387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f155e38c5a4422a37da9fc34e8432388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac2784f767e8bb9614f0dbba58dee7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0753dc445dba0816ddc89def3db78390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c8275b16359e149e19bb910401d25391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ffb4fd9363a3d61e1792686700fe9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334b39e3bbed7e333ea7e5498d20baa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b157e7d92e7aeaf4e3d77ad4358005c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a1c7246553f1f01e4d538fb09d4b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3d0fdc198cc07d7b0149788419b54396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb243fd80bc5abe4f7d456914967af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ec33379ce599f8ee00e1b7b7a3db9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6634a00a120fe0eae5604aef6616d3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a42ba55c8962730dd18a9761d469b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c7bfca0c9668c2ef5af39e2462f06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61de3866a50520b44614e8ea38a30d1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0845ebc7c1d022f56085a897975cd0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec25eb941e145cb287bdeca4d05e112404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89d2fcf425451f2b29c2449f639a18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a4ba8215214c34a03caf18ac6bfd9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9dcc21fa8fec516c1295941a0139f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bff96a6ee5f534172b8707e1f1e71408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ffd97059e4a995bbc2a742ef5cc2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc1e8d44665dac5676cf4646dd735e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7e858509de92c50a195a69bfe73e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976be04ea0360c8fcaa291f9b2a31919412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae0a84331b27d63cc4b22a32abf5e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3203831b9e2888fef9a7b37a45a365414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a980276ad7ec0248adcbf65324e538415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b96822cb43eef2f8e51eac4b226e76416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f9637627fb143b43f261aa05b35c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6e1a0e0cbb131d218bed64ad9bbe9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf245062427b57a3ebb21846ac732d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1d1006b07f1e4384f88cc3fefb506420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562462442e3b5a5fd494eefc0d416bb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30007d37bc698ff4711c503fdf02eaa8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753ae21035276761ae48c64cac9e716423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64c4c010008d57b650845b2b1d370a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cd776114d27d3b07cf9953558869f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319527114e0463e34d63157b9c60e476426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d82ba3e63b8778c5e3dbb0a7d6f709427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883c5952683c49df8ebede6a795465f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6103cec48ef03186859a230c045ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56453ea497eb177901f4d83c41eb73e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fba3496bfc1b9720ea7fc139d62d70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececa90bbfdb9ebfb76c8acebbe2c17c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba81f5403f33b40ad04b3bd6810dc73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24190a16b69ebdc22d4d93e74a7f2d6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e353c6b3ea4d65e68c01d188c185a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d8382b8b6da22a8a02c2f0afa25f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267fd098d1fb15cf9259d6ceba9b023437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4b1d91356869909c86804322287e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57277bb22d755bbf910e8fbabeca74c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03832b3ae441273f7b6d302a23b362440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8163e5589f91139b5dd5e79ec41ca09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701486ca56afdc55b4b7ad1811931f32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e8e96ac280cca48bf129d90ebb002443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb9496e1ff6a6115927e1d3bb4a1ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf62d0b3d58420d6005c0d1d6aea532445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c3180cdcdd1c3cc12f87050b20626446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d87fe3da8858761472c50cd52293b4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d2295ba292eb32a144abb402a5607448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775fbe168560be1f6fd4320fba2885d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6142db2cb8026adf412d33bb386fb98450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f811a5b09e8a7acdbd6c658b7d1da29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11140e9374d5d667682be337591c8e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48debb00c641e9622a1295f574fac25d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eb998b54f66164ef95095dbaf6131454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53457d7d94e5058bb3e99d5362a3f47c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7b1668ce595c0f892edcbd62b2bf2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c7b8ff88c20b9435e44f88a5b4006457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56893c637d81a6674f0a237f7056fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746596c31310f95095e9a4925a9f35c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827f273b32a8f3094f7ecc0de77dae8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ea11a7961c99d5145f723354d240a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5f45dc91ced80ab37ddbc5339e5ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4350d2245f75626f8928edafc1f5fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881dd9f7c77a4ccfaf0f288139daa37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f39e34b7120a45d075ed8e11cf9daf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8888800af5f4b8df6479651a8275c22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ea534740732e7b81fe10d157a7d18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b0be7e9bb1bbd4e8b612c56dbc63c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df522304558e3c9da837ba756e65e55c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0ca8ee0fa935854852fc096761c61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cae56df2181a00d05974b3f41a906471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d62b6cd8e4f65662cd5a26d35aef8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ac784c473b022c9f33483c0064fc4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612843a01c5d23c18acf6efae3e95b4a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c6f68dbf589ba4c6c684cffda78bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef6e284adeac31ee24d6ebf5e67ac7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38af7f921de78d32679a4e0f6176e36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fe81ed8e90e96981a271c080c2e7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebcf338b8d8f4de8cf2cff7596793b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e1d4df6690870cc0561e09d577523480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72358ea8d9e79b6c36cfd2512a9d323481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9390ee47994ea850226054ca8a710482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799cb43c81b06903ca376b56b2cd1f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb494490c239dc4b0f393502ae36c9b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb936967fb27687a2021089b6026a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34823fc329ec22099ab1529c7f8db333486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe2cc3f01f999fd94a0f785cf83f11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a5aa63dc346dc68f113c6c92e7c9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c9c772e22fd756ceb9b0d853c075489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b047ba21b18e9e09c48801b08d9bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f6d02661f02297ec78ca9a418daaf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64752e5a1156ea12f4b5232650d799492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f14aa57aae4d8a3bbe8a9db44d053493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371faf977e79f0e56049780ca1ca92d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64095b630d08a0f23468a83855264f59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b660630048086f8266ad3f6290cab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911b03a339113aca61a2183087170ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68d13cf2c416897659f1df3aa70eac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64af102d66f072ac347d6c103c4c66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cae50186182168479dd31600523757500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496f11e72a103de2f0a5c1ab50ccff2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f40c9e5be8aa7a8cef2741fb2e799a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcc8ca3cbf18045a87cd0b26b0783d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49f9d2f2a0fc863282d9df7de0ef9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1cd97a3a7b2547db6e5781c64201b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7e0b60f621e736d134f2a1730cf9a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc417438b960be3902d5bc25c9b6cd54507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed81ffb7232be97c47e5346dd65b03e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabb1777aac53d8863f0b6fdc26a841509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432756296ddc39cbdc94ad27f560101b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17f58d234ceaec3d2d6233b1376e7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451d04d64ced0ef23ac63acb31ade65512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93816c2172a3230ebd27fc30589ce962513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2213f6a67d98f6c1078694347015a72514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fa99fd661b2830e357852292504de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab53aa2461d6f6a1d53afe9505132c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1a08d053a6f0e8e54c3283598910f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab5e6a49f51e2e23ce04b901fdcb3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42249d4a83804bf54455fd29154f72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e592836f2e81fb7dec64481c02daf2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ef06ca94ed31aa93288857cf47c59521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42189e71b2c1540a8d995c6cbafa3c4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137de0184e843788cb1fc5912979849523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c365d88a4860e2a31ac793d85c0bdd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2e925339087ae3b901ca7c10592f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9160e39b4b76662b2ff6d5e3244e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042849b823ef722ce385f7371364ffae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f6ece8f60a32e3505f9ccf1e68403528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb1cba86e5906f8201856c31555c33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c514d10204cb46c09720742c552c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803da15aed084450c3d0968b75aac22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504ebd4ed791c68d9ee61c28994e046532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815db2faaea67e80221893116e48a5f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c995f6d606ab3f41aed0263087ca887534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c564f18ee142f1969782fad203f896c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77429871cf24135c848c74e8e9e2b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28a37625e7fb9bc88d00d1ada10640537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f0135cb222eb865e1af00e269c62f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcf61d99b73e3eb84c4d2ed3ef379a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c0a5da68e6a5443290f78e37b915a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd90aacc874dcc7e056f88c7787e3e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422fa7780cc63e5fb7b6e0c1aaffcc2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885cd14598c265a959581bb8b729dcd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642317114bc88bdeeac478dee2ff9c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b60bb52de75312623b3bac9e5a940545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66400445ab3111b31e6cdeee099245546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4852287db0d6414b92972727a2d321547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e13226090b7cefa61f01499c0a415548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98800a9101f6ca3aafcef1b049c290d0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f364f50fd19768175397623b076cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898523bdbcaaec82998e738090f0a855551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b411017387e9ea10469b60230447ba4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2ef69ec6704c20cab6c33c9aa41d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be536dfa235889fdb9bb30318f70c9d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15263d37cbb70021ed244db246971444555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d4d228cae66299c26224f1df1ea60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f8e9bfc94dcdeab9fe7f3aebfe57b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191ddb1c043938cc985290d319cdafb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b870128406a1c3641bce5c7f8d592f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a56a412bd333ccb44346ccc0a56a0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a0e8f9060fd3790023d025bee6f54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9206f143d88aab4a74e94766ab98912562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8fa23e2ef989e9652497a0952d3a5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0683f15108aec81886a9d2d1ca24b24564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379215fd73a85f3835324e11e1200b67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294453efe018314c6baae8e06d60365a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab765134c898c8a6472311677ae1f72d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c502ecdd29efc82821d6973fe1a205568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffee77557ae5ae52d5f058c0bcea1c9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7efbd57e6a0c477cda5ba0061185f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b863b7a682d021c43dbc3fdcd14091571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a45b2d49491be8d478aab8eaa3498572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be1e9b0ee292750c515b5652040ccb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce298ca764eda15dedccf0ea7bd9a96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80397c3a2cea0643a13e9dd2314830575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27b789b399b8066036dea332f77e64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fb2911ed73c94f6edb4f73691afef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52aa7b5b5c22541aba8d44072dda73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3800d8dc6b1d962f9037790d1d3b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672cfe78b3856e2d9ece9ab44b38e2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d71d5ea60ba8cd92ad7ae4ee30be8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad8b932bfa6481d481bfdfeb700811582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a75599514ca741db355c5ea4d285f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b9d480cfa0ac1eeb7ef03e8f8536a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395b7a4ca3d1c655b8d29691f3799af585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5086904a9e6fa07365f4b69eab847d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263e2eb3a5a13c43c1b761320a18290587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd52e75c3ab386f2de352811b7097b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eca0a49a924940edc4eb201bbb523e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387f8540f17643a0efeb32a30c12c00590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42417818edd6045255789ed8a5f6e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f9e28f414e6d45c4a19181a0a730b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706cc5061ae6d4112e6e70df5bc3dc7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f2eb281768026f4b8ebb3c8cbd4e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a93ad0a3ac040bd96975818c26dfc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dda6ada98da45069d17d89c460f51596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a784a1401006f0c548e7dbb84f96c6c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36f458cc5ccfa5193b58df67928815598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b550c68139b7b9846241025a4a647599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ee65c5144074dd86fb38eeaef1540600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6c9a546c07c7cbfd4258277574356601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf2513903c60ca01cc8cc013fc069b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd64fece4f0b78b1f9e254883f13aba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339239cf5a95a8f74de0b79adf9bd04f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0a96c725afbbdecb0b84a9ddf8338605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf72e62f0aa4c80f10f6a426dfc62c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2bf24016731ee93802112a98bc34e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24b982b2fd7eb0b9f3fa2fc3af39ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efdb09c54faa8a9ca9ac57dbbf71ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ebde51b3604ddc9c2a7348cfaa9c4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f94ae7eab13134d770899ec3d17fe611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd769a1a9608ee2457c023f1d67da527612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0d39a0a5d631d66f0771c6f02efe2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e5d05feec949b01b8cb1d43873248614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7220217b59796b4fc5fc8f5dd3c40e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89c5d88f5b172c9233c9ae5be0278b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c0660f0cd6f2d5347f5c16b3f485f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d17c8926eeb76a7c1547e3a8c33b32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60de050dfe45ffd398f2370774532d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef1a7f296d637aba652c766ecaacbb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60174aea025cdf33c08f11e3de67b2f0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d127e945393b15bb2aeab40839685b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521606ee78b53c56449eacdbe675e5e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb00c828c4363a3db47ec758919944624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb85593a81f018a0d36480b82ac22c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c67132bdeed793cea5ce503774407626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdd96f759858ff99961aa7fa986a7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddce44e1c181d22608c587905951248628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720141391006be1818f8a1560c278c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d938e4e5be2882f74fd8f87a2617f07630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86026cf9d0ae09c62313bf1697c76cd8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e3717f34c06dd0a587ac379865309632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcffc20cc7f1ff8bdd50d87284e32da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a51eacbb1d01fcda9bc45fadd3a6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841dbd00111c8d49354e6b365ccd0e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118f02cb8272f8fe08e400c37af8166636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32889fb23b89807c6b2f5252071983f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00023cf3fa60d9e1d233d4297d01c25c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5c842fab158ebd0389abe6ef16e28639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771c3c225c57adfa28a9acd2c11655b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d05531c87b38317506a3b12e10baa7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f90456979c36a72a17b69f09a3f417642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec696e4b469537a4180fce7ecf0e8e3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49445a45ec23c49d5cb155a7f625f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c46626f245bab4f01b752c35cb798645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7d84b819bfccae9bc3c9a093c7f9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9ec3e2705ac51c93331ea3859c817647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf665946001bc4a95ce20ab287a142648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e150fbab5169119cf4a485515c23e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f577a5c7a629c0563a9c4c6b79c997650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8fa8f83b3790fcba31da89bb0b380651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271ceb449a65b9d5c632fffe18bff4f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecedd1698e09b0760e24c16cfe83432653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa47b596884dc911beae1c63e77895b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df57e7e406268b0be5f38f47be8c7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f893e3f04c8de6419d9c91cfcb4d006656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519747915d8ce5b6485b5016cebb9e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9123c9b9b24328ab197d017552e5f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892d9439ac231c53189fd7186679335659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a9ae7faeb0b458b466aa5f9a37a58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae26bcda05514c9eb5818a13282569c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5e883807bd49c046045dfea04b11b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506f4bf8d6bc479c74c7083e6ec85c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a007bdf9ed8d346c5329aada0ef548f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e69feed6c8072cd48ca5abc69cdd2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378da439b27d2ac84ec7579a444a051666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95aab623518c31fbed138f7ed7e503667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e16e9868e34e2b31856bf32b4f011668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eeea0deecca55172dcdb754f729fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41901b5d682e74f481d4c787a6235812670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ffb2feeb3ca589ca2dfa6095c821c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629e9b3a8d1526a02d924de27ae9705672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f63a5135cd2f24744cb2d5907e46f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50768cf811f097ff301893656e8397d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d92435513aa5fd5fa94d1bbb7ba42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277f1534b4bd0c2914c91f1ccede57e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc6b5bd28052b932c27d993f9c6e61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6675b3da83981c1dc8f9f3b460ed9e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee69806687783922f652d800c383b83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3f76cf8b8105aceab781a92e10827680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168680883b21f2bdb1c95e9fadfbecc4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61292d1ceedf632cd4a143d88f10d50e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d0afe228a7a9145fb5a0240fe3d49683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79cd71d62fe6af0c921cc51dc4f2a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cba9092c9ae79199bdf2499182a50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237e3d3084178ec007c5199bc34cb6f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b081a5246b78a70e7c955cd45589f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87817be63f530882c9720f8afed07de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdaadab67e9bdfe22a9782cb01ea179689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306faf5284b927319e17cd2bcbb5c54d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03693d6146ae06606be4a211becced691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27670640389d31715d7b8f480ddbea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd3f7bb9243c5c063f45fe7caa9bbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89527ff19e94b3a2eb6cdbeb6a5521ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78497baa80e735abbc6499721b3f852d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfff4f333efe95c5801c65e70ecf42a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12d70ff4e2ce86a47bf346a29a45e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b05801da49bbfda3a88585a9b8031698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d85131076e1f8e377165a7ccaa986699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f801f4499d7e6915fdea2f9b05cc0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42bb62c88bfb439221182ec7bd7c8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dc664f60567b40a1d3f2807df763e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4f5a3dfacc99e350c1729c3bf52a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb45d6a3fc02e599d01bb405aec0e06704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5df5f87e9195ea6481b810cbfc1967705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c484e3d62a30682b441a79ade808c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a0c56ac3e4426f387a8e61c2c84ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec19417bea6e104f0162adbe1c7163708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368dc511956450120e0bdb972249e4f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87eb7adcda23bb8ae038526611e0ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeff6ede405410badb080bac91c7f1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1927086d5ba6a0244a3d6079fc9da0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320916729d2c9ce53bd9870bf6ab5806713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84563cb66117991e8c478bb081143080714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff86ec9749676028f1f91c29d20f49715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c22dfda654afdfcb8d509bff304939716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f9624e4c9c55bdd91cb1cc1bb1b7d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d123f21fcca759c2654d4ca1b10aeb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c286b0fdbbe29c1f0d8e2dc02f62a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de7488cb7ec89d02d8ecf605f0394e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09cadf2e880ca431630d7d47725778721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775f08d76f745b59a38f52096e4ed73722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dfdb5828a52136f5b3b7319fa1ceb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eec5b62b1777b01633e3ee4cf6d6cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013655f81514dd46db981fa0c0b6ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e430fa545f1a9e7711c9e6322793b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508fbb292d2041cd57e8fdc58d32d11727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f163a8ce42edfdead72abf8dc3fc5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8704c81faba5fd57b8108ef86daf2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8486e4335a8735b728dc8de12f1b387730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de655b52e4c554bece6c6cd2604d5f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62d39286ef6e6170cd4167a95830a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d619fb59ab5a2eaeab209ce2ce7ecd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81574bda5e6314559c68a3f7076df2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d62dc1506cbf41395b2b527c8af169735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858b4f598d74fbaadda15af2f82725e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca832fbc09bb4965f94ebd0379713ab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fce62d73f70e8103a5f1fbd417ad98738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a21f234d4e993b6266dae9154d4716739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03126e1955c5ee6889f253d44b59eaff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70fc8547f1c2286dd2ad25b1b90cb3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5175711ff77b4cbc50c3c60ddbd51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17009a1021d858612bdded9002d6968743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc2647d056065c5750f1d49f4d821f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df411ff5b82373a8e439f62172e5784745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44dff17fe765735fb62199cfb6776b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37ed497733e63951206faaebaf562c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40aa60754e250926e3e8b4564439bca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd39181ea7a64cdd687c0d3ede08276749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3d3b7fe94bb46cf781d6dbac855aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ffb21670192b993f3236b4e27269e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eed4197f435a06a0bd12fca973bc3b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e35244d74a337f4a972d83434e0dc1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c607863d7e4daac0a20b3bcf1e26e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03a5f74a655f99ded914c92510649c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a7a987beadb69032a6d69915ab942756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aa170414437619f7aa8d2db2392bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11adf14a28bb9fde96d1e35722d901758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8fb5aa963ca23ca90ca25da46aad5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f803013a6c0e2a3577528ea5dd9e4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324c41044a0be20b3eab434358c1f21761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242207338f21d4bb3b03b3d18bc2ae0d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5f494b7a09db1d4f85673ba7db32c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b27e8e7e42d0421432053a59bdfae0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976735eb3b21abc1a1341dd3d776865765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a559836c5a668c97589f388bdf289766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f6f3a86c5d7a6c8fb0b0f424019a6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08ef199cd722dd130a288a12147c58768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794382db3635ce5aec1e0cf4b22b954769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7e74170264b5d81a5fc9eb820e867770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca93ada63c7b81224fd6d8e343be031771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b4162b32fa2b93174ba01d854a2f0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920d2e76ca2b81c4f96c0fca95e2f7a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325074bc34c7af86ff980dd458d71613774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728790cadc6fa69946e65b38b27072c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa567338227d88110d5e0e5f3dbad7f0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a1a87679d3b5462447017e5d2fa5e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929bb2a940dab637858f9fbefcea5da778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a955bdbba6ef749904c3cbd936f17779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5297dd63c19413563bd5e5aed34f4d8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bd57d01d5ce93d0e85145f72544e9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449ae0dcc6d090a484359746a449547782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51def7be909862256a7e965049ec2815783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab44c8f2e2dfd2a3a76fbfb6e45ea7f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc838080702c8943e5c7e637551befe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a402c081306b2538db35ddb048f05786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15f52fe84ff0dcda30f5790e726901787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0a978b454d0cbfe4bc956ec4a2432788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ada8d91dd5608cbdda0135db775eb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975eb536e44883af2b60bd8161f07a11790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57dbb66a67509f9eb61f317b0b35e9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453742f0a890f78e571e5c9e9d19962792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689abb99f8ad1e7830ba22bf5fbb27b3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44262c1c13c603b5ed6ef22864b6aeb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a634e7b25483bdbc97a04fc2d652014795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d464a8abba37abef90c3a11cda98f4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50ff0b7504c1ef58888e0474b13089797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eb3ac013d0b9e5ac6fbe0894c2f96798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8328931c146553daa8f14dcf59fb64799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedccafc38f83c0fd2c7603ea3cca889800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1f4f463f53efd39aa715fc7ae77e0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbba450c4e5191883328c27d0c907e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe508a8b32047950766f93b92d0696a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7838daa95c2f2117851ca065265eb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0ddfedcaf8246e58e043a21ba6d71805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a378bb188d4b04eb7d18ebc8832b4b0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c8e725c61aa92081cc6a4033be727807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60012669f74854cb7d8e609c9eea6f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf18fb4494faaa61213da033168c268809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972cae3a8169be58cc30fd8c97726b5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948066266c1dceef29fdaf66b945932e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f812eb34ef8c3ee7bd29b7a1537213f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7919719f1efa8e025ba16cbdbd38e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3443c253320f6467895c8b1fd82fa36814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0f38bb92e8f6e9e02edb85a3c5945815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84914d8158b1054e5f2fc57c9b0094d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529175cba3e61b87f5dfd54995f0e72817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af77683baebf575c85c45290652180818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc143e0c3b7f6a50a305a0bade3e9f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea27a99cee236c634dc5bad1ef463d9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb1d55047283ffeda975e80057a3bc821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2908ce0f66ab9789f80f381904e3461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff198a6d9c5c935d3d390833f926598b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc40492f6a73bbb1d86a40d4e60d0113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0c924fd574196d9943b55fce87d354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733559799a1b2c14e86c62ea92f1934c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728854458210a44bd7aab647684bd146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b83115924bb16e125a9cc363f833d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b6aaf27a35b932eacd9c193d5a4008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8137badd24c2027429fe4fd7409339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66590619358986b1f37b56de0483536010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93124b9c76660141d7a3e7da4a67fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3dc01176e6ab1bc7340fbb47d4e1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dadcca601fbae98ef24d9e888927a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a99fd3b0a7bd44cca3296e80120a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5db52fcc760356a63ee7a6f7399f8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187871f9459f148e8a64247bcda064916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a92565228681134cce9c4c1db067eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb36603343e381e39fdd4bdb3d21f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926287f3ddb07e98b156267820a005619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabfd2f2286a255a6d6089b17f711fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5e4cc5facd14413dbda5dc7496c1321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55093fca74ce262f73706a7f6200fa5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae61ef0a31f55e39836c24cea2e251c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d48e9a530310707470c97ae62271924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f9e3bda231e092437e39cdd9f2f8425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281603ecfef86994c39f102f9ac90b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e10e929c3c7012c2cfdf663cf782227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056447f962204c590867219fd79a95dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948c113a48926b247ace221ded3c82729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e77cbf3dde9980ccd62dc0712fc7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cca350acd71bdbb7d141645b93709431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f06f340c8f9f58d86e2d8ebdef034632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea3545a8d1024e9b4d8a1d425ec6a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425d4047100c38e793641eb761433c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d1bd9828f55d289c7c8348bf1a7c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa83a28c8ee9817a161016ef4ab16236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bfd7b9c10af59adb5250e8ac1b78137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf968e45abd09137c77b51709b523538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4cd6ace13ebb5179f3428339187a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fa1906c24fb0520334c53d82cacff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f5cb1b59efcaed961ae471099074f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911927a16b9d4b0f5f74a29be97467842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f066525d049b096c3a5add72459e043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f1826afc8fa023244d11e7cbe591c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b0ed4f9514ecef21c2f27f3aba21e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6131117893ff274271052aa71a8f3246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a24974bf5141635dce042a3e1405647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390e3c8d172123e4257e69d9ff35a0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241f6ee6b98b32ddcf8c42df047874d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17d28f721f2d8f48f9f316d7dbd3d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bc094d5c1cdea895da738be2bbf8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b5f2f1860d05e80ebc2f3c47357bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc78d339c56909a1469f6b120c176053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6473cfb285646eb87ff3660ab5e0fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea0ccce0ff1ea4a28f99edd6e5471a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0de980c2a87d80f46a7607a72974556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ec798e747a3d6d15f3fb38de040f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbdb92ca48071373ae41643513059e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb7aa181947655e905ed4e4a90506659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a1c9e77c6b00410d64a344f2220dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6b2d995565910b12a18f6d4430aaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b425a002cfa808b82d63ddc92c64d9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ba45904bf95a9bb530c4a3179a43e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1613ba5835c157bd22f5d21b4716e2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5423fc91f3ffd0f08972788d2458265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff406067904efc4a821c296e47493666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150482145b427f4a7ca0c25381624a7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5841a459ed450007b4a484074c3b6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23664fa07ee5308679b3c3fbeecc2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0f1972aa458dba032b916589ab89e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf430bf63adf33c01f357949b82e2a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4fa722a78edb5591e71595e31821272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70684303597de9889c30e71c6c8b01373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f162d8de2cae753e6accdf23cc426374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b757c027597cfa86d93bef65791281275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed99edb23d01a3dc47a54d72d9edc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245794d63812e509a39d2799c2b79ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4da20ea5756f7c137a9b1be51ff87d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d53ba72e462c5cfb6eec86e86cfcd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6209e2d93b376bb4e50ee9a23bc11f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03d231f159223b4315f2098ffc687981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2f6f6b610daa21279a7a725971fbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513855d8347e7ce2554b14ca2be7c14c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169af66f6594cee8d705533cd73f75584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356cdca445d4d3b661855454560f15385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a159846a5dde4f7fc19c0a7798019786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f1f535c22b60e802922fe7d42c91f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5b9327003dc2317c9f46a8ceceb8988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffdb4d1a9f84f961d99ce34a8b00c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfc7ba1bfda37977fe455c7986599a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f15e2c1de65c4e80cc3bba4da824b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ff5849d49a6c022bb7a3f0f6cad8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a15133ccec39306096c30f2115561693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071c275b83e329cd1135e13ce98cbcc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d96b04a03acf007c63492d52722a7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388d50bb3cc54a8787d5475f8b3b13296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e294c799c51614c5f868531c3f1ad697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2f137a22062049e89f3a7da37157298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5999160ad5ac8558f7894973f086c0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb029050839cca6dd7c97cc185f6a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828bcdffd56711848d23925ee5e5faa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf00b041934fc7584dfc13853cc554102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7894f166d799222a6f519120e2e4b8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7d15d185d7c6d462bad68290f4861104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de871c4270c5b05963ac39a2eaa32b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d82bbfb7bdac15f1abfa1da928ecd9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad85961d2af23d20a7bda4c16cefcf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405b47ecb1c22c03362b70996bec68d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f22986239e3feac9db198ba3c81ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef8dade75abec0761391d482dbd956110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb758a44a97808dd2a2aab555cbbb3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a779ec4f260c49e02d985369c40801112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04245c83c7237bf687fa56b747d7e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce597cd34ffbda8e050841b1d679d765114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072935b7968b180b07df0a2431d639d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad05bc4b588d21c2ede68cd38a7d15d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d808dbcbb6fd16a74c0b6861f390c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266ba47aa110a9c17b73be5bfc039dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f8d35fcad39749715a4c1a4d09523119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe31b650b3a56570b8f4f37a8abdb31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e340cff2e3257456e5828ee12696688121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525ce75199f0658d4dd150bfa8d2c85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292e2debc9a68994434a8d2a3f848b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092e7d5df6052fe1b81593310b2e421124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e837b696f4dc6586bbe00fbffaa5d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a165856d6b89bfcb94425d6fca17b5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61939e067d5997dba9218967a781eae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf862f3165923b6e9169d6331dc2f19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a090a677dde9989e00ce5e27bbcdc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2c35d93e0fdb4edce7cf7e1e5181c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dba57268d93adc26fa04607a137e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10543ad7e7615a490db14d4298745d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2561562f84b2507de8b82d60958ef45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d137f54b978bd6f8651aa6ff1545a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25149182aeecbb09d4688438d42fab9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5981697b8ed6a01032b2082fd3a374e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bf7abfa9572fd15ee8989215fff64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bc58fa33fd2ca704722b67bf84f45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b0e77bc40adbf207028b8ae460212139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d1bdd8851b2d8cfe388136550701e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cee1456126ff4fbe08b9171865bd37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b87e0dee3f72a47a8c0278db40aee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7e8da241260a7b2075f0b52f70506143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f25462028de1087a8b323b4e475864144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3d40781ba5fb2c4e5193100a42554145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a033ee0eb62a099089ef5de1784e9b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faf00ca437b64f8f7eaba752e43da1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e29e17f1ab976d4f3566d8200a2ca8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7d484703acee462501cd022cd1a63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc572027b64a69203857e2c277a7c4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bee66a41108e8fdf0713029ccca2a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de8dfe5d3704d527031cf62dcef340152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da2c5a973743491dce06c07325f29e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bc0ae2ee196e6fb7cbc0e86512eb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d0a4d99dc19cf88532668f501a3fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1bd4f8ec3a2de24a22e25995cfb68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c2d29b6fecee46494d5a65a65981157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea74744d79cd84d28560e019b94110158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642160b430c9492a9098f3b6d16931d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58515df743083225b722ba40340abd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbac2067ba97a4b85af857b509079d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eb212c4aaa1b8ca43a0744f926db4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ef2a003f21fd18e96e1b47236842e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19201b31bc1e99835c15dc421bc944c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244d5207509e62607b2c81ebe7341bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ac672be9d7b985d85396c0b228b47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b753031fbd284e9f82321ea1395704167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24653757d4ed269a29de4db94b21caa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4655e50bd5708c0eed0bc26dcfdae10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2c32a81b11ea715465e6d507955cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1ac0aa36f5e7ab8d4789c1c77dfcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09c436344200d7ba89eedd3efb6681172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde2ce413467ccefbaee29c0af0937b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9f4a8df07f1d5e641c138999767c6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa223afee836f0a1099d937ae9bb0f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291995f6f1a33f61aba70507cd850f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325e5077f135a7bb95a1b980a82e7ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e29823fbe035255c9df58152d4084b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72a499bb3085c5bccebb7873fcb3f1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd363f43f9a1e5248d17f04335cd9b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58886b1216d34c7c36874c169e538a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8580aa14b536dfa798003b9d7665a12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f51643bfba6e450ea5145c6dc6d39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4b0349551f996f0230fd579f06273184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91718130d9184086da8457f2512f0a32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292117cffdf5def471a4f68dc859766186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322081b8fcaca2002dbf2d449fdf06c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a960e4c044ead85f9b162e632ceb36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecb64f8a052be82041158992a9aecc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3f6704967cb07894b82826d2bad08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a79973892eceaa6eeadc94a4c8ec5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05280e51c833641410f0df766622c57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479015199c8d9c1865f626a4dec0b3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a8d0dfb46e30e49f7fe70868ea5f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1da11da06e6b57641bf7d17a87aeb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4f9f6e15743841279494062f3d769196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b0535167986d09d38fccee34d4157197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7378eb1fd178abbbc11f89e763fbb01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc858eb7710a5d8c89b217cc11152d99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec40d03f6ad37511e05b28b694206d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27d8b62a827f98cd2456345e5470bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcce9797469158bf40579554c332a7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce910d7dad3013f125428c2a032e91a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb1c311345919b10277cd436957a58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e618ac6474ecfab99a6f41213420ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89cb7e59148dd83d56da2fe64d9648206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cc3db0c4878a23d6c6d910adc9c00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e3b7a9ad3132764bcd51459c61b2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194d5c2e92c3ccaf5f8f415aa5a2f41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6752995c4593c7b2b146b044ac2efdb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab75af8572e8838ad920b3db4681b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1dca4c7568b2bd37056d673ec71b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda3eae23767fc409b46ec4a939d85a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2debfaba689c1668708568322d0d7f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551002f5f8779065676a9bf3f53dcf2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced930cec623e19fddba1f801c620d24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56067130ddd80689576a2ffe7f9af6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8a71ca58c7553fc99c2cf4d17584b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf8184d8e5e4bef71845526120ba2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2a2b9e2fbc1f1cf8d1f87931f7b3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c179ec57aa41e3f6345f08e00bd1bde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446d1d830cdd4dd37bc28f9c741c5a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2ce8c34a852f38df9032f6f7a68f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9000e735e767571ac91ffa704ae30224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f5bc9a31bd1a27aef5ceeb5347d83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ef447d63ecf4a8529666977e98f67226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c98285cf413ce8983a03ca3e8234b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2c5b478de25e2910912b93c0d437a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90678fea4070de4eddcf502fa4f6710229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136d690f95c23610c40691c8652bbf8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064bc94bdfe781aef1bf5815ba1bce9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cb6b17d88cc96d11637d842061bb9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9116df14259d887299af669d5e09c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c3a11249b8802aadd55f0ba811940234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f6150ce673d26ab61d61a477c8692235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26768addf08294f5bc26eaa09945fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cefe9f3da1fa9056538fb52541e439237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9676daa35931a6d73f02cedfaad5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b433db8ac935e31e20984d162c052b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef53e6a9ec5ca6119b9b31a0bfc197240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2548113cc94742afcc9a9300a257ba4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68c79e697cdcfcca8b69a9b9cb3431242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5137256ccd4af705d053cc3fc6b4fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca9d79b29ff1b0350c619f150d957c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371a72b5828424f96530747bf6734b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf789fe359601e07bb3c7bd78b49aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff0c1c0c6b2e0691f4a08850f84f89247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc330d4aa8b220d5aacd654b172069f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d864250a18f17196482795b101be4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe37f65c015142490b7a5adce42c85250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ca202125fd0009dbbfa7919c6d049251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02651a9639e343e279e50c0b1630a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8060a0aeff53e544c112390ae69e64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331779aa0b80d054e5ffc86214d6a244254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6218f0e0e97fdccf4ff9a0b9dee2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012672924b4f952f531dca3c4714d60256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8272e372890320f205e7dd8be7fd300257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117576485a6eaa8bbf9cf5bf5b2e73a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc33dba5241f5d4b048f74d33d4f09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a11be8ff079227a5bd76310a07dda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db90dfc95852005c467177750034eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea095b3fc1d833c61e4ef971e0fa315262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9846f96293c11f924f3efa8adc2fe1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7f746b57e4cb3da875612054e6d18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ab2528af12f95d137497d229b2fe6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84470206cc17e591485a87d50f73e48b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bbcf9a9842252f4348e01a0343e02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6f42fc953bb8e7d4f8f9ec6563d8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f98ab7ffb5ff2b97a2d78ca88aa6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566fd97b7d273819b975344599a86f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76471da16fb7b766602d8b08c80903b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9a446908506a7768d1757b24a0d68272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e8dba0e43935763e30ae9d3fd6726273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bce09e35f9fbe5f14d905b79f26b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a85557b278589c3cf9be8cfb20c08275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b60f384d2977c6cfc6fff59b45a3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a476aec33dc276267b2f7741506cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea8d328f7018055fbf7f00c4fdb8b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0a658fa7e4d95cdd840cd45ff2c5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf410eb0c3b41ff7919092da4c8531280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271027ef9c5bf71653774ac6efc37059281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0748594a26d230974b9b710aa8b71d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33e8b58c5b81b3b9c730399abd2926283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6c93a44935360a1d5e35468c9dab7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4807d766fa0a3fdc86539f460a5cf46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6a5ccceab1e85000aafb282bf4b28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cb33b316662dd276e450b7926c826287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1d9ee44b2f05c226afd586c06d0d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431010597cc2c673d294c73ff5344ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8518f0a157f5cf77346a1e729a2bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827296c0e595f6cb402a4d3ac8e4ca3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ce3bd6def7061124bd1691d2572ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef3a3cb2e173e48854c975d39cc2dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dda348ab9db3e3bb7c180ddd51b13294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97262e9c49b5d9e86b039701ac917e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25994f8820913e815f0e3d1e071c9c48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f385627219790ce52c1d954c26e735f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63766be54a5be412f0a0c38faa1b09a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104e8d7139ecd9ab9b9f908da6cc1ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2392d35177b096cd4714d8bee867df3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb42ffc74b0897c0412fe63b1ef47cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed3a990ef1dcc86215324aca2c097b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2f864f78e7bae058904f5fe8fc456303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c290197f8e4627b3fdbd17edff9e09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f81821f65d25e693c99de04d110d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff12dc3d20b33750c9067c5b5124f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c924b987f3a944540e8e2ad087c77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fed05b07ebd13879b7f35720ed311308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b682f102446b21fc496db799c9bb4c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0c141e21659c18080055ffae720b5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb5e72250cb2f19d672a4b85b75c2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2816d56ffd8c4ec3f37405a83f172312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359955fd5668e98fea65d1e2e7e2b612313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd4451437005eb1e604ae94bb9aea3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32d7004ab22e4a956b734d71929ef3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dd1f6612a8bf7ba036c6d61e444b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b30d10923837426503612f78c9e2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745815b88e333b46aee25294f5374879318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4329db4e9a8396e84ee6c600b3d84319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2866521aa7cef8cef0de8dd9bba5954320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6158e69b2a773bee21e610e25a0694321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7141b144eff6a66b6339eb91397ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56090ae0782e5e305b24e20af7d3c387323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee553041304515200218230b4fe1c22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee269bc0e364d7c2a48f8af6f1bbfe06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b195a2b24b0a94d2e48986c5a6140326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5d06f47b7a965099c290eeeb72dd8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847d8acfb001724f9871811245d02db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec329ee948bd664f8c8c484c3e7aa59b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93b90ff1a83311e2bbae7a681fe23d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84cbe14ec34ab32cc88d1287ad2400331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a19e5f43d3afd52fbbd87ba5c48b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b11d2fcab7147a3c319e4a66be54d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d3d8628a103c6ed0f28c572e131f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10eadf8ab21bca220db206a6540f67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147137810a81157977d3251e006d2e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec4ffb5b5c96be3f1d802a3a65addb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bbefc60c43f4bc4ff7427e536c6c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57173004e52a804b3765fe9ca7a9d947339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ef897508cc3636f4693470f10c278340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306d9e79dd3635ddca10521e87130ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd8f0e5547bd7f1469a7d3a2b50cc5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005997f18c3d0197fc8ca11dac9241e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86aedd51f11ff1f60ab9d8eff693ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76353968c45476dfe0bc90de130796345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b55e30d527fbb5b771cadfb64afc0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cfa7ff4e7215b38be35286b7cefa4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdb092ff45b3736c6b727a8d0abf7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbffa8ab7ff7fba4e32a1fd0c6ffa7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd698890d1b920352c3f1ab8f03061e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe6c5fbd09a0234f1f5414f0a2d41c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479cd3f0515f4b789a303143a085340352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea664c6f39e1f0b2894d77b85097598353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25db593aa796e38c3a0b4ac41a2d6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406361a14153c34ebe3397732528b8a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7351d3ac29a0fd9058327af396fd6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd49fc59b5b5ada8b7a0560debcd9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34246415d80611813fea42e8c02aebb0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2092702f95915ea1cc5be720447e832359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc6bf9a575815d5597fae6a949f4b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4c2fee2c770e5e2165c74e99bdc6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2f2528148ba86ffdb92dc52b1b32f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dadabf6ddf5ad841d6d5c544c7757363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed10b7b016f2fdec1ad48cab238a44364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c68eb652741a4648f6cf5a8554b64365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa795bad55d7fd256c0607c080286ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2063a83d876590c906eb995cd9359b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d619ca94aec96db64bf4d2284b3bbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac997b7198c925fd780ae69d5fbc4807369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a68c6c20e69d02cda3f138c38eb68370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350dfa1826f5d4b3caab7c06e7ac6ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0f9d1409a1798ff427e07902bfc8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec2cc0f9c0017cd61b8a63daf63560373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c477fe3baa348c220d2c2a03de003374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce5e2036adfb16f1845668c79e109d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0009a2aae3eebe97fb2d067fcc656b3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8114c857c83a94fe7c5c64e1f557ff9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f4596ec6713a84fa76798b151462d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e81c4f6f0208c9d246dde32d362633379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c477ebf42d0ccc9ed9f8cee6658bdec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5796de7d3ab31ad21f6fd4aed707c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57547032068ff050f866dda805db05d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595878d162910cbe09b051f0eaed7ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d24e6c60bc00668971b064afa1a59384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623aeb0eedee991952b3fc034887b24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86d4e216276d66ccc05f5ccff637a0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417722d4ee01a1375dae6e46d505431c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ecf3d81756df10402af06d105ad6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa79564e38c9eb5a32981a2bd9277b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5566b855acb17704dcddc4f7af974c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a0326bd3688bade9ae68b4ec8b330391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd9beb3f3de7b51e71cfc318ff05d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a462541ee4fb4649c2aaa91eb42673393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec4ce8ebfc29e3e5cb1e0a6380098b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466daf5cf5cfe2dfb3615e00627ebdac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb48259754032fa7aee0c69787a4fcc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23723ed0ce3bfd616c96d43a693324ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff41fa63026adadcdc259ee86bd920398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a0b5bb5507ece857ee1367c29e49b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000cc013ef9d68c42bd35cf64bdf58a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeafcb17fb00f4369feff07b1be8fa2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cec8ec9ece31ab4537e4ef5796f677402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ee34db6239463cf0cce84cae65404403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24156235210f559f482515f91e2bbaec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e988bea6fd14d112e3a59559a4614405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade64a89cbb930648023876c53803fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167a1115c9ca5868368294c753fd230407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248323a09aa0f4ee94276e0c12145a32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b533541be504f5cf257bf640a11124409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f1301256f6c31a844dfc31144a988410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c1114cda9150f5c2b6d3e2373e27e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdc6be438f3279eed8683b3981abe3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1ccec0573446acc57852246f9e578413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823ee88749d5cdc45bd57d04b9da69c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88371129ed9bbd77bfed89070cc9c24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48c58df489899ea45cab6245cb5051416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c63df500bc9850d9508c24fda621fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c606eed58b897d6881b5f28e4678f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d87571fadf8f119827a95f0ede8799419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2f5e4059da560d9860293a4473ce6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e4c498c78cfd895e66875ee6090a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1784665312c36ae63a7722c7be4667422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716cf73fb8261acac546c0d3f79b000423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c649b31c373965c05467a168e3a6f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938847f314864341ee5aa889bf6ffeb6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a68ffc45aca570411d6c113ed93e40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2111b0ab0bc300000e12d7da07dcd8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905c8aa6ea877adc2420800576cd153428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f693c87710ae5fe3b5af89d250e4bc1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c836e77cb739e2a346ab6a7980c8f1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0a3409374d54c1ba2da8db0273843431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7e0034c23004a67613166fc41c5b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2938ce8e24ebda6f3611570aa00cec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db8a61e7cd0b47587aab4be41a0d13434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76a0907d05a14f61953b53588aae21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f62a56571f57b7f9944b7c3746bee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd219f31748aa3f9ab5e144b59c989cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99b6cc45f315cb009689d1b4ed53e9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efed987251c9062b90d665ed623868439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8f6bcf14bb5c59a70dcb68460e60a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c788a58ab8932c07f550cd8f6c7c81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb27197605240804aa9da95c465c6c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1c42e502868288214ada166c8986f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dbd7cf7a9191839e98527cce38299444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711df71bee6d67a4aaa501d568f0cb5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357f3dcbbb59e4381831939af5173e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a26c35a6388a2274a867df48b9e3a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f1268d5f52c4247267d76f73c771d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1829bc87fa218ae8f2ceae1c744905449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b8f06e0083f771be0ee3dea01c82a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71534ba9d44c82a8f0e1a9606d742e87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4ab80aa01289cc2c0da5be8a79308452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865209899b3068d4d7ec612ff520261d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e41decff7a1857cb0bd476b6be95c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568e61b94521f3b238f5a8a15f2f7be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bd8ab5cf4817b6df5ab2285cb13a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff02f4a4e2a71b63b5e1a66795ebf45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188aafeab208a21d194e6e669cf5448458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8eae1230f1bd16765ee6f589cd142c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90378c0a8560061bf963288fb614366460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7df7abfddda88af67bbdc8fe7e6f7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f438fc1b05511b65be7b085aeb65f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdbce7fbc2c4c0038f514112e3d9b2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2364131e93de35f56a416f33cd6e076464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1bb6ee1e12f54d3922d723ebedb2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcb29dd693fd208c55f2112d16c755466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967063fcda76e03036ec92c699fd342e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f13df6f731342705559b68c5f9daa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef366c0b940ca16370a5eada1823b813469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80ad8ab0139deef0110df952bdf6a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ecc07e0a8d4974ea61a90093b911c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b8fee417a5f4dbd6418ed1954d47f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89725d9b8b74ac30d2561c1b1e406c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce3856912151e6bd732ccd69b70a30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d759f3c53362c81e7d7f1f2d110fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880c32a51ec4e7043a772fb6c10c101476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11086f887504d72bca4a45017df4ead477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85113af4c6d44f896381e847b365ca10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7bccc0d8a039d13c30dbce907fc3a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab631e7f75a5e52319e7b05c8714390f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ccbd40335ff4895e04129cabb2025481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f46fa974c3570a264d0c1e9b7f7c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a05658e55f56f204583dd6aaeec210483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc81987e0be4fa21f5e00789ebdb20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8ec6ac2c1a9f6722b78cbb2b798c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e4012b6736a80143b6ecec2f7f4db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf56746790353f27d6de621b00797ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfa1be5a9adc81cb1f1258c1c8dec5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee7b4ef9a33f36b54639805992afff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d64c64b83de4a355ebe9bb300c39d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b459c7a166babd7d4e24406718bcb70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd2c31ded8ba0723c7ff75e9ee8db2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351e1e843834dfa0f201392de52d215493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82541847924c6e12e3fd3e7bf4e7d5e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7deb50535a544fdd312e7be48aea1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca524cd5b9b248108cb98b70dc3cb26496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752f065dd9d285213bcb353fe7f82f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fbd7a28d3527477bc04be10dfa099498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30182be7e33b1ee52a754ee1efe5f642499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba2db8ae6dc45f073cf3833eb87563500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957800289791c57fbd2009e709cbf89b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f36602921c405eaa9ab2c3b3c02c2e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf41fba578463a1d435b7d7cc5d4ee5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e71e036800fb2481f8acf2c958eba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10bf12a9ca26945eca6d493e9608e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33ce5b0ba1cbcd48ede41e8992fa83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af89e781d2366a2c3dd60205df98a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df62afe36358454d622f035a6692a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd71cac5b1ceb18b92fce6fde22b95a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686c5d65eb147fefd83639b9e31f403510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab604943514a2c2f1c1b5e8c1fd860511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4e870002e3c1639f6213e88420876512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81af3bcfbafa3337a1c2f1ae66dae0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda9ff3402befa64d991b978d89218514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b985692b124661603f3ad528396c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea3e8aac4e4601281856924ed4d912516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69862f7c79d37d2af1eb3087fd691b12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8405580db17ba4abe72a8561608d99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd607c76e7fa417aada2bf5811d446ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a7acc19e2cf23b1b691f2dfdff8cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fe6933936ee2cac6b9e2b34bbd9af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1a5a82aa9b1bf440e8514ca66a5b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b084c0d9bbd76487635e61ea507d49523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f32b4d2bbb7a4f790f102e801f67d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a46a8ed56dac1542c8368f95ed56d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b3d70d481d83e93bc1cafc8ff6c17526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fce0ed37d590a46f6722d98becc37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2a5bc7c037885d56129a12412bb6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed7461bcc4c84166167aa221777105529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fa6fd68d0b0810b04a89751ff515a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d7d42cf3e62dba1deded3e784cb42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c14a287e8a83a11b4db4df36b3286532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3abc6cce4375f89a1d7b7e89ea86d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586a787ee1ca95b4eec8d9bb9d9ed08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166b0798f625abdca36b4dc16f1ea89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0df2e81f8e9130649d169bb2fc28b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7eee57eb8ff00beaf600b98afd367537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f36f25d8fef2adc55ced254ee54842538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc761eaf13fab6b3679ce9f2755161539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640545e9d43b11f0d6bcf0644772f70540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01fe82f6b4594d58a2b505a00b2bbd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218016b03f8f12d89156eed8e85aba82542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbeb9d514c1ed5b5f2a2b720efcd76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6f7f3ba50c258167b97860aa9c822544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede85e6464017947a35f3c263c4d236a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5015f8605d66aad06573feec1c49606546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5312ae82b8a66d94490b2fc092cf7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c89bef6a8e77fde5140b1c70e1cee7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db004e9d0dee0beea8f67442cd3b71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39a11d819963e02648b0f2e46f9961550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05d20e01a11fcce00396421fc3054f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf18c28478401348fcc4198791289d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d238de7aef97979ffe65dd8075e7c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008165ebf7c459773ff49fb65df378f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cba40212f003c09fbb93536d6a5e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883110bd3994a461028d36e3cd321fe7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c51594aab607f4b744e6944548d68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15292c49bef7a96d5a60f48a05a93df9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3328d0171f37ff980872934d238875559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeb6fe9f68a64c973730b6fa452ce6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce534088b043d905440ae866d438c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f826e9937fe2e7009385442b2889c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3674004b0d3c4d15ad1fcc358a92d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34b85cc55bc2eb99f97ce3bf40db15564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ab1a96b5c83e0ab98b2c35d3971db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88d5d4b463136ca51acf72a12538d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c59a7eadb2cd6991506c224d67e76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cddeaefeaa74e87f9a30e5992bcadb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79e6c1ced675c3668381aedd089339569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217c43013d1e88148dac56dd08142ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b277ca0b0f6e754bdc1231bf521fe6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb91ecad979160351bbb33f185f63a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51da86636d93ba4452dc76becd22a55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ba1a703741f06faa9d9a289889e7c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16850a9b612f7f2223b2504536e00d67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66acc079204d12a93151c1eb2ada28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9967d8fc1c2c9844280ca023aa53ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b610f07c412d145575579f5a289a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c500ab6987ff267e91476b924fdf9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22557d11d24416d847a19b12387b2e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae219eb9be5609d0cb75221cc6440c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a136abcf19730640c775bc5f7276fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4219d944c113895ed50c6cfbaf3d250583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a6127a6671aa9073caf2c329c4ed2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcf81971c009de834f154f83a2047d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b1a21193499c52e38b28e16f0ba1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d09bf59a649a60b5fec083b03bbd29587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7688efde093d61981a7eb75cafbaab1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b8e6e84b3d5ba40e53cde85748bab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3f48b0f29075dbad2a11b31bf97d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345b3c25128ea6ee7d6aae046aec5eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dff4e979b0238c57af3a720eefad0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41408628ab0d27a78ce748c907ea063b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1662de0c7905da7c172e53042a6247594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd405a470f4a41236c6687ec7d596e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb966508398e119478396eb8df54ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3a17d8511c74070c802c0ef77ce75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c8f0fc9eec6306ec7acbbff768204598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64578f0ce6226afee3e95b20e73de4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec34ba3ceb5f78bff1e54ef80679e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f5b4ed8ece74e38bf4182b0f27611601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493c59d5bd28bd2428df20306ee5b3b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598ba79fe535bfd7789035e517d29d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4d5e920201c31c30be00c861eacd0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a02643f61ebe7765dd2c1bc5722e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40372b56db3cb8c094d4fe29658419a8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa81a59710ab69973dc1d5fbb4f9ce5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e3bfe40a6800ac5c59768836d2d15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d292ce43fd13561e48851521bd2d56d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9493e772d5075229405186d0655ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd28109598a30e28dc9888c7297481611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdea29b86d4aded6ffb7bf66a2171b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa1f62f42d49d96dc77f23c0ccd7e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd77fc6c6c9340211fca69b9a739bd3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c998053124daa4ac6189ab93e41f6ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd2c9f1ee991de45dbd4936c4421ed616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a292fb0e3266d29da30e26f8cc58c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71282b144533dc9d41c81c5878af29d8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342b684787d54fb11c900ccf58677c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b2fb865541c251c83c20e31119d2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866446258a2386c7b8e42723d1fb987621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5d9164e88b3d722abc0f0645a9789622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c09a94e09ba4a2b6c514cb9a20e935623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3efd80afa86718ab1b8225594ea18b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b988c978aeca85466c6ab4e06c02660625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40649e329efa2eb709b9c91c70e7a120626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ff9ae4b3ed8723a12ab9650ad81af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432498c01dd833563982050c8941d0c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474cc5fb288041ac7ba09989c630823629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499b1aca3a2625e6ae1f82531208c4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9140492aefead8ee92cfdf9eb5d89631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed914b0f73b704d488dfc3c8333f51632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f8aeec90ff78b3c0799488314bb77633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ac5f0b6c984ff99fd439f0045b7cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1aa369665ce0ae48301bd2a832598a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70719160866d0d199592c03cdb5d4b2b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbb829387986905b3fe43d812e6e9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b268cb34d1252f6b2e162dee8df13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b04625271a7b1df9336d4dadb17948639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56f392dce70b679a4dd884a99ca0f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61199ca4be6d9d4242ae5ff461e546641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d42222e262b15db111f71032c4821642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790c72e95817b842fd07b17ff42b7d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0703a9318b4895b1908e905f61651c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9181f83f6e4cbc7bdcd6579b761ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff73773ccb12441c47df6f7442c25c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588255554894510f7a884f47e4b6dafe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9024e105251740b5ad572b6c3906af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2ff146d9adfbc639c8f2c1af87743649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f2634c7be028d8829295354ad05f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22070c0a61afc9b5011a6c20e40d49db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e573937901de77abd576bf7709a6ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90685ee78174bcf80099f06fb8693b30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840502ced74cc899dbd3665f33a21ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023ba5043d0b39d9760b30fc853969a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d698c8c6e1b45f59b08a4d7a45395a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1eb7d5461c17fb6edf7f4f01ac760657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0467d5898b36ee857d151f736c1ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50413b64fabfc8d1116d4d8f7d841ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9817a635fba1541c5f2bc53f77866660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40475f5c4d77b313015eb43b4e9b924661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62766b3b2975a56337289f1bada969d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8bfb547593d531221c23b1f726c94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45465ebb0fdeb1747d89d58aa395d371664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6014dc1f0ac11920db847ae16e1e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a55cad4c638184916ee4959f62f32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5c95736d8038649294c3db60359a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b960d08b0a991a3f0f80de9792ad5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dedbda61b7ec5fb56a86a5d24832f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8d74f60c13f54168acae9d466d051670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa419b0daacc99b5fac213fde3f900ae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d3b147f7fa3905e5e8c5c1cc6e939672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de1f6dd8774acbaecb5b232fd6ce5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302172b5a656fe7fcf1756b3462c402e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737ef05d303c664170143ac3521e1da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd97d6c166ab53d5b7fa70d1329b88676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153a0cb348c8ce507f41f9592be9a6d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1fa49641df246880e0435a297df39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd9ef7d845fe84d31986ce47763ad8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb1cc8452ab083d08dd6e6b8645b43680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a83952ee3bb4fdf8c2dc2976a3334e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a477083f12bd3229cec869ab5ca4ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a1beb8ab4dcac7947c4e4887338a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff70be3f5241436c8ac3cb058acc27684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f87c94e67cf92f57e0ecd6c5e2e22c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477e3484d7008753e46a150419ab74e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d6ac9c29ce13298f39e78b88a69dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52b707c31779371a36fdfbffe17721688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d2ad6182fe915a1fa811d0b226859689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4d7e98dd0b6bc7b4c737e89b467ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89553b3379d58e652ec5fb7477f4b6b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bbdb63eaec2dd4b42660507fcf7ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d0bc173a6697b2c238d80611dbee7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614b83d7e0ec2e62f5c4714dc9cca05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cca75bd9e44f194cd477e72f6aeba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e53f10854cce2a2320532358a1182696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976664b0ce4ab8941bb1ab93e65313b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bf19aee35f25cc29f5ae489da4323698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25985b8f650af3044b4beaed26b68543699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06059454f4d5dcaaf8534b623e7aa6e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0850cd70dda45481292c38e261b859701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356ad29fc49aef02124c186a5d2486f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c91457c029a1803261efc228def963703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b00081b76a25b9688a883f960ac4f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a6533dc06b227ae5059560afb84ed705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02806556f5ecbde590d9402771a85839706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740887f20cdaa1a09377166850d4a6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e7c57b7a9521fa687563ba045894c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16040cb7e826d47fb6831ac0b4e64210709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abb8de2e32aa9183bab0bdd70c10b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28b6c53ed7eca3be22f3369b39aa94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f11d025279a62aa0da7db4cac2b93712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43e4fc3b4d4041ed6470d7394dfeda713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229fabdf093a3e59e075d5fc5cd3b4d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0078b3d8f19dc9ef04610b91a6b46a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10a2db343953c892c79aaba4aa371d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def56c26842e911223f2117448563795717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb097b7fe38be8c4bed4ecf4c476f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e6b6a0bd4fcf209a82b10767aa632719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40ef0f97b96b0042e7b031d963db8f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dd3ab5d374f600e64ede23714a5c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac2ea60bdb5937975ad49f90c3a352722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a88e050048bac3361fa876e86869a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364db5d5273ed10e13f551498c23534724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e0e6565d71a7a3fd0b755e493ae82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732b5cea31ae0c60b56ec19a1897690726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded5aebd5bd6b7a3c4803ab446ef191727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df982139b3e8e372eb27e4ce5abfcd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d5c6cbd8a3c69271e050cdfad04e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb89d4f746b4a0e050a69fff940cbed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c3754df2ca120035fff0d068edaa2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce513d0d303a471161445c3d678007732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6f0d2ad4092b0996c875ed8a1ff6e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ab38a03ac21afaf9117c6bc046424734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff7b7693ca8b936a21984602ff8ece735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08169d859acb4df20a482b40f293775736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acb991820a2b9c54410209cddbec85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb04caf7d4776248f38573a5df3c70f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fd29e6db7dd1a09760f459de19143739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6358f907014879e66b0080ffb558ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd7e0e35eb27bb0b736645adc2500b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480b29321939d24311305346ad7190f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434eb65ec9e90005ee2f5468cdf96625743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91e77f81f12d6312a947ddf808e000744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e60b347569b351a38b22abfe5af506745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e112bb8c4969847a9e7855c4292b28746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83800ca0a14efc4452f4ebcebe594f0b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b893587f6f19b5cd69911f5b55ad58c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912c38aea10080f919d145f7d6a2f23749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c16e5e3600a0c7eafc3b6a3f43a58750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb1640f28b2a69f8134b43102d21e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3a561a9f3d7685ebf050372b46391752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96369a741219fbd138657fdeb57cad86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b311c2fa88e6e38b69cb4d8249bc11754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016ac865e2f6330658f3a7c0e510c4b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de901baa89ad43a729314a92d0c405ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210493f77b042c29b8f9da462489fb3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29873c4eb1a40b9bc47b6cfb0fbe43a3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb424df9864957c46e57f0f2e41fe23759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355475178e03254740ad66396940dfc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3073c431c06dbe7d186f9b5f8e1572761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8293c9cc703f51467a2c5e90879d5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d46d5bfd2c20aced9ee17a120b5eb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c632ee6e4f8a8948e3ea3f4cd16b1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955022d8c445dcf58d0d9646585709f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f62574d51bd9c87f654a96842bcb4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1054262aaf38576fb86163300dc48767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>