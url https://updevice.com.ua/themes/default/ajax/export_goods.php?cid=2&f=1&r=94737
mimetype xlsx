--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bac26b23c03c7d0ef42cc63d4345601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6023173e1b47ec480454d82811cdc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325110d705597141b6b4e804fe4cb4ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89440c44f2be02e199f0a5a309e4a0c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caec580d6be056209c64e685f85bb9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaefd64bf3ce76c4097f5ce7a231ecd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ec1e75ef10cf94c062017260bacf27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc88d3729012c0efc0f56032beacd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c62cfe9e86f5252eb989bd320d193a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13709d9bcb25826d355230e35ad32dea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe4c6910e373cdb77f450cecc89af411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791525acfe095bba8768a08d8b244e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8450d64219a1cbb170be25a32ec602413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec987e024e7bda2c6a1c5ba3d6f221914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f51cb54cc30c5517257ac56b3a3a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8413a45c6bcae7eee0eb25c0bceb14916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1abae49de189282568c06375bd6af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57599bd853b1d34c242c4bc9a4df6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885ae799f6ab19b12e716c62f06e28819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283a50a998e4d4f830cd025ee87864320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0859a8072b24568798f872473f03b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3e28e998f71bf651d32aa9f26d71e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b748e218fd81e8a861284113c45e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6268043da5ae7396fc55f8490d4ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c12281842bddc79723051160a3f2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a88562e4e6df8ad890af8554b3a54826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a500c0d7f079a751122e648a5c37e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d43f9c685b9eea0f4c0602ce0661e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cd2249a1a0b8a19319737611b103429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa72171b6d6960f74727fe549a836c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471ddb945515126d1a365f288a0066131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba7e5a04c5f649d406c7c787968c9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e0143c944e7c8e3ed40c85e4c80d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475be4b740529fb896f1e73239c668234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff6fc17e2cfcfaf539515ac6050eff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e89b29034993ea1bdad5e0fc0e55d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6591f26bffa066013d26c36e266e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e1fab3ec6000e7dbe3dc78034085c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8670be3083bf616dd8009a2441e279039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3681dc5672f0e69d39acba3304c07840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7bb8445627489bf81ef1c92debfd141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96327bc93efae72e4442d834227fcf5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16210308abe4cae8857b723a343324a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4035c5635e72dbcce9fb4d5d990380844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf407228011ab28de78fb4d2786a03245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6558c9b7895490791fe9c1a165380d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b2ce450b306a3a5ede468d4d2ee4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cc460e9e4165a648486bac7399da248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a818fc3f6b228398fbab404990605b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac519eb93221f63c69898b3c17ef3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb328e16ade25c56e9b57ff83bf903051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44e4c5591b53236d707e5828d5005852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc653312da1b1a18735de5ba6c291d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cd86f3917827ed69bcdb66f78f0a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb160073d8f5b7a2356f28179913bcd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41d4d068ef222ea917f594aafed8b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930588e091f430799b81712a4d508b0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7e8f7a53e7c4638bbda657feca4b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d536d291433c5e48e810d8e38120dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699477b9d5e4f79d06cf28254bdacd0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c1ed4611a6b514fd623818216926061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6aebfb9e5a5767768c4a227c958c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae057515cac6ff5a86a21c4243f7e17163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dacae1ca025a951ca106d555710b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc209ecabd8929e3c503f934dc04ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599ef4b857fbf15ac41ab0e104e130f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98e1b4dc3378124b185f1a4cdd96d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe4a019ec55cfab7190fbbefb8e64f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5b896413b7f5e573391655c709aad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ef48fd7c15ab3b61005c69c6ffb5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9a39a393530bc6748f5531cb490b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d510c6da60811cfcc11e1ac3cbf3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe64195c01e688515d47511ca3e036073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3f4e6a49fd67c176bb004ce61308874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11f4cff27da60ae41656f3935dacc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a91f9c62cc3d5b14d0e6dc36ab17e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502ec8f5eccb1291a6bce21a0f5a9cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f787a73ac644a7afa1e4cc6b1f0985678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48cf5b4be8131c85b39885ab9fbf7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea67bfaa3cbf16ef6a25a0a496a21aa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f6784d0f3e205bc4f15ca4057ca7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc85ff6003f72a2fe071b5453926f2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ee15ad9312634c9391cb2c13b929183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e76aa31909d5b07ac5cf521dfa2e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5700e4b133343b4032a79d2e583f23385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587902686549188ac0db0fea5bb081986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835215089e06525039318854e0b7faf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6448e84d99364cfa73b5a8dc77d1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354130cfa6b3714176ba237a699a37a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262785dc3efedcc52728371ba40263390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fa15cb5a459f55d8b52a4b5696f3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50160be35d9b1b0453a43a725dbb219792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2880cfd10fbcc7863874df9a30aed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a7cf4d5fe8d33f961483cee372bab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d42b24980a337091758bc5a649b74c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894c4301d28ba49ea15d76c9b7038cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c11230c1175965cc2f5cca2366e4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9b8be5f6c9ad0dec94fbc9a588f0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c222a806f30f9ad996ae00b90c4b7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46077703d01509c6c77d2255bd302eb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b977bd60ba64a51b220bcc4d35e24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d753b3b0fcdbbf3e09b60d5c8a49b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10870dea510f23cd029cb1bda5868b71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503deb1de1b77774c7532950c51d121104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bfdc722c91166cf288356f82642c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac7c248cd5d490b4739cacc5b422d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228f6bba84a52c26122cb59874e5858107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e247bd30eb27c158817f8c5362da5f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7f45be72a2a3ae2d8ae6b333807c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05bbfc58d3c3322e58d64d4b73ab96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcb21ea0c505b072fd1b877513c553111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79d7df5d0341e32e2994eff4041e35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e4dd12cb7d89e45997aef654bc918113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84874458b82072166251ca6206689fc5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb902b216e54a1e1d8918d00a92cb5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72be07a16c037b3a3a28e1c1971b832116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace459aa40de3308a426d3efe5e1e37117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f47031cf7c4942a95ee97ead648f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f668252647aa1d2a9a755bfdb563a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fade565a3968e493e464ac2d8695146120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86353ca5d3102ab66567d8c5f8eed1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf456c345bf68b83aba789d7d2d04d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634a693558e37c7250974574e0eab3b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687cc23bac777bb999c1e05bbd1b28f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6c815d48af150b9246f2cd38c39e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f154c6ab82330a9a6d00577c0333c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76881c96923bafcf917b609d4f28597127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062586e44ec90eade2d0804b2b3e0e87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64867eb5fbcf9b36bb70405696bdf9a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc39813a3222e890a5540c730cd5b6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62e6fe244a446b3c918e8976065fca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f1eab3f5f837bba3c5aa9131d603a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd54434885da1546d543ceb23ef112133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5b26136468f541c9c1c3c5ffb6237134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910bfe2820f92d59839d00d8044eb98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf487b61f7212d4efdad96ee8926fade136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b1d8f1e4999d2f8c666d1cf8e6235137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac273880a6b17b71047cccb0b9a6aac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa5b168c6f5ccab45df01c15f0116d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec46948fd9ef1a4b9c7bb6c568eb6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78e96d55670f94b8dd1ca6570ab762141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbe3f9944c930adc2f3952f30d76eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd37f28d8fa1b315dff0863a332f3b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a770c3a003fb5f8124352fb2488bcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db2e0086860e6b42a28c336648f041145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3ab082d15ce7d8ed7791ed4d4a202146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbe09ce74639d0ffb9e48eb93fe637147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd897e50e8b2bd8cef7475349ab06f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376cf997f6eebe235213ee365b0a91f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766137d3e7520a3c630d072a54e156b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142b3f886b47ea25eea90a519cbb26f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da327021be703b28fa443970a3ef52c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d508b3b4baec3faf06b679d605e95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1da442b4c7cf73ab342f0dc633c26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22acd3e9367e5f0ad8c94bebaae5761155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe7113b4ef9a412356be5aa8fd1f18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe79d35f0dc3f5cf88077e9b2bdf904157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8c2db58bd4b213329e58b9d196860158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dce9481c2c3b77863a7f2f022368e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedddf0433332c75485d07a24d556686160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dc93c5c31771c871aca1e788d09f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0497829e99f91338c1e47222da7b107162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979d3044737855dd77707f96376ffea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4562226699c6624b5acdf853b4b21164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a0869f1ebbce6228d846139b99068165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e00bee7227fe1518e7c178b74c353166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ce3af67a25c825eeaf323aa39c28a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24c50b509725895c8094c898e30f78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982e81628efce53f1d1190e26a71eb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1c7675a7c8388e4158e6b4e562023170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d1f86af317c3ab98b15cec9f3755f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade87367936b99cd44eff2c0d75e300172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c60d0557587e97e7c842bd02451be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b9bb56ec9b624c3a40e490e89e2a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d36b5bf67f9c5a71905befce2646da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88ad7eff5aae5f39c86076ec3f459a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b7a011b734ac220b278fec48eedca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b76c6d0fde2154b0dc67b4729a9b44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496f83a65f01813a7c79033bcc6e52f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779666dae0cf5a0d86eb01235d2b21c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501fa3844f9da490c9044fe5317702d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301f40e8ddeee7c4c22e6b81d49af7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f44df095c2270f1aa139a9dc28bbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d73a8e9a14d18c50e988c92ac7881184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cebdeae2f9d3a1ee235d66c4365aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02168def2dc666e5902228160a33b202186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787308b27fe37a99fa4369d5f1e18a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236d46c17dae7256c1b4e4914e4b1a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8b772d6e4ff8d3057fb8872c99a02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f1065423edd563878ea01cad11fa4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327a17a79052e78ad2bc70107931771191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da87dce7116308a652381245fb2dd39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123c426886a88c44afcd48eb06a00d2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6a8180265e55c2542c9cf2850e053194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d5d8d9262beaff5126c0830cb23a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87534af2e5f73b7739591a9d437979be196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451c81bdc565d6a461925a1941b28a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79235ddf4229814bad64c1bba4c3873198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5355d88aff0d85815e689df5e3010199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4f2730a687d631719b66194ee75a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1212c490153900d9c460e33b96c02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f2cb6c4c51375fcb3f96794b54e63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e192e5bcf31a980c1f41a8f495f92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b70e15f5cef7c7e787b050cc43ae06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fbe038db2bd85cdcbf43ddfe98f89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36af4fef8edad236218aca7eadd6f79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5c1a28f93f4f0b86a819f151c940e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c70aeebcd87c241943d64f3a890a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0b2854898ec3b01865b1178161c18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57c8dc690a7e1eaa292fd25828cd25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73509b248a5c560f3bc9bdaa0c1c62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27707e6c02b4c0b3caa6c05e6b106225212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086651135b883d8d2c41541eb41259da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e62f858c6fa75b5d1810384ec30bae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489effd53fe242cd94baaaf5bd32c7ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccfbb0992c0795cbea34ce75515751216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f61db58f63714b57c785e98cdfd63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4cec8a95d59a642318f238de36b20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83b2ae6c26058f1f371c8f3865a75e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e0bb1e3b42aaa3fa632e92182698b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0d323057cb5531a60d1ad94c40ef7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1add284c45a45cdadea4c92253e115222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7c55a5839ee5aaeecce857294e478223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e591f107b6c48a25b0caac006baac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24037342ee604563ad2ca7c7f5ce5dec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4beea795d530be17574a9a2450762226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262cb54f7bd428f2b022ffc359dd55c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63b0b0175b4b0f7a381b27e88d465a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233469c5191900cfc575be9bf68c871e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bce141583f080a2157a77abc36425a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38148ec83bea35001feb0e7fa032d1a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a52eb3af05f793deede1bb84a7dacd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3365d10db6c8da747e45a2197c2a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241e6419b395e6446d83f4ff18233b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c169f86b72ecf16b9bee53484c60b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c2094a8e7a720691747f37c275368236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba342eaa19262a939eb1c5ddc2e120f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0df4eb6945cd646bc063223ed93c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b9f0fc3ba7b8609ea94b8fa164227239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ba334a8da460c12fd0bd1331fc072240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3cc3e7a93b328d25bcb1b97b3d4c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0c022fa3650109eb534249543e514242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc506b3d03fbca909a9c5310d688993243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60834dd3821c6f2b00b036e370c65c5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f144de75d2478e818d697d9772ab5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21dc240a732b886f7116e0a5405e37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f9fc0b7e5c1f84e697c1896e4f7c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c87622773d20bcd37e19a49af9fa53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26987f005f632bd0c5a6933737de9ffe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2196d4ceefc4d291dfa48e049be2a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a8c9492bc2aad400b881cb805d060251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22f68935d292c4803721e4815c7047252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c9b1a2de680855827e9e3ef467807253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9274d6f21769db7dbfb37be696eae8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7bfef270ddd085d594227256cef27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cc89abe20c59f7f0d9945dd84bb5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d2b30688066936405c1e0433c7159257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec18338b8594571a639b0112ade39ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac803ce5b01b7df321f22cfde6a5c93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bc5453911593be58b83d9859be12a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec84d4cd645ba507d838b0444a6646261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147e0337749cc7f845ddb4963099e61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd1897671c05c4445cbd051b207d9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de24cf82850b96295a8076ac05aac73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8edb55198e838a01cb54140ff318f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b4028592fa67962a35ed5f9363c47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3103f4bf7181843f8bcebaec4c1c5be267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb216968b26c2ee56d6cbff92f27c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c4ea1296696992d07e9310b724dea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ef4fe8a168f3a1b0eed9c51faa531270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d554de5f0fe32fb22b4dd0d47780d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29847239d6b55f55fdb4000b2222d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a053162e5f4035c0c6a59548d09c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c2fc1c41a3de8a808fa3550e121fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40694ede3c15d45efd72deddd601624275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea621f05232d3ba41e6ba50a11eac54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23722bbe84f63eb93a766d38759459277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165f1cdf420905fea28056d0dc8f3ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860097169d144676f6ca7fd763777e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d92d416242a1cf8fcc3e52c7ed7a03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76e3a0def94ded0ac26c10610a70a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4badbd9179d8e9bde2feda70a13b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4d1a3518bb80b329f54d5e5f090bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae70a381637b84cda7d5d762f6a5b05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fce726bb115535031390069795b3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02568ce270f440bfc88276bdaaadc05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efb1d39a193936e9134b5724d5e363287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd77ec2032cf47b14ebe8646f38b13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b54d7afb43e49ea79974483ae2197289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2d5cbadc456a43f3bf03473d79790290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a8a0951c54e3aa1a184b08d64d5a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf98fb4e128620216b9de2dba535a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa3b84e9226728c4c1caf016248e3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4da966ce02f27aeabbf86252bba415294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c5d8e895607170bb9ee0e48780e76295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ca1597bcc097087091c93e2f15d23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73edaf6f9f85ace0416a292a472644297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ef5dc1d223deca3c1fe1e9987b369298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cae4c6f28cd183c94df94818cebbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04815d9f5fef70bb620265b7aaa890300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946b2dbb005f1bc1f1a45416a484f19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1226c8f02311ff1f02bad211e9415302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fcba9879e03e370f8e139a318c997303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c59a1815514fcb6fd1bea2e7f8b0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e939c224e5cb1ce2e71735c1d4eaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adea324aef0847f96bdfea459fa3fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd51aefd04e0e1c536874d2907a202307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266fa8e75540d8bccb4f44a4a65eed9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0a736b0f80e947538292857a395d1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ce62350739d69e8f1975bff7e6286310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01adbb023478cde0726acf83344add6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4028f3203b6689864a38d837f62ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e38669b346cbcbc680c56d463c4fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88173352d5b8162f88a090d1a3e039b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e430806008a8d09d3d6ec96725c6c3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3505d18f25e1e57fe577525e3afc2f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d9a75e8ae60309b06c7221c6938fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeaf946a2b854ce51fdd6296b324f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf899dbb881fcd608b24210f88089d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64dda6bec1de1ebd8f324c2b15fa2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e0e8f301a6ed28fe074b86dace3b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577b5a4b367cbece037f4b9c73ed040322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd8e78b75d45da5791649c811781d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd23d0635566ba28d5c1848145359c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad75a56d1504596bc71b856caabaa3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc8ef05fd1a632144aaabad9df47b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ba1486ac7598701ac86b210f69b62327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9172e7fd6c9b8dc1587e0ce7d49cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab7ffbe6ce225b23b23c2d54c59d5d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a3971d974f0c19923d9cc8a2a79b4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366d8cc2db126a9d848745990263b2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08398fc7f142ab2511a9f969fa2cbae1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c7518413477f5627abebb80d11537333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d10e8c56041078421eb7848bc7446b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff5906dc503a2424dc9e377a448c4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b427a5acfcd859347328037144dff4e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86045606d4866b978943fab9609dc50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77595561510b192027ec8850cdcb4df4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df548ada80370ecade5b893c5d5f19e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac758ddc1eb5e2f6383534096b3a2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216ed2be7f305a82e08940362521fa7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661817b3bb35fc11de2faefce8eb9ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a997860bb21a8e2c65d5161d78c03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84af66243f865f16ea29ebf328e9d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2a6eaa3159e555febffa5b2341da9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663faf1a4451c254358d026799cbfb28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c02745f94aa10469b500cb23d2358b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1500acc7946c2ca2e5b3fb5cc7426c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36537c9d192f37e9d0ff74e0556cfa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9cade83f1f059bc407ebc369401e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fd78fa290afe64b2f9e822dc358b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6195f954f97295b7d140cf55fc830352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7babc7abc2753735fa44e9db93f1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf143a447de62ecd25d4ca680209d05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be0386e11fa7a7d1489cd83bf995f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c271189eae1e19f245b1f2672e991356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e19c62a8c6b15b3a4c94f58365b3ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41406b29cfac94c2981d50c9c33d93358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faec988f4d8a4987f473967ea28f91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a3554f81532f3e0f2175d01e1bb83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9bdd01ed2b3de25f692a4fc0f404d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e428594de7a1221d2af76b06910d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d651d70400216ec18ada20b74dcb5c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b958c8fa4b71f29245ae234fa66b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816e9b607ea42c18454c10e54cfb310365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250f1ee1068992051cc15fdf4ad5012366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84608b120078ba406f641c6538e37d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ed44e4dfdb6eb05055a62196e8207368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9d6c3fb47d5bc3c91f26f1b5d81f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767444b1c245515188b3d5ae7245eb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4dc04e4ee571f2d77f6d1e524d568371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92391f36d9284af7b60b5c338471672e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053297525d60e73879a62aa0a080d3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a65e0e060b339d120865911ef13734374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf8818c989b9d2c8e668239a618400375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d8eb8163bf1c8339ac8cb28aeaa25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8bc1df0c17304844751d1c16c825b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7740f6f13948307a8d78b30757c7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2f2410be998a322560c57418ea220379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c0495150a62339739a3bce17d64ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c85aa111c089768fdb7444f2d06e97381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83785ceb989b7f36197e8eeab338d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c86e90efc9c6ec12da27c775f4da36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9209a396c07b1e57047ed1e367867384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa23f0210d827a1897924382adae9fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2625dd4de4409079dba4689128e948386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee093589dac3c4d992795bc79b0a8381387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d846053b02a05b3d739bfd697cd732388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb4e8ad5c7f4d3ee37410d6b6cf068389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca504ae36b8829f2f334cd24f201bdd8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320c7f5e313acb8a3461b69dc1b7937391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8237a5d12343a5565248bdca94ad615392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233106703bd4949b80b6ef448fd7025393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefd91d8f8d88c1b25ce01bfc499e89394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135d4dcc82d290343f7eab72affac2c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec689b23a7ee4d060d2758d7772708e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e66ad8d79a253e22153e0afc90fb00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0069a9ea61c8aee1097a8fa25e0a7d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666929f98bccfcdcbc6eb95c33ae3bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245a6c175a3a88de129604e811fff73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bc216ffab4de16de2d8aace204180401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28e158e8261c8416a9d39f775235da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310dc7e360427e4b82128c87157bbf5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0c22365c7b6f47b99293b6e7132c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3150195fdd09993b43aa23c07ffe7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857e1023b4563ebba5f7c9581e87c69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d128b979587537d63827616067529407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef359721fd6f2b2125799e24fc971a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05983b90620ee14abe14f7fdc612e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640e0995ae9f7c30228b26e550ba8ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0105b90a4ba64828ccec493eb526b3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c055fe383550187b9fcfe10dcbf55bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16a90e8c93b1b3f59e2ad2f8f032d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eeb1c3664a64a0b2f8e99c435e6803414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7879a6f39aa97cb8d04602aaa8abf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966241b21089e72b000cc70b2300f05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed032ea9b163562d8c0619db50d9c54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6d1b77ee89f15068aa93a560574bc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b08435180f68306c2193b1e4e558b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3445ddaf0af4aca32dbb1bab46dbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dc36eb07bf06a4f251b9bc94860d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a87b4825b23080f6d1efaac49489e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c45820e717826acce51028eb60a4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faac0c4f4f112fe8b53d6b10b48399424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a46a5cd6cd28059039bc0fd8f5a64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a598c839e3f08e98b0ed7bde82073426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c040d9d2e1ac01236d46ad2d6bd049427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd0d07e24bae95e4143c88181ddba4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81390f487a63a40a9bce3e7e49d0b774429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741d77b0f02724d6811154f6a922b6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04111090fee3fbb86a1d452f59eef223431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3408fb3b4bbd8aa4023953eaeae429d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243772b0779de276bfb9a50a363c58b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7960db78eec96f72b3be3249cc162e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b349907d12361ccfddb18257cefdcf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f9f59970263f0494081c4c10ccfe4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1e09d149d6a2041a1222c76305489437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7164ad24c430503cff79e39630faf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d9b5b1f7a30fd87e8a3b042961168439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fde861a635ec66736c2ede40250494440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2adde2021ec0cd819a5a4896bca708441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e41b2ba9d81efa0d41dce9e7e9f48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea5e854ddfdb671e999ca4520fb719443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3646839c3d6519cf54245e39db0ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287b9d5dca0212c326f707477c14937445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083501d407515b7db71bfd25b5dad1f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0542120984be1ba4725ba6c5fdfe89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3330a4e635cf5db7a3665419f76dbd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46154ca15622dce3643429c0582f3d98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575964e9eac13133ef318221560834b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da604935478b2d44ea42433d7287b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4ca9fc07d6fd22116edeaf1441379452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80361f70273a09bf8574753d6ce343e7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848d94afd03d76964f84b2c2c1c8279454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d23dbab22ccb7484cb45ace4a91a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775a680241a8b1b43aaa085d044ec6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1804ae9630a32993e3541d2f2f90146457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5659323469b6177536d4d496e2e75d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58526171e98c815e712e6b9c743c8bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b73c2edc9b826a741826f323f2a60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a4264ad412457588ea65aba4e5650461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36baa801b6156be4f87a1cb9281b7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db818854e89583847ef7410e527b0a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d003ea8c4fa4389fd38bce5ae9def22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098982c1d23178476e425cfd6da8b4db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd438a082ec0e5670bf67e098c7f29f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b305c62b04c4fa85188de6b03fdea5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d32336bc3769bf7d16b5b4b9b02d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8c43ddccb6515fd3e634a3d9cfcaf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ecbd45077a1dda9ec3e9a64436281470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040cce05d37a73352af49bebee9e916471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700988039c5c8f35cf21c3811bc582a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99f24744fbe9c9e3d90901d9a53cdb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25702e1403eff27913c049273fc1996b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a0a05e7f8ff907c30b90bf7b4901d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41732dedbfdf6ee1114bd7f8caa72884476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9d9912f7c3ddf623a38c642c9e6c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a63cb004ce9cc46558861e2104401478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba662988febc98263a05c62ded24563479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc574413845116da0213f39fbb2162480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88786d141c12b53a88b9f858620df723481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba4dc2ed2d53a61f90884080529ac5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dab1a4c6ce1e6179630c7761b60cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa2f8bdfde8167369d8421dc30b9e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab99163cf2b9937d7a404c873af7c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edfedbfcb3b8f42f6a1f4f6c77507b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e887789cb8cae945aac69740d92c86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e24efa90b781c1d05c548abe8dc46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb71248bd8f4d95bec613182baaae9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c99c5baf9a07445a353fa9cd4a85e4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319813af5ee96dc09d3720610f01ae0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f544b869541366d41e1bfc2e9b97cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275c1e29d6efddbe8af71183effc96e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa778de2707637a5f77332a9880635f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a3f32e44aa06a433bb6ab94f22691495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439412124c7f9b6d83e5474e0e32d378496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be47e8d6af3aea9ecf0dad2ecd47ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0e319d15621f696900426ef95131b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b892cfee2ef684f1ad41229255f99cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab0fd40e3a0fd8818d86d2fe2ef136500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f525995753026d959fd7d18f5db2a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50f38ff4a0bd59a6d06f8fb56ef88a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b995ec7d8e5960dd03b7bb59fb9dc6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f31e82b3bd8eb55d37ac3dd30adeaf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c033d1235c430b11ac563ae192b8f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160fc3479c3354d755469c6fd457e25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950eecdb1113abaac8a6eb6c3184372a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b2ea7091cbb54b65ff0d93535a444508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663477e54ce661f678f3207d854e04a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254fc4d1ec34b8f03782ae4ed395f57510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df23b2aa88d41b11b575d971cd0edca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84059d364f1dfaa847a7aa6956732fae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eca93622539b9b6ae9e7de6b99b4c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b254cf97893008e162f5adeaf1fc3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aaa82768dbd0647506aafc04b5d28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e08b71e29b4485282c491ff5f44fad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89db6758e65d4f308f4b184df6454b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190f84840a5b16473eee5f08498edaa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56b2075e38becde3dc32a1fec37a07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fac9c23cd2025a1d1a4121c6732f8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84f675ff5522d268425e8f50c2872f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eca88d7459f850024a104e3442ed08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffacb2ba242ad40e331bf318577ec1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0907a1415daa30c392b1f62e473711f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f300a5c0e8dd513f5a32c2b2c0a3312525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee7fc04b20f6d97a815cdf3d4487f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c665da112ef95c9beb12661aa6d31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c778c911c0d05ec24839f3d1200c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eec7344152d6f97b7ba06342b397c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18ca34af1c8d9b8a33e4007dbf0052530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4171eed0acb7a50493de93b50d712531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e5280e43bac103172a69c2f959088532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c614182a789514fa6f385afb3437d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af60348c2214e6744c5f64a0fb30d15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386987dc27db5f444d86d8b084af3478535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9dd62a4728ce33483fd2e4f435b99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5ac25f4bf2923bf107009902aa62a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80276f3ef650a5d2e07287f7a7168de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6a056043da8a1f9f43cddfc19d81f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe42652a4577f15cf56999f9c262d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a964fb041b9928cfebfc226ea5086541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75c8ba1bec684b29074af8a0328f96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3885c7297369006c8b79d01dd53e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e721d7a50db5c9bb7f2f11abce70d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedb59c04bae8e7aa84a633d75d0a25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6333d8c477d5e09fb12d390dc31e79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7ab486485e674ff1f653cdf8f0f6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d882cccd15668868bf7344b34b4bd61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef56eac88131aa5c5e1db546d410f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27b9dc1d02b4a67dd38ae182bf78e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aad30c58e99d0b335fc4a25591e2fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3ccf09a63d3827a77abb4d988f771552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb4e7106bcad2d579fca8584f7ea26e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a2b807d21f3fa4299ecd05881fa24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06904926feef8ebe499c0e5c855313b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec696091699fa172d7dae461a336a2aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ac3c69affb2bb57f0996dd8b63641557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183d4c1b5d1374a57c3d475eb34f65b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a37f4bb12c5d7bbd8b5374023e8c9b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd99e644666d5f16acf66c7b1a1252560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b5a00884ffa09ade20143c458b2dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f1abeddc61ffdb24a02bc3c0ca621562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960edc1f80da8d8ba48f99f0d40ad70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35505ed871fca7d893911385b8664163564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3fb9b22eacd8c4870e9a73219b0e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82de4531cee2ea8aa0c48d9c3b9665566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d07ab1219ba85b4485bc9674ef8b6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30696756c0b9458dacc951dd5e667518568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fa6ddb920474d77309f3717eecfa0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720ad47da84191f5412d86f4627743b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74671d4f5d07bd155948a7c9bf91b13c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8386de9e110a76c0cb08670606816572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7725fbe57023ebdd32cbaa319a445573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9ecff0d3c265343eedce5d7d31d08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031a253ec6d204bdb17bce91bba928a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84222738cdd9bc9589935890afdab3bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60d90d27ed87bf0eff98b3d07ddb8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e8fba2bc8e21dd31672db2f78fdeb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f75dba899b4455a1c532f0ebdcc0de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492fb8dfa73c53882c8e601aefbbeea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934ea350df0a1c3374ff7e62ad33185581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bd02cc00aeed7c21415ee12ea156f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0680702498498478a04a74ed2a6177583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c926d45abae06c2a7afe2ad2b91cd4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc008e7366322221b9beefceda3462585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd14b1058b1122d80d22cdaf7b131d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09e07e9153dd7789a4ab988a6745c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af0e7bee8bbc817513355919b14016588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b691c9f31fcc37f97797659bcdb996589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1740441caf0bbc062858f10db9f7f76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebad043c668a77e36652ecc46b03f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f44b986edab01847e1cb3a2bcd0e8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce95e6bf073b797be4a146c44aee95f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532e2241f945492d0c554d9021ee361594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae57e1ee3fd49d779e82b48121af07e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b391a7eebd24ef5fd27d64e34583b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8313e6520e815f87595d5d727546d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b1c9b97ece29ce8af26fc5e0d9a34598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df079abba84752f603f5b644a9b19fc9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6433bc169396eeff8ec0e8aed3278600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369d7a2e9ea63cbd306621be8694aa4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290c26a6b6ad9788ca139c739f2f0a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e29d8affd359038a1630270ae1588c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73cd7c1a8fb156d2ffd6d4882ae4ad604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc55b7f8cb635be548c906cc0ca2186605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e90790e3bc1ad685f45b9160a79bc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d753531409f88f2a0b7618479da3da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f758de33f3a4d363bd7af0f2f79c681608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11a05f7fa09b041014ff451ec6ecad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541c6061fdb6197a73afd108d5d8c3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe43a5a2c840400312a846c852d1c1d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f321eb6d5b524ea7a93fe1a8d1d751612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd213830d0bb30b6da6df28af385cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3366d88ee3498ce51cc71f2eca732614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93498327f5c9caf804185dd0a80c61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486c6991d51d9ce9ed3fa59af9fd892616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec83b66bdc0150ae01161c289e0c15617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36babce542d86a4c31f1c8767be35eeb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4ee2b0bed898b969b5aa15d51f4b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe69c8f595c21587d9e39876ca1a79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e8c364efec95782492cf64074f487621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b30b90a39b96e05b7268280888400622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336638ea859225af646b9f01f7028ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c638ba9d687cd9cea42f72ecbd121624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1168343a37be7d9e59885c12871c67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb65edc781e255f42db0087a38bc8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20be30412f28d54d752ff4f684df493627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3633856d9e084f3420048c6f9f02bc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d5440beb237718f259f433fe667ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094c045d8222d2c8313e6eddacf2215630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431c204aa2220a931d7509f33e84988631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c12e73f8313cb21478e0ee03a95da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5207725441ee7cc04287ff2466509633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e7648d2d603c849caeea132db3a12634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe70001b13a85bba7c194e716f084db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321e2b79868e70dbe4b3175e9daa3dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52968bf2f6d3feed10be3e040171866637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924708c9c31b38f4e8e589f76095fa12638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575a04db7fe981dfb63efdfe9ce6640639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c139dda0d9741f86b2fb25f14ce9809640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e09ad00f40bc5b6e3607488fa83592641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7765b97c2da50b17cee0469d8e800f9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749437aafedb5cda1b5578ab37c11670643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804feb064535d6cc5eae991846f1876644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1b2ada463f2c55e8c9e1522a1e284645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687d80d300911cd1b4f43faaee8e794646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ad0db1ad60701ada8d753a913192f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15de04138e3874ccd79e7acb5ce4b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499456d99d82db756d22ba0e4e1cf94649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a006f9b0a0d64cc589728be743d39b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f42f720da2feed639d5c479cdaf55a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a702de8d38867f1522e09752ba2fdcb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd6f44f123f37c6ccd21eaffcf316f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dad4497313e6950544b0e41dc09d34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eaa992e47b82a0e8b2deee239c8bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e380879be04a924fc0f82a85ec68a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399f23cc5681aadb2984c8c9b3b736d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902396175091240bbe6921a4a86fe6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3c3aadf9aade57fd52bd0440a8f13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4524e0ea49e009e41407f0aa294d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372ff8871bb8b58dba9d0289478cb40661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5482668a207c186b61b5768d2e0134662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d26cbda19397e40b810560eaf0d5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de0849f515391fa30394e9bb32ce13664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802a004c6d6a9e91df361a4e663f1b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4edba12e933b21455e838920d53797666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e3606116b8a0864f75cccfb418f9b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc27e657cdeb4555620f7cf0ef85871668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e9ac0572888caabd4c21fdabb8f7e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd656a0f4821e56dd47d26919c049a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b04b9ef8ddb53f0376fd6d7785c6fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e579d9cab859c65512a641d9dd4dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dbaf9911c76f8cd58e7ab8282a37b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4edcf8f0d33d03f83557bcc7c3358f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09657a905c9af95ed036ba253c8fa221675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877a44ff53ca22051ba2bcd5be79f93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd98005a57c89f2c7b2c0ab0b26892677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4c6e1d1ed2c362280d1e44fbd2f7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03727820daa9fcb45ef129edfc5fec0a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8205af44c0c225c6ac73ad947579e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceb6c0114fd907dc258cb75e9f019e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4c54b9fd2e78154465e95edab0a74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f95afa7bc4ce06f197d894c4c142f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201eca207ba3225fb4a36cb7b881bf87684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd29de642a96fd855ed8ac45d27722685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c98d41b1b7922dd0701dc0ea04aecc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cd341ff6160c3752a7b89540d994d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b115024b0e0c21de610ca57256686688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d37ddddad3d1b85c8607256018954689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b49b881972e6a396767b3f7497c06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5f575a56bc01e81dffb6d7719d6d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30bfacfeb5d4cebaf45150ef725e2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb04bde92223c074278b9f9ced60d88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1beefe2310230e04d173e1b5115a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7d809490667217d3c02f30127f25b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8b89108f0cb779db771acaacf3f57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55b1cf3c96c1d98e01a77c52a57e3b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6fd334183ab7d21495b2d5b08853f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45f8b43be52cacb93a45f85b006f73699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f9a05300d01fc5f5a9d4373c54fd6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca8a09b8071e6e124735bd57f73413701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ff7181b3c854d1988986d3dced671702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51636b77c85bcd271e6a909773b1881703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88d9c10b006e172bb97e01ed3baa88704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0239914525964f10014582691053c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715d79d708edcecbe163890590b0def706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96870381f84045c4b95014a56d2a1685707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d4bfdf8fa907150ab66bef565e408708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48af791bf8e5478a3f8ffcce7ee862709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60446d2ece297a84a08325898c53ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5e2cc10304936d275435a0f483e16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508add751f960c71079feb5b95624bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2e36b21a56b31d58559aeedbd67c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f524a03c26b4814d23553c469d6e96c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2adcad1b04e0d6ba1766ab7fc0f42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a27502bd604fc034553dde46a83c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a92d88bfd9b69cfcb96f9c193cec35717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9369d8e30c3d95aeb36eaadbf5cdb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f35d1d85192b8fe880a9db66c3ead719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16ff6dafcf183bf21cda4120e10ab2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22792050cd610926aad11117090dc819721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be2bc127b282a0aabf1c22f9d3471f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3de0b23a0e3a6d9e00e8e53387c54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2db1e3a07b58f4dbcfa71b9f5c8822724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76871add0d0b470463c8dc31ade43100725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8a294fbf21ecc96d71413f9fb8195726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f97fd9a9baeccd151830c9f1791916727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b28ed91fb46a9061c5c1089537f856728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89219f12003753dafeff059fd2891fdb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72d2eff5521a4a178c983c291b43a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bf7ca6e177645bdc043deac6ae336731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178aca8997e6ca68e81711d6ba26372b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a68f7b74cba07596856fd1f309e126733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab46000e044cd19280959953bba0b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772022d15b71ef9c5f65a668077f7912735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0d40dcf22ff3471f182246b2c48e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586c683a62c34ce706bcca4a6edf08d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0e23b3d9174663c7cdb7f25628112738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254fc2a85ff1d1545b43614191cb82d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa294eb5501e05eb7cfc408e329081740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eaa2a3f7549f853db7f806a68153c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d440e01f405815afe889290a5e0d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4c56d80ddd54dea5d323fb7744382743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febffc34a29452128d0430e5ff44d9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35651f85f5886f0c186f7b05da0cd11b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49912934ada0a4195347d1aacff1f8d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15061e90ad32093550f05cd3069d3f8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f9558f308e992aecdfe8981bfd2f0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2d4357c7296373d7c8594f070bdfe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73025903d18a9e37bef756435e9ee5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615c09ad9795bdd018a6179b621c4d2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c705c9acfed9179389a9707db5876752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825756d6de7fb990d4208400eefe4552753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8776457756a8351fc0620a30d860036754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c499bbf8696d7a093f86e6881e0e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f39e381d715ac8040a8d22ebf8e6a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25d06b6d361ed921ef0888eab183de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57667ee971711724841ebe616a49fc10758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e2aec8201890b88ef483d4dd01245759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34ab5b66242dbc8d886521ef980d5e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b34c16b38fae969fec5ff354a650db761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffafc9b40f612efce692ca84852c5c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a8ffffd800047ca78687aa0ac6886763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe3ecdc211a8ac1b73bade12f8bc66764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6a80d62ad5bc05b185fdb228ca472765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ccc6cfd70ac776c8e9e9170400ce3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3408bdb3334c3e57cc3d5413257bd1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de637d8f159c01726fab2705256b4fd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03cbff422e8bffa7ca4df59fef3617769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79407dfd621f13293ee03f608fc4a550770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551d4856330eddbf98eb9419dbb8bac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73719905cf5d4ca53f86e1076421cdca772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046acac4f7d74c7a88cd606bfbb81a11773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee432fd20f6aade05b330bf07bbfeca774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30d4057ec75053e50f5093856b0dcb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2ceaa564e00310a7be8f8984e0848776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb951101b8b20b8028faede746d4bcab777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1276322fff4f17d98153b36ce1b6d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d30b5a166fd5d263891449ade65e2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff13186f5bddef39babe2642c79b44e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d12921140d10a0d4a082b5f767039781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82151783e4922c3977fd49a0702396782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcdae75d04f48b82335c6ce48a0cf5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca249a43b0652be5d313f5f8d707090784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b52eb662f44e426539ba8304e0cde6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052da25ef1262a65d36bb31d859025b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706b2a979257e0945c1fad9afa653a9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430855c9c48e7a1994b7c2be20a0c82788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693b87516a99dd94341593c7a5bc476789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee45f6d54716ee22d8cd4918d3748e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb61b2c1825be0956cd8fbf5b54b65791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62512b373d4c26bab0beae58c9d63f0c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7bca92dbd97cecabf761f80ceb1f4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff1a1657d042cf080dae606a57d294794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477d83a0520278ca7a2b12a1c600e10795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40c8cf9b4f8eda926f65cd731d6f0b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cf921b919fd031130fa21579939f8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9869e4b8f080315a970594c65e3f7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769656f6dcb51c913206f8d4b058b66799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13644cddcfe1548cd157b31343e0d821800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568f620c5e67950d9fe5cee20d87020801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80790a826cf93955720837655634cd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd27e96c9c7f79d69cb608063f6260803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687020cdf78a6d39a61d311d9c89d2d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bf594c97bb4f1c0dc4ee2e0a580bc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443d4127fff0cc292dcea560e4597b8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57a68242b1f7c86f884bc33a5d69ff807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccad4c2de9734b51aab2d96f18b9305808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a225295d18a94be40861a9c15957825809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeda53d282b69edeafb46a3d993b2bc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dce28fd1f0af89acbd45402a31246d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52d7acca08f8e7b47613d6985faee2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea65bfdc2b7507e8f093f32c648cca813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819686394b3c8f739be30c23885eb23814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe2a8761eb044ba6fead22b00bd0e7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee088d48cf9c5c7422b85d1d57caec816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463efe9789303d2d450b8100b6ae06f817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b0bc4a8800ac1eb7dfabacbe886051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be3337895234470bc8d0867dda39122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59599cfe4f246374da8b0fcf2b196e9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8dff559c488d0dabb06ad6dae92784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd95f038e8c0cf7bc9be3a7b7f77e4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c57349b8ec21cedb28a2ba7afdfa9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618126d64d8d956b108f15137b218827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125fa47da70f373ca6675589b16653b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e48b75fb903162ae8ad99e8851630f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f530c56634917d0080ef0d6ebf39b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a631898a87e5fd9e79639c975ae5fce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f638dd3a91fc0ae92ae846819c04f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e15919d34c2c42f832037f8c9ad2e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea895bcb9c48eff92a1db35f435ebbd814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58452efbc166108bc699129b91d517cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acf9e808f088d85cce6b00b84fffe216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcba4473b2e122e72055595a9b5dd2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c62be75f1f3e4b9c86f67c5c0946f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7b873ee83c704597a9a3a90442b3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9ae704cea4e62918dc5bdd4b2b39220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e15ef2347024b224e37bf4d9de37da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63258941fb26db532500d32306bd0422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38cf96be743faff046f201718c4d5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613216e1fd5e8ad709703fd3ce476cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195fefa8fa9603a467463078be6b2ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a5fa377e1ee8bcca5d7283927fd6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e3f1f49dae83fe2dc55212012a1c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30439faf68f6369aa6d2fed5acb4c56028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6197d93181dddcbb10b0ef80e5e18029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da23710ddf104074af5d19a30ef4c8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cdd5b7a6845c2113648674ed3800531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91535ed2645d8f8f3147ea5e09660d8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14c5b78c1772d1388b6566fa43888833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4132fd20fa99f670a392eed45534d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1b4f3713860786df10f242c312d0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af1ccae05abec3a165c9c156a08ef036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ac7dbb7876da37783d781a576e4db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a7c46ee128a83a15ff3ea6d287a5038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc75b5e7999fe9dd41c1244801a719739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c737a1f997299ee7dc5313cff88dddb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9bfd103a177cbdd7d4b7444173e34d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc12f44921d5869f7072601bbd0d61b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325133e7e6eb88040e2a555074da589643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf4cdbb2053d376e2c971a9919b12844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa4d076a7231411d0dc23cbb7a587445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d45858306a987af738e9bd0f024f2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702b3754ecebc3e548c4441e1618e6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd699b84d21568857c828a9d7bab952f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f8921a51529ab7e2b9952abc412c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2474fe7b848975baf44d89bfdc620ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f865a82d357ad6a0ecfc46f1ec9e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0ef797edef6802d71781abb6e771a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a8db7819626a631abc0a7f3f6f7ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbd0ae5f4b7f07a70a908c7fe6d30c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0b74a390a4bc9d4099eab09126ce555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6a427e4391d50921cf69d6dd1776d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53835bde061119d2c712ed81e67caf0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed61aa7f50e58b596145a44946814f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ced4a44dfdbb5a7fc4722565aa86559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282f5db9de30f19b6e67f6502b764ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239f638e2ac690b158f478aed03c17c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68565e429f94d734499a30af83f9f70462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b65c17d8462f695a1a61c27201d9ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90f607815786296fd3baa47bbf5f5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742648386e24c56c0a1894a8ae133b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05700a7e5cbc19db26567998c0824b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed486e9b27806c5d94128467722e2b367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b11e67694551a267227afe5fbe7b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0ee9ab82f160a0886cde06c4a4d6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6cefbd6893c4b62b13bbb9cc2fcae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b8747300e69c9ccbf4566c3dd3539971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c1bba45ea9097a2e3289f6180297472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0958a66374174a59159278655e10c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c1204190814b95130dd87c35c06b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aaab5ac4d526fc637bbbfe864c0d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863c930db0465bf431a65f98a1dac4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b44a859ed7e7079deb9d93f46027477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ee9974a9b5522adbb5aa9e06bff2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9b356b90b17ca9e130e9c1320c4ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43335dc25667651a007351807469fcba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e4834f44f4af210e145cfe1a209b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4ceee2fb6d62f5b11c696744690bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679eaec62675c9bfff40666b4b9fe48f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec15e5ebed7766e64f197218a9c000284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf45836280003fa78e67cce2af8e3f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e2d537a765c4b0d3e04671107aaab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5521fce61e5053bfad2960580f7c72b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a68a860de0584b056f3e6b0b8b59b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b5927f026d94b090df96b0113eb3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70152b3fb177d08dd0dce85be2dc8f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c9c868ac34b92906092d40bf7268e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b2b57f0495d306db8d6fad9552d2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b583b53ac4a0f13e3779f56dc01a5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c850b0fa120d3abe7bd3eba44c1078494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670bb2b18ccac9810ab51743c4e298e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deac6e5b092c9c4ff8a743147d72e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e2c6bb8569bc2931d46895455d08397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d20bece229d0e831da96cd4170e41c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf423df37fa97538b2fa533c594716799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0a9c1b6ec3a346dcd6b0a959b3f2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc573617a025972814751660121737101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eda40fc581e74004af147f3910da05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737def300cf37449648b6c59d5ba039103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd37ad14954cc906561f652594cc18b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f36362f3d32ced69ac3f42d99b1d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c059302a7924b66bf27fb18d682cecb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348659774f334ea251ae2ecd65d4eb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108a4a23acdb6e0dc3801e476a8c535108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987a7d33e9fad3268dd7270e075b088109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c8de263763e5ad809bfe3c0ddcc25110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f569188d425fbdc7a2d6b25354e1bb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8fbc1753cb3a6d67c1d2723c24584112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a15b18aee81b65435eafe6bd92d51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548dcb799ea415d8a7d82c06320bb33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f595decec83b6030a11ea7c4476153115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141538ab4da1ff7178fad29b6185fa2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d4edae27fe559df2c184b262e5088117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be65bbd498d30e40f345f03217e989118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fece1b2b6d7f61793891a312436d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40cd2a9a87120623c6694486dd031b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa34c45517e77d0cc63c440f0026453121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4c777bc181f67bf2add8011e12533122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2dc028b5454246fe3a0a6d8fba5e7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd537d5a95fb67b3b87ada253cf5298124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cccbca30ed0e4762dbea27039ac859125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d1a8a07bbd4156c6966817a229962126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f091cae64ac9288dc100051adad222127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8dbce09be832e7eba9ca1c6c9c877128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9cf3f58e231c293d23b372800c633129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae60554abe0b4e4ffd848e3dfe1af4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5294161e3fbf6b9d4d7b4e65ab04f9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5896964a47e2fba49ef56c1e33f8d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0a265cb0533d44bb4d7eb8ddf20b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549baa0557f29525e3493a58150dce2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fdd5703e9e99813c9bb057f670be7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6afec179b820af280fd2a6dc1c47b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9749154a8d4b3d4f065cea266cea21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90165f8e23223518da24926cb7ff3cab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba188abfced62398c744691fcacf87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa6b8ba923bdfac50d34b5cdce56b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482441eee5cbba96f43b5046df6cfa7f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1521fd0111496e11622d3f526c833142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddcd2b5d95abf05e1789ba27397b06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759c7b3c3c8252b68d7d08ce2b83c8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd54c40f8d2185e89451eead2afdb8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee45fb569eee51b9940c720fdf90df2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11fc470a7d4da097d9f95e1218376e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346dcf0213e5e152d1ae0fb1bfd55fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe4dec54c19be0026d8a4f9562bed6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc58d2c34df90c9188b543ecdd55a53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba521e38b63afa0d19c79151f7c7b4be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe71e04c043affc5526371c44c5582152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b830da000db40de6e42aa4979a6908153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c9041c384743ff18fb16af712fa4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974a86ddba14fc859b0babcb9d274be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858f3d01c4c77375d0d21126ec4d784156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48083713ec6562aecde674c852884d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549e666f29c451113d3c95c5aab40ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60627515e01c5944fdeee3cbb2f9f49c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469865f1c378be07f9555bac5113a17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cdbc986831ded6a29f9c5f71df948161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52835daf414d77d3c8ba57bf1f59e7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeba029c3d7fce8dd3d1c8e6713741d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b67aed10d59b2533bbd416ba4ce84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd520f5a6c95ab998d3a2519e69d14b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d97a69571374ddefe7311ecbcbc8d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2dcc1650ce850a20ca6081c12f440167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3868016714ad3f609fd5e47b3db0801168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f7b27f6ac2a0c3e1c5aae767e502c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eda1aa44fe38af01a717e265cfe80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3264cb42eb22ea33d81ffbe1d36581171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ef08b96ba37403303282aebc036c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378ecfd37651837a2064a6ef6923f53173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac8eebaf755c4968714de9760c3f8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e6badbdb5ac2a7fa21dd696762202175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbfa23eb1d4ab6761b1710828cab31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f5a5204e36f55ebd8202db7b1b9da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db782c31cf00069295ec9d41d606d2ed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee1257f2752b69da5ff6294a52cf66179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a36ffdfbdb50888fcb9bdd9cdd0d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0b594ca295cd3f7d2a3cc89fcc0e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ffc449cc2160d1e0542b16b5cbf95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a440fb86fae8b53c7ed86f18c87a0d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42311c34b3215acd509fcfcfdc9b0aba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925eb9043eb565b84caa8ebfa3406d92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaaedf12b76e1ecd48a288dbe91638186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc070268b1f3ae5f86914ea33d389e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5a86c4bc5d09ce43a075b18a9fd66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524239719540f5bff17f9c9e172bfb78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908511f9fa763eb489efabd5a723a23b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fae01f721ef0188ede2c63c2581800191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6274867a63a85d2915ec83b7c199e35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8593bf2476338e6c1c14175ff562a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa7af3694c07fb519460d6f7d8ed37194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9593247bf7801658b8d12903c4873195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a8b07400fa930a2c8a077857ddef0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cacb824ea242df23e7ac2c984c4026197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f1687a6856914dab6c19de4089240198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627e7dc91375f0ad5ed82a3b4c0bb41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01de375891885ba6c8d473167e1b347200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b4281ef15b489fde8e4be93d30819201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb86fc434a7f00d726cc622059ca04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22ca12d9a931cc6d13370db6dd6d0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe30a3f2f56f07f80f1a0f2091d5e45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3581390ea96a76f2cbf687b1a8a58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf51ed606366a4cb5bb89714f5818bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87bfe67f5fb02145e80b6d34f1c40b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fd82f50e73d52efdb8267ec9fd95e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c044475d7c154718d5a5d74863c97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66235276047839d35a889c729393708e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f17d0c306b799bbc9658eecba1d14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0c42d992d6d44ed847cb735edf150212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe061d7eff639b8c156b6ad78b4f1ebf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1f6c4ec49c5f0aca873ff30f8ccaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaf7644f931d268881b5c19c82f305215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a53320e9bd0b09217bc5017583c76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706fd75c906e3acb176afce7fab416b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c32e3dc2f28dc5ca94b11ad2a2621d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d193ff0624151361f1c7329bd44b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d845873049940cb92ec27c35d2cb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e423dbefa5a337404ceeb69acac76a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c5be9ce62e5f1bca3463bd3f1bbd4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e741b0a68ce46ec358f50f252a3df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740abe1a78f378796d9cee6967be449a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6930cb74f71dffa6f16b994815b73d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc672fa49381121bd91afa599e6a46226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd0b0da1629fca51f572be56e54f7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c52d5ab27403bde175adb629337572228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79ee35c4c65aa9034c91907073adfb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5ccb8347d0df058fa3f51a421adcf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7794566b208b2da772e60bef95d0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe6d6c2f94eec85c3e223f68ba0188232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6862c734cb100d5ac1e8822615944d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723de3c2e9d1e509b590a9087c47937234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b6bb96b97194ed3fdbc61f94238b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eac13d460454b29ca24b36358432aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcaf56f0f0e49ed4c72f82a6696aad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67716f5acd693f6581eaa927e29741fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1914d6c721ddcc72c16fc3f91e9a82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa45a479d69211560a8fbf330c6698240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f278381418d64d2fbf78ddde90f8c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee122f019b428bbb1523c6040b854a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b276913221a5573b0906039f995bc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972c112d212eccd74c51a232e64d8a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84410ab8615075dc09896d78dae3558c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9375884526bffbb9a7dd5d2568fb187246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bcfe7f092fd54d8b08e74ace42689247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc8efd66eb1227234c4839d56a1f1e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e94c5fe7defae11fb3a0d94fe76a29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6b960a59461dd22e453a6f2e14673250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dc0bd650354f46948ff6b25d5ddf3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310dd1d7a270936a0630a1daf56d805252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8823b828bed2b0f817abf7018815475253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb127d4bf731694cb4a8f5a2bf01174254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909cc01bea2f878bdf0de2c3d718540255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af23b2db8e378ef6adab1fd71d7c50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf8f15ecda7333e64c3a2545a0889a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5d4b7bd45e7b103181ecf5fb94913258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144c9b2bb459e2f15cd93655afe6b12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99c1cdd30ad7ba0799595c626c3282260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13032e9c061d5e06fc7cabd3a67662261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81a2df557477fb6ef3486b64a5bc73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd008c79a58d297024fa1c92fe4c573263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd386c6fa8949e6a314316aab362dd2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6318f382df6ce1b8eae5c89fc45dae6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a388c2e06f478b53ef88c439907646266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8f8e7daddea83dbbed60e9a79c1dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc0efa7f7d10ce75ab152c5c819165268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4f921979e499cce573dfc9bc1ee67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53cd7ae63a0bac6445d05ea4c9d859270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36ef13433cb15a1c99b7a89e595ca2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1054dedeebb5b550099b4e138627f88272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1c2a607dc57e2b30ac75d65c9087c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5b21541f5480f7dc989487e64706b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1607f11d459a7be54ef9f2d0c4759275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfd6aca9fbe8c50a62de08c545e31d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0409b3071ab8dac09d3725dec07c89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfed2efbe03dd890850a1a6231b76fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79117e39c4685e4aa09a2839a42039c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e831d3fe0f93df765a5bc738da78a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21d7abc7b930d1077ce197e63c5771281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dec3f65151d8e0726da4e60240525282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3aa4e9b243cfd446b8219cf291df2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f0f6dc3d227300b4807287ab5ccfe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b972d9629c1350011bc35cbf379b2e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02df2a5800bba39058bcae6688c2a6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b340d745d46749c6205f3ac26317f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00ed1e63ad46c390988926d30a3b34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df86cfe9e33058efdb3ccabd4206df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65224f464f1d943a7b0b1c170e57a4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3792f73f023d2de63358cde7428f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bbf28e003c29da2cf43c68eb5b934292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a163b8fc3c6ab5d62d92846e3337d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a567a156498e1c0899459b6f52a9c63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0c3655cd2c1a2465c34c9af721c69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aff586a5cce73af4ff0615823a324e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99fb46a03034c3a588fd2f1847f120297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dbbfb88e3cb2b5f30611c0537dc2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624f4366b44be6d54cfd19050b90357299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e859aeb9eda016fd95945e7584696300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532f90be185930afc0d1c935b7a9951301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dcaef9079c4eb88f46bb998e06a9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d77e1fe00ca2464905751cb44ab21d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8754cc8967884fd9803574cb1b1a4bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4328704dd699b2f0203de956167e190305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f168851ec32e434b0f47c9c89ba053e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b28f3d67c61bde32e5572a75d0417307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c2cac398e45a1dbebad739116a8c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107519c5560067d0f511a9d86f1fe877309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ece278fec932718cc3eab613698c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15eaec215b497613c2a4f26651d862311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cad2c4be3af189dedda80b4af10a7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f75a86ec8636a14c95d79fd7d0b37313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cc936d91b3fc8b85022c2abe9ce03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78526424332cadc5df1bc76deba2c3e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd0d46e39434a4ec88142b727abeac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649da6924bf0d7fcfb7158856da903a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09df4578eb1abdbb57713bef1d22f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990e540c9b2afcfceb9d96967ffa2b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50c6c54d0d1c1f828f4c60156a1dea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1de7233ba8dec591de8e900833c898321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c9470dc24b3746ba4f4db47bf52d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3022f4afb3545d6eb4886ea9f97fd32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a40681b483e8922002f021422dbde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6274f3680f9323490792951785790325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae0a05cea87e049d6ce7903bc6c992326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951018fd412747338497815233488e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ef54ef4faad5bff41942b70eb7b32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72af781c14c5616888a54d65dcd54fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a41b8850498b82813bc6bb49cd02b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb758767c991dd8a0c6d0b3dd6c8dad3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e123f74c6f116704119d657b3b43220332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dea7ff006573cd0aee6753e83a9259333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed23e200e4d2b55afe47bcb82b2db05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d2806d2aa725b500ea940d16cd664335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c20e8ee77defbd3bc4d59691c6c674336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398246a7e63fc3e4d1db8ed0bee69fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0c0a1c3d87dea522bc8ab0fb171af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd89965031435f83eb8e32b1f77c0ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f21dd775c583a19d08f95b830403ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b49c3de20136974cfc7371ef70e42341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05599793b9495d9671d12de43206bde0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8521fc969a840c82c2d1a25e1011a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184cc1afeb9927d65ee05370dfcb6c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6abb1d05561e3f8dedf52c200b19d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b92e794a59b75b24e685a9a92dfa34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d77373bcf9cf8312fddc24461f9361347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25c695426c6474e009a5c66f2b063e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ec43c9564b38903c000615be74caf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1de33358af4f7a84408c3e29c875c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c48b053cf0c411aa33f72f937d53d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04aedf8f3d0c2c631a03ed389fb708b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b228be17eef7d590bf37d77df2cc48353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714999a8aee3fc12653ff8ae8ba66f1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0894953dae63e5b8335493b94bc7c38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1a642bcab56d97e43461a73bfb667356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df646caad949a20c86de3047fb9f8ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5218de8942f294a8b1188a9b6b25a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73839d714d3ea1c2d592019aca76ad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860eae3bda37693f8b173839d1ec26a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9125bda3816ddd13ab6818a7b9300e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdc9f0ec3313f56bb964144c85e945362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06adf006fddd9d20348473e758edae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d7a40da17b5646f12e7c980f7fe4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ace64d6fbf5ebc532cf10eb146b7b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fb64613002bd595e90ea80bbcfbbd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3463beb72080832ab3a4aa5f457b5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba62ed1fc31ff641248f83218484d0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdb13aa52814884922d81521b7793e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05812930ed8a20e7e8d7051e4e2035f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc3702e30a4d8772b973c9c296bdbc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87738be2df5e2a843ec44cd7f7604e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f29c2713c72d97c59f71f9f64b5a9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744191bde4b803fe66790ad195afd2fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117156b99b7a8be01d0c708b9ebedcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dc0c7947bf3ab733b1762605a4ec9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8e61bdb97c8f134f56826cd919d43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3194347cdc06c9191eadf6b5b9d55378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aa92cf36da0f20dd8e15e088c5df4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aac10f678f08803eb701213e4a6e80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656b6b8767bfed9f244200d6404b4f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06533509f9fa32ce03ebe553763f562a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a046aaf492e39a7356cfce95b68ddb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f03c25b0360bc3bce6b0a659ba5fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fbe4e67bdea3fdd1a2bc68aaf9066385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec045727875e5578aa0b1e1af9e38ed1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4afa214fa1492ac30a1657b0c1ac1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bb48d0b2eac93e7b0b20fadc3f6e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26797cdc19da29be8b7e583ed8949f82389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bad1b4a398c5635a3a2e5101bf3b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bd16c1fefea516338e8a59380cb06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e55cc9ab9d3c380b0457d9cfa8cdf3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3652b3bf107d91d5333e439952eb62c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932b013e803fcdc039063fdcb95e70b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414646ce18e3d7746c60b95d59ba111e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e22c47fd62f5e5f080be22c394f1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426f5ddd21ad83509b84aba6c1b05a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ae2734f2225120ff9843d5a1eacc6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a98b00b194e9b0eca8ef14f762a0c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf24c61dfdf6149bc74f8f766df4a17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1dd18940d664737b69bf0faba38f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352ba7beed54a0e65381be0ac352170402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47eecb73809456649c4864f5ab9acd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f859be8aca196284b792566d2e954404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdcc21ad034b5c58d480bc10f530ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c65b50368d0e429779fbed6789963406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925852c358b338663d1be3f35f3a277e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67713eb4b48440115171e882c1ae82cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbd113f6a1b5afac1f936c7faa629c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea781c599fb3a1d79a79b043574da02a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a62107173d007739665c8835f5706411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b59bc069a8c6d58159a56b1dcec48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabfd20dbe1eba93a7c627b885cf745413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298443b719d6b234f32eab7df3721a93414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431ae9beaab04fd3be5f7d3d596b1ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bae1bf337c4c161e77b3b7ed566fc0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555a2da23c2ffa45da5cb8341714013417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedcd7dc64d5f7ee1ff465606243469418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439cf354d0193e200c1c644a35456d7e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b368b2365313470b17bd3dbad5eeb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d74457087b62099238b200d79d9c9a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45372f52837bbbc20c197fb942d68853422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174e7491398237133d135b3e8e8291c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898495d61ac13587c6138a55361a57cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f8ac9a53db17b37c1eddc5d621a0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480345f027581898a169b17cf7dbb711426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288b6e4c298ca45fb7012757698c330427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06913496cfccb5f5c3503c88e5e88116428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95680e2c3f96de4798b287bfde637ee4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5f98a846be9fa99f163c201e63565430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc946d63642b645e183f355f830db14e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28020f16e91d5ffc36c452800ecba2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47758acf03840f98786c76271615e69433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffdda565972d26c7773cddc8f6f512434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc20fb7d7dee14d5d90c4c5a9e25800435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d805f144c64c6c4f9cacab7745572fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90559d6b9cf19c8fe5b8e0847ccc8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9016edf17edfbb289d694eb80212c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d3124b0ef5326d2c3d8ad18d669fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aa4283add38b962346d0a3a3cf8bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9919dd045251389a576ece4e275f33441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75b209615c2063be888652f92fc34e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9409bf4a77d92eea3becf5f4f9ff5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2201a190e4a27275afee38a9950b34444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e595683dd1dc4b507625d40f98e4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e13b0b3c62e33d9712c6b87d0f46e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96690a60eb775fa3e76bb2904076233447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09a893b0310894d170f6cd7346a608448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e52d664c8bf937cd2031aabc8dd47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e569b178a6763d11b70884d1cc6bc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32507ed7700bb0ada9ccbafe1ecca7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a4dc7fd5dcec65d8848d22dc311d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c76cd2fc3e33344c245af0140f476453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bf90436313a827b20a51cde396437454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69476ac5c3cb8645191241aa252e91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c340ae6971e32ffe1e9fafadd70ba9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8016a6e03720a96445c2b5cfca102457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47faf797f8dc5aefb54680be0581c2e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af4dc58ffd2cfdcb79d798c68eb338459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa1a000a522fcf7630a1d8f2f02d4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086382fcdd4d1f9cef123d7cc9af5c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef81d680ae0cec20f91a8c0fd32bdd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80ace353d108bbf46f0924095cd825463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032d1107dcf98c80d8d7a989e8530a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4362a2f849c22bd9860272853c6b2d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1933fb8527dd3334f36ed0f68e849466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47155f10e332dd44e1bd4ddce6feca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e62bde3e7ebd19ee92902c569941a1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d3c1fe5d6ccaf90716bef3ad091b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbf2d63d6df4dcec70b399aad2bd46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ead0729bb4d84bbd9076acd1dedde471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37996ea11acdc4a3c258a7944d1c3b56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deadc42cd0fce2de8ba9688147b75b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4102c69c5d0b35d5e083944ee1c3aa6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e3595e1f4859da0b4c7184f1eb6cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e5a84710472dc6334c8c01fba2078476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60366e53ed5ae41086890031440a2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163eeafbcd5010d53a17666cc5c9988478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897314cbca0c9f544ff83c5008431be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cddbfabacd357b5043b64f69567153480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731e671fa1f81aebd2fe47458cf2e58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246868f6ae0527df3e42c00ac0bf1a5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccfa633d541b96b215fdf94548ab3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f2ca574c050dcbc404f3441907804484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ce7b477467cb95503b21be3f1f905485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808b8dc34ad91dd154b6eb9e7144836486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf936801d48535d4dd84efc42d6bbe4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03182477536fe5ce637dd0411bf7e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc0a496e50cc49fb7657945afce79d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef287e98ad67abde089fd7d6def37b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb34bcb24ba00560c15874b8a419271491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd989767132f4cbad306f59b10b4ebf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7495c5937ba1b48970dc1ce148b97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8f49a0ed3263e526dda36ff86ba14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724577d29568a41ac8e3e9fef9fc2d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543e992d6cf7f98cd14fc152b9e9e38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48bd771218244f8d6fe32988da4610497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e24735c019ed5611fdbd44d5b3d345498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d03908b0e2e449b4e8e62b74a85278499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec1610c495969f40de9114d191d00d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1700dd3b732a9631bd7ed8c05f395aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafa9c5379315607dfcf8dac902a854502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbdabcee59ab06bc3ed8b378e59763503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fbe8f6a484acab97a6d5f08e1974f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25381d306bfb902c0313f1475862ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d9f2c1deeab5634031f6601410059506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21b289e92d547e15737d5d2d2cf4ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba7402424619a06eef499da75e5be2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84514dfe1f9e2f1d846085aa78eac126509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8439c98c43111e987209f7b4d1036510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9728250c55d8f13dda83872410fba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d9dac4c54e3aba33c85b7e4f0bac2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc66d1704e23cc479c0e1d29b7d96ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb5bd4177ec8fa4ba11d77e18abc3e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2037f09602155d3bb9101734bd89063515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295fed6c7e143df30c46d1b3eddea81516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd019df4d2202074656baf197fd40850517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91333485699b1c7762020b40819d4ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bab04d9f1546604f7915b618684839519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca78339e4baa1e68bcdd77ebec44da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc115cc4367979e7c5de15ac6d80e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a396d2378b8d12c49d7f6a89168b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7658a44b2991eeaf856d0c797c0756523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03463f95954931890bf8fde000596aad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47ecf1b2368cfafcf4dde88fd9ee04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be446df4eb73a6a09bf9e02d417bfc82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5fafd92da86c444d5ef9982f4ba89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7fd1825013472eebb6d1117105e9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb38adafd59b6d5004d87b2b87c4a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab8a259a82a0206a2bf5cc520a28a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe285395184e38e54f21ae62af7ae1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a3f393ebcd4c57581ff8d4be3a81c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061318e41b9060bf64f7dce00ac3233533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17643401f43f6bc964ec9dbdc42e197534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fb14fad7424f9e89aef81fda27034535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b97ee418737c9c05e73d19ee3e672f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a67199997ddf3b22ddca67ca604064537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc863eaeaed2dbc1902d55d24ab9d447538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d864aaeab83f707acd721e61499f96a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aa82a83be3c32ef017c27c0dbdeab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc62ec56bda1d3e82a288462c844cf3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc58522e07ee816f6df4c2f3e8fab7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2dff6fd0fe8b06f8e98492ce9da81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba0ebd16ddb22b1d10cfbe56646695544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69351f28a13db923ac73eb4a9ca1b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9d72a2e5bb74e69dc5a19e3b1cd10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056fceb149a15169f63a2664b6aca54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee28074ec6191fb3ff3176ad34310d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74570af8b8b56ca834300334fd8353549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54043ad3c2d868488b0387cec9a8bd6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467aa2391eb32ae7c2bedfbcc6e53bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92115002c619e0b7489cef278b9e89552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb331de525c0071ed61f7a0a4b1d3ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624966a159811a038410422bfc6992e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2956171d6f93f664b54fa678e389d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383abd2681279a556fe9645c3e3d65f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642687f0243c8372b9d44a977e22085557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437770fdd8a80f70f96fa215dd8292ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7316b38a670aaedfc3e34649a5fc73559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382775ad55133c2fb5326b8d130663c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb69f32453834a3aa80fc8c0a873bbd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c90eedc0a3ff7b28b13b0e75c53276562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97db5fceefd4f45b4201de269a4906563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e584918d2ad32d2622309c8ee3e941f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da35e93c2c9718e5ddc252cd58412fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b9d39781b89fa4c00767552c25993566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658881372213776db76c62ea0512ecc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f28aee50aa3d1960bca5df43cbbacd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c320946e71524f6a229eb4c11461a80569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab343e5dea2a84f58b38fd9c4834536570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710ceeea993773bd8f728745d315825571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2541fba600cdecce9ce1a63bc5cbb0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5deafbdf2e2a6fa58df36e0d51739573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6fd2b48133aee2150a1b55c00fb9b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7d81d071b9d15c3c404cfe28ffc06575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae58658cda2812fd5833d0cd40ba610576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f2b05b173f71197b170c9e50adb0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b70657650d4faee28f9727f9fdf972578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239de49532b88c12dce17eb168cb6ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da497a493cd8f98b68ed128f0d3fb4f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce125dc7658705e6bc793153a25e38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d603e95006afab5abca2e6a49fb3c93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc12348751af6552375d98c48d2e259583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37444071b1d148e8a1af334564b60d65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228ee2f4e20283530fa97a09a54ae40585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50f0d734d5073226383d6dedd25d9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff42d851bf787599f52bffb484408e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626c8ae5ed29502b9ec57cce367b1c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924a9e47e343b9503d72033d202962e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c5439880feda498580f69140eaf1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b333051470cbc0ba38d71c7bd9fa51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee75015ff814e4f16bf4ed91b75483a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cad0cb04cdfe51594951de0c41322d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e39f71e6863c8d376d907c05d6c70594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fd3f85d806d59d8eeae3bd1bff203595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29507c7fcee12fe9bcd1e6c68fdf2bab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2cab059d57c581cabf30c7e51412a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a194949674128a3d08fdccf98cd5f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe0c9216010ef7f64d07e26398873a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9b07dd7267d331f6d84697e113c67600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c079b5577e149c286a262ed2ed42c4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11886c9ffbf4639298b2eb79c1796613602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd223679a1b8869c5f44bf6d4c10fe7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449bdb4664c391ab48dab5f543d5bb4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278641ccb9725c7b65d43157743a5b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146f170f965dd2be28d6e789f9cca95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ded8b88482fa57d824c2cff2282eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94acbdaacf3b0331d56eb129141ea5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d73d6eae0adb01cf0d37ddccb9f580609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb3c6ade2c90bfe558a5d446e3408a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efef595981b6ca30696322067bf79ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff1506c61d9198c79fdb5db46e7773612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7e3b8d542bdcbe5060b20b4b95565613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f246de4e4893d73ecbcafd55cf9fb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc46d090ff26a6f186171e1b95f223615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d9f157d683d75100f09346d6a8bc5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028dca8645967663ac4b81ab11a1cac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16141cc5f157016c6f1c01f77ea9e24c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af048b08d1d0160538881bd9b7ef1ae7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001abda849684f328e69e83790d2a69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d57d9e6a4b65a3b3b3a8e44dda7966621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55caec2ac7a30033e59f30674902fcc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def639dd163750678f8fce0d6002570c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe5e685df41b306cb3cff96b8505b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f351e852bca16b3359439d1d5c9e0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328a8354b7e68e4fa8a310f574c66c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a3966898448f19a9750da0a3807e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6322154d7e1768f93d7acb1b31282dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80f50656ee7581eed37ad35e3dd737629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1398590ad4e581a3a70f4f8ed142576630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caf2507ec0a7c8ee5d308615d210db631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07edfd94798c372668d238501e339e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b87990033ab673dac3a725f835ffd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609e32003ee6f0eeb14b65e4354deea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd817c929f4d37b1b8c755b0d7d9d6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bd3debe271a874b11a92e65a38ec8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06ea86a4ae5a03f769218302063b49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8d70230e808943f86710f8360bedc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abddc3e94e4fcbec17f37f63e48d84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1414cfb63f309d9f93bfad614b49ef5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a4b4c11db9595d51e6338e81eb6b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245e2d852ede402d7b9695196682afe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2fd0dfa0d21eb5dedf6a7f7455276643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e1065a6a2f661c41f055d6a887434644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b896c15b1276b30315809c144d59973645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b35d75d76bf2ae134220b6f1120e5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4d5c0f8e78af95ade15436f628720647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03d6f350f6bec0ef2bd0c366430a45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd795e0b333592cadd800faea58fa60b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fd5a7296600da002cc7614be610df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f63876ef3ede319a264fcc8c4bf8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e21f3719425daa7a5c41567e63d270652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d7ef3ced8b4e9482f27273cee54e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3b6c7cbd48e9ffb6b7af17d9117fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e25ed9b9f49b57dc1de86c8eb38c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28098cbf64e874d27b36fa9aec0ed8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238ed82a686c80fe4ee32bce2565c96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29450e52a88638dcfc17367544361557658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fdab9fdb1f13165bca05be1b9b8ec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58a2fa32081cf0ca3b40a2caa87a3d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663ec8c8a71598322520b5327e315e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c10b11977df0ad89ce4554fac39b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe420e4bcbe134d19c64af3b62b811a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb422c7fe5add3174f17ce42fd274728664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d4fcfcff5222e0985ff9b82afff0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad470edbe7a411ec8f454021897a2f3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce0ce778c1eaed542c8b4f74c23ed6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cbacb02c3c8389e8bf816008af1c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8b426eefedb2ed8ec253c0618a31b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7fddceb246ee519cbc81541fbd754670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea10f9c94eab90f396525a01334bda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75584f74afc6320570ae1c97d3a3c7cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0465620bd6f525b0fe3be0278ef2157673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77570fa9ac1e4aed7538ef341ce322e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360034f60fa4f9b7ff5bff45ef3e083675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04306dda6eb37af76222182d33470d9a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c64765f0f02848f0e912174c9a335677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b3ec790756d9ce4aa1710d15c57e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114474febf7699ea0fd24f7e46ee87a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b2386732a14e88459ec9fb72a96d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bac8dafa365662f655f35069fe1f0d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fe2f0934e6478364549a7f2905e4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bb8ad4cbac6fb728749d4e30b0e06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647ba3b014f3e3fc7a4272babe6c158684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35247fffa20f7c887290b81600d86e1d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3604ad32e725789c921bd7e9ef4b2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176698be3161f1130171ba9ccf143a8f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3707ebf603b8324c47c75bb01a597e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a9ec0ce09d26a75cccd7ab5c2c1e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a048b81e69616b4b97efda86fefc1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb81e46cfe7ed68d58844a29b27e2c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e253942397926f9234713c6089788f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8574cee0baf2d2b99cb835494ff020693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045f72f8f7ebf9973a798b480e03a89694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2986a98d5b60c23920a3559afb81723695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17c4ad969e851bc8756da964b772cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd78e11adf256761e2472483b211ff6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aecb62916416c9dfd4bb7425713df0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a30e2764a71edd37cbeae79ec1c11a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cc4b593d0b8a63331511eb8347ccd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34a6eea574e11bb9c1b86c0e12d46f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a23faa76dc51d05cd960fcfc1cbc0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d7f61e10e1958a636e10fe9d1e672703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb82508adb856dff22d0a82c81c914a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad68edc31e498243e28981b2ee923705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad13bcce4cc477c7a499cb8f841419706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92215efb2a68f78874274977e9ca5f77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15375e2ed26f1ebe9b49060923f0dc0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4803684c5e1f482555bb396c0b8cde709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa828f5548e94961724f39931718f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42cdac1a2f2b3c5807de802ecc787a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde9f901b852b25e413c3ca0ba3c230712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ea08442820dc7bffa9e73de31b7db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0249be93f74eb4264d2e2c95fe4730c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f5871a1db1c2ce46328da1fca4835715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f10831b2a3711bc04c6a65a453afe3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ba517e915256232551149043b095e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad346c881301353c61da249ec42471718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383f0035bd107a531fb0d014fa92a42719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c037a9f5985911307e608ba7bc666720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5072ec5d43b56d91ec692f7ae8b68721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a74e48945f612e7a7c263e5e496e41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f15a3618857be42a159bf601f54ef8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e5a3ef22b1797df29cd561e5e055e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a906b0da58f9604b396a267c49632e0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8ee3eea8c217fc75054be67f0a2b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f48314234bbd5772916b8e29630912727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ff39d6ae203b813f553a61fdb880b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f227a830b8abd6c8df7c85bc305c4f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bcb311ac267eee9b364f6a3b9d6d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b4aaaf952696c886b340afb6beecc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a268abe0c78278e76632b97cfc386dd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcde9dc69844ed0377c7c773574fce1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fde4f079e46e9baea55cfd0cca38f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4538e7dc9a377df48c5c95de1dad3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be313d777e79433cb1f688b8f4b440736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1078cd7b24d3d5942a4d8057ff20d2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55643e90d97f92521b9bc21f1c58d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d57078ae3ff3de75c9eff452e61b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902927ec3d3134efbad87daee75cc289740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89c62036056fe5498174cb8273ddcb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca058748b2af0558b2a7b6f38466d88e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27023485cc6c31b2225413466c79bbb9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5d63ba9171227edc96fb9734c5189744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6540ae72353645d552e53e35e564c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec93a39fff077a65c995b3042adf77746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f718ff7d319e6cebb5b449c03859a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc810c61c92cca5547bc1d63ed43cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9573ef42e886c7c02d3d6a18e69475749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b37e70f720d0b6c2b8d3e9c571ed2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27f4567f8b0192f2ca927ac1127db2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c2bc60540f5ae2ec423d53f685785752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bbe70e071cb98827acabda60c730f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb4744569403ef6b1695cbc3b71787754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fcf101db582ab30ad5f3b8a104500755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412bc1055e4a63042157fffa367331c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38c8c5d806c57349b4f819c18f2b31757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937a345e4579fd7caf1a5690607267f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d970a0aaa019cc74decf18b0fd579f2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098e855abc5140d447add7264a76818760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ed5f5fe4169762f51c5679dddf4b3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002a15c25034c590eab209b01ba2fa1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62beed69150a62fc20b56a9b9d7baa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2ad5a1d656dec00a131e02df068ad764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0000edc28562f14b57e7a85476282765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bf60f8de0f37e3f812ff654fcb1b0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9204e2f803d997d67cd587a192fae1a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>