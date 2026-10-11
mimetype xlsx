--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9c2541d66a87fc6aebf05fd966df41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c62c96fe69b61f67b37c144322f7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd177d70483867448390670fb7a1ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6af119d488cea36c009683f67b9ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb42cd3bce2b71d10a21c90851402a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e81cdc156e2fc5bd379a41a4b87c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98766c8e7b5b3d354f6c38499c8a0117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad1ab5a8b76a83dc9423c21031845c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee82c43e0c4fbc5dcfaf227d9a8006e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e799027a241eb8be79f2cef02a2f33e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea41835c3c36a42896041a5d86f290911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019cc9a0670d5d729c2f7f042c37e3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf4ee4eab10fc2279ffe80139c5ee013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd31350d115f745ab17cc27dc3292214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07a03a6ecd36ef10fccc61fa24a68515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90223739e0920c4f11d1a335504ff1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e19b83dadde0766fedfc2bedb58f417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fed81485a026dc502c18d4e7cdc0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0b08189732cc59c58e222ee0bbb2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e55571f57f8846f0bfa6b4bd4601620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a59049ccb4271b26988e832822001a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5fb29a71a6971216c0be2495d29c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e2891b5bd573026bf3835fad9a87b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fd303acd72716932052616365740c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83835c6c5c565266eb3009fe133e2a3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4aaecf23d6f97476cea521a349a44326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d25377b931e4e3642cfd8c78a675727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e37f5af695eda619b9bfd70ccc394d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94475fa23ebc82e55f05f22a128b081829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8192dbbaaa3ec1fa7a3e07368b583e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67be04454a6665e56cb0e827cc128f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb925704e67a20dadc40d19248fb3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a18fc78ec8bdab956f274c0206b42b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095c19e3e4b18a3bd6e8d4acc621a5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e4f9fefda7157844a5ae4c26dd6e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb540956b017ab1b5b870e10bf91aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3e85d59a3fe6fea551d133b95697037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e498457e4418fbbd4282bf7157f8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a1381f3eec5ee1530d503998e538b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdd048998e1f71d868a6787fc0e12040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95799787f05a6446e5bc8b51598f3eb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e242c13303bf4fb0651063192b75a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f02645b520f168c8ae897d92b850043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5542a13d37c30e7566d1ca6f41a2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55c09dd77768d9fc9c5e22712424d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24b128dad11ac60b0f397fc7be7a6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5f2426d6d9ff18c9f7f2390a3ebbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e158c8edf71cc0411b288d1b5aabb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8fb7dd56384c85842ca562a05576b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952ae222acb8a4155091636760711bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe8c1451185516e0d2a75c659be61d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37acb446b6baf55ca9ed0472de3238652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fd83f69bbf306f3b438e013f3767e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340abace49f5fb826b1867d40cfe40a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720e9d4e0f2117d48a1fbdd7488471455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf003b2d4f0d57da2eae7cb73b14a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9697dae0bf92737187bb6b281b6b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d3314b9fe7ccb5b57f3eb759025e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b5ebe44cf1aa7908ddfd248e6ffd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf933f8252b2807164548e76549d61a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9d581d16d079d26d5b7350bd4456561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83230fe050c4e43aad5e7962dcb324d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270d41b7247ac6beaba8a7e53b59d4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18e120cb794a6c1b3a71858a482c7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20376fe9b76df9cc3661e321f4b20c4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13803078ec4d0bc612b6488e33e66566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba563011b37607514c81636446ec287467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2ab511191708c0760b0431298869068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b3d2f548170a49d34ed97403b272769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d0b0f0ecaa9c442d8795e650bd83d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee425a6f9b534196f790055b4a950d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4d7b600125afb0f3f9a0bcac7305072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74f87f58654556823cde2f11c82b9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78c728a6ceb3710c95f4c287893c3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad244ee8f8be018b6f0c3f02de9943375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb39a863d3cf050e68023d798705fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4b202058be4af202282a6fa8a9c7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5175481686487b461411e53cb0f5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e90d55a0d3ad61f100c1821f6cb6f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23783d588c4c577888d24356edc6539d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991e3734a95191745bc9da5e8c4679581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe9e983d54fbc1f489ea20e9c24e0d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6e916b685863cce29dd101bc231f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439d4eb96093d039bd398c92d803c6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736599afe86e49115195bc81153fc2c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba52a2243d2cd8cfbc61e5e396ccbee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b4f50ba4b3e46fcb4965faabdee2787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc7832c873c45b7e4e6af8027b089288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5b297da5bcbcf6e6204985d626fbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218cb519bb060a3bac06a01d8ed695790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc672ff0c5931544112b055393e76e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab041fd2aa2d907e06542c54973e4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bce7469a8f0e3d3296bd41dd3612e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02a492e1e6952b8afb5690e197c08a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d87aaca7bf260a544217f7b0dde8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8990fe049b413ff136032b2b4dba24f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1961a4a9310d57d5e88132f602296197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c159238c658858c50969c842e98606998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e2f71472df85a44e9087881ece79399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9520755040733dd4746f585967a89fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711327d71ea3e3dffd53d1d967c3d755101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15987b1fe284ce4813605a0e72e8b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045bbb7623a50687ca0473cca428488103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60347878ebd79dfa4dbec9890c9ed98c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9709e49b1961c5facc14b37dab9fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaac96dbc1a0d63c598c0f04290a26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736503417fa79aaaa03db4efda769fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3ee54b07fc39d51b3ca584e6fb5e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b24ee69b4525a68139bb08e092515109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40492feed86d27f11a937ab04fcb290110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08e7f26b848c5ec9b20355ccc9ae79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045e7b1961a5a714404c55518ef17b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e7f5dbc4d337a15a3c958a237795d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a3ff30bff61535c81b09aa14e3aec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3a8c33e8005899fa10200ef2117d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665cdcd17feb03407de58bcf9181142116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63451b4768a129961adb7143adb27e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b907e1148c3b3f3f7a075f2c9cf71d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed373339bb00321242f17fa94f7242fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02530d7df85123aadfa9b391f449ad99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf2dedaf115ce025eb65ce5abcf66c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d325a347bdfef47f6f2c8f0b72015122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c681fe4de5131772911514507e7d94123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9f982716e935c4b77c2f0eadcd9ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504122c44baf4d149d13d276cb69f0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00546960f29444b389fb3a2b99b253fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f398117dc2b86ed198f95f96f56211127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f41bce3c385673309a2cabddd24aa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc087f8df9c8b6052c8239a6e949af6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb6f9eec30118738e55420b1e91f29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7f7f5bab851082a851805551d2c7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998d3c834e16a6318e9b64f8b3fdb69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b4c584caf404449b6529a695d0485133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a13d38bfa6db84e19edd03fe81ea1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d562ad3d10ed60ff22fa5339a80a84c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22520ab305e9ae34e138875c12970e95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24dd8a6443c2a0009f3b0afd328d44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fee44817fbfd6e59adeb1408e5dcd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b442381b7ece5ccd74ea214131e3902139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab52d0dc6883c7dc0d85dca83678a3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05558c7e86806f3175d1fa05ad7f1a76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca90d2d3f091717e2f52c7ef06df21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eb1a9d495a2c57a19c7fd5f36b69c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e54d393c56f8a1c0a2a75ce4c1d97d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1fb10748615a1b952e76cb26e22d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd94154bde20f420e1fb8cbb28d6667146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3a6e4fefd827e881d5962c69345e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd287306e9b4fb93c3da83eea4e6232148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5d0b620382d010b7e9fa57f72320c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1bbd4cd8c0042edc325b206ac5c218150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61059bbbb32de93092fb2b218cbfdcbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f181caf6f8e1eb454e154c38da72fc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb7ad356dce382ef28d148d2fa8528153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664315d0c7ae20c1101bf247c436fff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24995acf4781171c21733477de7a50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748668a7d57ab5ec3fe5d03e78990c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6074d5b051e9a53d4d2a0791eb3a78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d7b4913406b593d9eeb3186b47f6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fc590063afc7bfabe322437bad7c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe91d3d923df6c927e29f7a8c7e8bdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff4e9477d6981535c0a4deedec6d59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35d32e71916ade8238a91b7468ce06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826fe7037dbdebf3f147e7e5a19029c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b376ec4b4fddcb579d171c97cb98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44a4a3d55aa77f4702f4c1b554460e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be28a65515894978607fa37f2a19b07166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511066fa2c935e395dbed75af393318167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840deebc991db565b3df1c4aec1c267c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823795c6e39c0a14a6803f9bc7cbfa13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cd006b332a42da477aac6dcccaf28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b20ae8fafde2ff3bb4964c977edca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5f58e695ecf1ccdc31cf3457e3d36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5276b5a7f0483fef1b24427e01979e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112caaaa5064d99160ae14cd170c934a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd4c96ae834fa495b55c63bfe8ae3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe382bd81e94049d7d92656a092560176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec55e8214b1ce36d8c9e5e12336de1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee793c7a1fe83aa9bcb2bcfcaf15e114178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fb35a130b17b5a7937cc7652ce84f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a937f66b46e6b20638dad47140d7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54609abc91532e38c561bc13a9f153a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8fa48d085d0103de2ea713a39b3fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2760485a6df18228ebb862b66cb2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465446ce3407b6791e2fb4d8c583751184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76494c24d26640f0d2aa6cbf9af544185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6af0b3bca4b6d2143594185512a5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d313f1eb386f130bc50be5891f4eea3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6e68d0b216f90b957669043434711188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3e4bfbfda9691b20dc44ae75773e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652579cb894395939dc16f6b3cc44a8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e19d36816e366ff754a4b5171f1042191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca7a1a2e533e89d9aa1d16a443aba0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c5e6ba2f3e13f86bb526961eb6378193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f89e8985505b6bd49397b5af66f6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf0690c60e443980b3262e9279eaae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a742068b1f722b92fa37ba9456731f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9715aeccacb36142b45a7e2fff468197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2d0f7fc525dadf373117cc5439684198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccb12df096b5f064b9b42f5db87a5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e91500f27d291cadb5073ae67c069200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe16757d899c9384af04b0d8cfd02b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aed4f0c7dca605c6790f91fcc1c04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252ced9fa1acdb332ef8fae6b60390c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c77dbf3c21ddab89b911eb29088ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098abac4f17089adbe789f5bb0bd2b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc1f55c6c76122a6ec71ba06e12996206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc75bf48514b69fc14d3f9e0c62987207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499ba4fd412d8c044963a9aad4128be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c209e7470800d034a8e97aabea8bd6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94960d98d8e3fbc65d2d36fd834fce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc444dc64bc2a3d16473e4b3c85e574211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f2d7a27d5c42f9d18a984e5cc7b14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337239cdfe7bb035e62c5c63d591267213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5f4d8d829bd016c64b907eece87e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd0bd841a604abade4e509f9657ef5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6179ed1c7471f15f4eeb47d84042bd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea74df95b6f3061f377495a4f6cc898217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21471d69398b03e2ad215f8a53fb2d15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001061ffc661ae097478cd1ff93132a4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e781cc0d24695c78608482e2da463220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee450fb5d83777bf376dc5aba5f5f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d86f6f7443eaa7abf3ebdd6e37cf47222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadd6225b5f76177042c79b2919c4ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce561e74bdfb96d5c59585cda090a873224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d741a936a888f95b247affb1bef97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a589af444bbc5024900abaacbd44f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43977e7bc3b394e693af2e72c45d6b67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b9308b9f4a86c5e2da4558f5037fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e07b4135900904557a8423e5c092c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e72d7727a194fa957b595cafd0c46b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629780d16c768a28c72ffe409baa277231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c0a116c3896e285d3aceaaff99626232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d98961482905d2c5ddff4291a04dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c06befb1993a9eda5711591538afbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91542bf2fdafee20a8f6d18eb5dab37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d705bce7b75ecfd32ad32750f689c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f75b7a621be1100698c57b8df8b198237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e6b2bb7419d1d6203cb8df518b344238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359788f45acc1ba665c1b2b78a892708239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf873286d2c08d35c95e8b5825b7db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e330e1af6a5b2ce9fa9aac80da720b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee97445df0b4006f8e8f0d93689699242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11179210bf1b515931c304c44d7074243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d98a57c1e022c0d0c6ff31acdc1189244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e64fd6d11e43c56e3409e1dc979b1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f197da2adbfacc101b039cf4d4804b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586157e71773fa93e5c626c7d82111f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffbc0092a9d94420d8fbb4ba88a1cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362aeed477fcdf71cea83054a395899249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c56fbfd4652262fb88a6f303b15bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf1f17d1716e1306c3f6312a8522e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b41bb18b2c85925e3b6c65358ddd08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab29de98c3e93b78d119f71da4b6ecd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d665e8f2498e167fdd3698d139e1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3312dbeb1833c571044c01b23c15b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a8d808412795f39895f62e704b71d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fa529e18728572a23b63341ffc258257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422291c3f89795818e71882a66d08d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c6e5ad8301cbc1bbafa5c30a5d8af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619fc878eea4f99b50621b727b96d35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ae9fc8a3d740b1222c027714d1405261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20002b037e78bfcee204c1080d5ebd99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ebdfbda71f7ef49a4006d067c29ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cf8d9966ec6977a3c9541847f847f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93416fa9d8d615fc14d7d12782e1f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faebd99529ff76fba3912009d6bbd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf5cff53a1ff6044e37007bc8c081d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee288e4d764bea00319f86f55fed6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10d55151638238423ee9dd5c1cb053269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d71ea06c6e15428e236453931dc07a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d5bffe164f1b8aeb4f886efc142cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a5ec187242a671b7245ae9b2b8618272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eec10e6d99ddfb21b7eb7888bd9b8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb49896d1205997d042800437b0d5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592d5183b7a9524fe6e547a0a40fd64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac626bc77d1096422e0be2d6309ad34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d56f5ee376ede85fa6a154b6e8e69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07550a0715de21bc995d9f18f3f5cb9c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e1beef1de9abf8b35683e86c5df61279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401139bf15f2dfeb7017ac430d88610280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5a4bb78bb9643ca0b002266003c38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaf49276ee3d98baf7bcdc76c78535282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cda8585bf43ce348eda15efb13a4da283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7848470c1d85c1dbc6c67a7be42a1d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55387dc5c840a1b72abe58633da6234285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181758d03ce4dd317bcf348585fefad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db0fd35b6cb5d1d8f42e9ecaa9dfb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800b815246d292f2cc0bf927eed6df9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2041efcdd6e2178aba3661d6cbff2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521ce5840c726b722de84e5a3645a37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28be6774ef782747f738fc4291a2d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22cc6c9a40f10d2b94dd67f34e5ff7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d861dde0b399d70ef3c2cd913b0db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d002873fc15989efe5263c5ebd127294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87edd43f0342c16a6b5a4d6a6742c4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c504a48c740bd40f72f386081f34f62296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6f6ef76940cec270e8686ecb23599297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454725b067e0372bd77a4fbe979da802298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f4b0acea3d11f48123c7fafd4699f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a6460a5451e4c8d7e1bc1f7b3fde4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e0ba67e78b3a2b9bd4d48d6e94e27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e06f24b35e47281f746db6a4c9aa0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe1f24e7ae0f982a1c418b0606638e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df29cc24f1b0356cb8a272e02de30af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cc9a4a88af43715c47c875082962a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d8acfa7b1a5d088232ad6c670bbf9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebc5af90bf4b803bbc6680911cf322307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56be398d9a93266ef109e1285b4f59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412b941ac86ff2d2812ec630e7cc0ed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2daa832c592a89368ef013a1d5ad5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a4f661020364169878cee059ff193311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1e60a5320315dad24e6bcfd35091a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380206b5f23074f457418eb7e47e7220313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c6d409c8a63787423332951a58e8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81d215f78c88ebfe4def79d7df8fac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dab79894edf33ee176eed8e20ba097316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586b71b0be50adaadd095c662c4afb1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db84eb8b1408d95ea15742464ff655318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a6e1dbb03f6a754bccaa18581aac7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5c46d8012956db73b2abaa93b886e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c4d41124764e3396bc1ec1bade9f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e3e7c7f2c2279fe62786552d2b83e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bf04a901b645aa810b071d126c6b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b2553aa6bd36c89bd549ef3fb6189324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6d458fd5b4d6de380d741603cf89e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803750881c50f6260ba98419d450405326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e646c58716eba0c01c08b1b915e09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ed86e23a0da6d6476eb255b194ccf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e2b13d6068093e2aa34cdd3c1733f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed6156cdb1206091b93582cc2feddd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3e680c2319f08ecb22989764732c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d91fa1cddd40a5189bf4e8adc7f85b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3c28425bff571346157154d34fabc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394ac80f8cc91d3d5e8d81ed9583746334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84fd1993604883e1686a48c30525b0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087a888c7a57b0aefe73d5a229131b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a125412444dc32687a336313a2852fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ad38449a2b3be1003767acec732f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca892545b5893cc6f7e6794fe1a07fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940008f3b79ef97b8c77a3515a7091c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f010f379e463267585e45e230bca72341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133ef0522edbae6a011af43723bea2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b786f246af995ce6bf1582fe113d31f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f2ab9c84d481a018c0a39246f9c6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783629ac17922a43d5b69556ac681163345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44608bf60a91a48e4b0f7228c4aeb5c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3a9d9343059f425a21ecf7e15932347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db010c86091975b9814f5ad4f31b9a8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b41bec1bf6a164b25c833863343c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44dd82f4df850d94c5d93d0acb688c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb07c07dbb1b66bed7344da4fff15c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ffc07d6fc344cffff0fca5d78e110352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136307ae20900b5d798b22a05b94dd2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab80b92c1106d02c9d7aa1b4635e8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59b393ffbc02e24bf5f6518cb19800355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437b6d57feb46f70578089c7a5afc51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5303d481c213f18d79f831dc74ad5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5eba063a15a4effd45ef3359b76847358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905276c964c7210c276ad777947bc365359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b11d378db28731f2c09297790b427360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69714d5ddf7fde399bcedae633e79ccf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832991f4f4f881d0f918008efc308014362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07dfaa8f7d7f9c3179d92f6ad03990363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67d8a8722450b82cb7713b21d4c142364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7904ea9243221502e8ee0a5fcaa22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f4c5e39f05f91758be07d799ca2cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319373c03fa408bcc3c482ea6c600e2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9444bc6adabf322db1d760bbc7889368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947c5d993eae0927bf979536d27658b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274ae3b8a1adefa352471f99e93807c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5b21df4f025fa6924666b3f884adc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58bf9e3afab440b5cac9bb25e213e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3236b5a04eb32358c69e88a06177c7d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880e1282a7ce6352f18e1373f909aef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ae7bee12c222d6766988993b05ffe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bb0e31ec929c9af14619a47a6e859376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a8f1cb2ca6482e6f8f639ddb1bee7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd6f26adda6e2a3e55e503aed69f2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618e9122d2bce11ae9150624cebaf53379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b908a9843622355a335bc717030085380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f20fa2fbba2a8dfc36350e929cdea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae231a2e6477b192b194f1196506aeb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd1441d0bc3d48b0a3bfcb634ef2d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c0705f54d002065a8b8c1f913e454384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e1e34509decdd936bf3f5fc2b865c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce164dd585670c876377b3502caf833386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51f39b48d31242fc94b573bf4ac879387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539e9878b3a6aa7996d600fa758090b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac5da2da95fe00cff53f4b3ccda6f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8aefba956b1a9e7353597bbc41597390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9f63411fb47ab2bcd50ccd29870e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a529912f32a1314a3acc260c2b717ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeffa11bf532fb029b070d06aa690b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137b6329ce05d5f52502911a3a2952c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb6ed471e41d78f10c772158a8d045395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f03e197ce6d4fd34114daa1ce965ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf2c685a6318e73b76a21f25c61eb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec96c890b7b33401212e65636a2bf4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2ea9b10feea51c252d8807f55d881399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b620656c04f4eff31ce4fee517d52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b4495648256bc0347075b6ed156ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7a86dea0002bd8185a268b66ab17e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3adb22647e693cde17718b64355a5b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c172b806e49343423f4787b7b42e4dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cbeeccaeb2c5c54699e29ac440fa2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492900429629582fff4032b5463a11e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc0cfee915b1530b1246f0b0192b2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4826933e278370025d4f8fcb582f43e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b31dac8928d9af56333f93eb8be08a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cabfd3c595b2274d7b5cb8ddc311ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1877cce8e5235cceb7b1a9fe6c2a457411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a764c5ead47e1ac76d0971ae66ebc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402f03072966f568d3a9f354639e191413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d709fe9d9dcefb97e53f0d2447423e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b130fb48d50d5ed07b888c0599f8ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225882ea89a5001216ea55e7f7bdcf6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88f590c1d1c7a403a8525625480574417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13a6cd142e63f43b75c022d7c53320418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40349defd090672c507c47f18ba5a927419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19598c03b57ff34ba14ecc231b9d65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e858677b8b408d6dc6e99622c2477421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b9a264cb100da5e4c28fbdb28fb83422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22517dde415e1cd72d2509dcefb794423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533c9ae83dd95bd1b733d6909be3fe6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a430a86fac49b608bb6b8a68efc1427425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332569c3b47c62aceab7efc83773fa82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d81a2b86656a923f8097764d2b09bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0839dc5bf959a95cd3819b46b04245d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5764a0c4c9219abf85ee366dbd45d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8dbed286c035f729417ce4dbab1d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb0b0ed3e47f73315ff2e83a631cfd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d793158da793b198bd94eab8ea9870432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e507d45f5857fac27d3e8146ac2c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9496d970f5bbdba4816482db5c414434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab7ee7de30ef42af30b9355ec101f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a9f08e66007acddb3b5247ad4a242436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d419ad07699c9d817050733e06ec99b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012280ef89bb3fdea208a88010a7175f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1edf65e040181277f416a6aac5b74c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6169e89affa0d8339df89f4fe0ea1e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfafb83f5fe546964329b79f35b007c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b02e88f4e5ae2f365d9a9df81dd07442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592489ed07631df03b1a5c432e0b3930443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76dc930dcc6420c46bbbf5e2504031444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814760057b0dc24e16ffcf5d992e49c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e24c137c5d61b0bf3629dae0241dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b7894cafc307f1f5f6e3add215def447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fc44095d7d438992f9ee7eb0e618d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d54bb24d94f1d6d6016b2eedb417e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4c6bab97d54549593570d9f1a1dcb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199a8185fb9966b4c9cc6dca9aafd38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202777e5bfd9be2544194e748676a3b7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85084e23174c5cbfa4e9df43244531453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7139c6e41e7ea4342dc703fbb17ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c27c61391bed63e5ab4a3f631006e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d205df7d2f37fa85b76619ad903bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06ce708a86d4c8af95b4b358abaec7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5581d416ef5776caf0280ca797759458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e267447430c6e0d505ee7fff6aac4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa979f915a2633a92111a6ca6d6c95d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0e7ec9557e5a100b8f75673293202461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b1a3c92831114b35f0f1cfd0d8d9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef97490dab71ae6492a8a065338e8f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3186a743dcac68787a2d24b1223bfd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40aabfba0d6da9974a659e2791b41b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f6f680a1c8aa4bf925d825365f1c9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b6b2b83907979e0265ad11dff124f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d435a08ee60b981fa62690d0ad9c1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afafc72f97a4492cfe7dcc159e3b0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2703c2e17acea8ddb6c885f62793716470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1f5d385c9affd8dab446056fe291d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bcaa196697e3ce38282a7edc5ca7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9af4822e4b30b3c98dc166291dd10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5508e1306fd6cefe5d5ceb450fb048474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a52e63a8791fb119936b0c0c2e1eb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cef73078824be855378d92be8da370476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11b0aef67700c934fdcd921e88e10c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e21fbefba31ca8c8b06df2f936383478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7185f57c4899ce28230a303dbeff157479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff9ce2587261d958a0a80781ce74da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9f1f10fc1812bea72e440012f719a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b9eb78f9b8d0ebee750f70adc405f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ae05a940772944e11d28822b878a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636dfb3c9664a04c06b91d9b4d32df8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7298bd0f1ec1d809233895220b75a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0135338521cddcd71c9ddb67c98fa93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6a1d5292a2daea74b72237e9f9c57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1579e6515751ee6c0a33fed49db1f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2056a232dd29a0f9414c06b18e8f2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a83a9d03e669c44714c8b27778538490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac138af3fb434a2950a1f14807cdbae8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c271ca6fae9f6153b8555a354ca098492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa02151a001e81b2798a04ff00b6801493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915621081f51478244c99cc3adce6c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7ac893a484a2dca5d47fb5e822620495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5296c34dfe3e95f1d366e95e2cd7f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377c187335ec9bb812b64f1bce9e4f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673cd96ac2e40dab4e0d473df4ae35e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1645888d8476098cf6562f6826f2cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3dd2cd5d1c8e3042308376943d171500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f605783805a8ca8f7365fd7c329f577501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325cfc65e08ad5511ea7a0dbd040c36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfed1095b89cc7d2443022b8c4a70fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7561111ca5a2ebcf381c2904e3923504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228493debb24a0422e2cbe8c320be93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39d71b589bd67855a314e6387c6adb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b79f05a63e1b07555c1dd7d0787db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec615fdde44af46ab3f9f358856817508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943564f6721d338a99b71a7cc2e97963509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec615741e8db2f2f8ef801a3795bda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a14eed70b94a64700b1ce723cd364511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c2aabca37374557da5afc30774441512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21df51ce78dcd574b741da37ba3ffa7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a11924dcb297a25e8531779f4a778514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd452b77577a1919cff73ecb266304515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c09c0796d316ce3af1808386aa1b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd10dc830791f3df3d2ec350f5d4bd2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b61a321d42c177bf3593c90eb5cde518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba88d3fb4b1e61b33cf55bf2e49fb10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6ebe912c684450fc1e608975ce003520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d819715f013da445ed0bcda114ef4c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8726f59623d558adc5d9fd13985d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdf0453411913259fcbd81c46749e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ccb95c8da96856cb2a6a7af6dbfed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed79b2edf540850ce23dff5d8c1396d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99367f94f315e9b72a0799a373534c54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036646ce4196b3c5d102c6fde2af61a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1e6c10b75f3a7ab48211f34c07604528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929021542e5118221235d6e08d6e694e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3365317348ca209c9e0d9b5521cdd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282deb79932ae39255021627a12031e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146210edda638b922229603383168bc6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158a5c4c06f50aafe88620bf92fa90c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4473b54065058d3bddf700b3d2c098534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7adab5820e1b6be5d4761606622956535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3b4d42304dd62350588fc9b23b788536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f041691c906e487486c277821882ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78dd96042a772e2cabdb18c78ab697538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836953afeefb8e29e55365851d32fa5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcaccce603d699cc545b20e878780c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934e54bfd83da0243edcd58fcf8a66c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d739f4fd334a0a9727685652f5d5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a5fbfa441e879372c131fe80f5981543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff118c8e601bfb9b59c01d70287728544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e5578ec865ca29192b8934b75c422545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ac455d404b4cc9645181413942b7a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c0ce9657fc34b984554aef4e9524e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2edd304f4785692bf860d237a3c1f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98407237180e3beebb53b4db599a501c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d59f1694eef7db3abbd638da8a516550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706c62763156a6b246cddd4fad9fca1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e320648955e21586dd9c24e51547f6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3a61caf8da0b660099cdb746f285e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d20ec9577fb4bc89394fe332883d85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776e6f0d631e3856f584d4c41798d8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac9927f41b4ae4caf5ab254e815b16556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95003e061148a9a45a59836e7a55cd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204becbe850484aafac359118755381558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd886ebab711ff85a74b4aa4f23ae6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201ac490209aa4679c0d8051bc4d6da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56941863206dce63954f419a9d028fa7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11aa6dabd84824aa9505fe7943965c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac60a2a71726a86087ce45376d0b655563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f28bb24ee2be216819f8606434ea26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a2c493afd6debfa90a8544431376a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f23bb6a7bdca7887a0e613a341e38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb128a14d8fb45609e14266f3e0b23b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4423eec103ef9012e3c317aa968e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3b25045ef45dd8cfe69e51e2b71ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b9cb928d2edd9ab65bf32d0ead8fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b99c12f9c219641cb824f79123e2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652250335a56cdee77b758798bd9c96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b0df27f734c768a60457969f28ac7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea3f6fd7b1f9f97f818ed7b6702716574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e76b7cb7fc6446e573bf808dceb3b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ed8041f21b2c3682e668ddc3d0cbd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad72774d43dbc5bd295a55c6240576577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4a432a7f64cecb57da64b7c5a1af2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46b37996e27e2b9eca8f20efddc108579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912c57f438aca11dc5771d85e52ee77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7deb0d63365156e8ee4ac8cef086a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0af25285476576b1cd85f00bf5165582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0278caa97c33f221261bff7aa8a330583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae32d3d15638ea4ca441c18a98be198584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d1b523ba05e856fb76872ef8054f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0689d643bf07fc7b48b809d0a9712bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d900a549ee36f166a67d035d497e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073db4a3d6ca5838e0909dd84a2597f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aac22638dc36236b2992f6f182791c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d2676b2c210e707001d7401254d8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c1a7d3a2ea34cb9d5425b895bc220591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79d487f3883ab8df9ddb473e65a0dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c336badd18e9512b3a4d18f9290d092593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ea50a0b251d5a640608a9cbfdb70f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42482fe5d239c1962e16447e2555e74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ed4584f9abef06cf8960c9f65973e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9399c27b0b9e4f799d06e1b2543eac1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1e5487cf1a708dfa8d32b32dc7615598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263d456882724e2f7a715af6854afe0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039842501b40a660702140876b84f74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e30d330c0e301d0e414cee3726f655601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f0938ead037870011cfb1556d11c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9303ac9df1e7ad7fcc00a34422ec70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa1ad551fe42a6c547ea2b3a963d45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb0ca124b568e28bb04deb84f8f1d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936bc48d894639a07e0388840cacaf9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976cf1d7666314574447cacc8a836dc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352699effe4030f91abb05aeca934b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ac7ab0c0a1e381084ce3d97b4cb9d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b5c070e9729ba1756999c81537a69610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d6684680afcf5125af029ea5dd25f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e645387df445ab7c715b20e95efe8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf794fe249a83e39d3260247d116b618613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb23a5ff41efdf91c63b6b5d4db31b9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ee1d07dd24748c732fea2688d4248615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e37265e74e2c32326e1b2108661d12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7913ebcd8d40b1e3efe8b0ae5885a04617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300c88d2b71d97fb7c4c31cc695a9cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782eb005a5048e4fdc4f586ab0fbc187619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765e09d156e8ec03397681321707852620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971761aa321f36ed74548867b76aa98e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1aa5b62f77b44df9964d9512348f13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2cc2af69accbf2a4eabbe5377611e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3721565f521d93958b2582129cc60dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4b0bef117931b49da124a31aedcbb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdc6125ff348c12f5a113c85cc7731626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca93f165934a2ad09177ce82e5c0f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42bef6f5d2df025776c7cf9cfa3d75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc0774275aaa6a602238c7afd7c07b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1feac0318a802cbfe64e245574793e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6e7c7a788e8ab47200d8841bd84c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea7b15d986edbf56ae936986b0ba9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b6793ccf41565b79353ef72421ee4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c00b11c1e671ae6133600562dee02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7bf15e0e550e7adbea8fe3dd5a09d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92d055ed5d5e3057a9d7981e364e36636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda0547d0cd9e97c43f5e917208cc2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d28584f137ab717501f17f0fa584c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf295863f92991cbbbf6bda2f8b5af94639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726710a15058f6542f592041b008bb1d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e6308bb188297784d96bf1cc156f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0b80670263cf390269c9a054d4ae5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be32d5e65699c4f9efe8bc9428d9bc2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83aea30532b2eb9b685d861c3d84ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f247802446064eef950ab735489d30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c7e593df2b395976b125410992575646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160320bcc203c7710ba629f1d285b3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004f8bdceb9e031ba190884501b328c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512afe2a47e31dae43e31c9584cdd5ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdf65ee8ae7de93f200b5cd9d975be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38703e297900fcd24306fca52342d1c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73d8230e3c8a18d52951c1258f349e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a26a9e1115a2f40db844f40b956c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13c52f272869a5b7c073a610761462654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819a15dc395e4938efdbb18e0d80681655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494a3a40a04f8b77cd53c6ffeb7ea3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665c0fdafc9e8bd767c7cf5fadff22b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce79d63b75226a70e391f5c3e86f90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc950a6a1f8ad8bbae34918020f1d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95954a8556d50e3a18e2648480a837660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a543a6a1539bb6f62bdbfdf877a1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd375b57ea4568184e65e1962e8d83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa8345c7419245f89144313e3314a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc9742f5d9246f0010d3c66d716cbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb3f0c0a31768e4105588619441b7a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f551d41bdaca30b323c3ae9dae691e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfaad2abdc47855dea5d3c09cc89a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c10ed64aeb3d1f59d05d37dad01865668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd182b378a70703575dbfd108a59b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7222593f1c6a7d581a80b5207e4222670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0261601c0e91fbe31d66c2750a0d7d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96801ffe6fbc273114815e5050f60be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d19e6a4b6165dd99eb37283a429e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e17d2124cb32c65cfada9c7c89aee1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd533ef67d06b47ea2c72d99395b587675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98f5724bbbaeddd328427d3d678542676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177025f877fdf432e35085830a2fc410677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e969b34dc68b146522fca97a2ad19678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f537decc71ae2ea47263b1fe0f153679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8741bd0de6cc223197754bc45b5c963680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba58aeb3eb86a3fea6586d9004a6b20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ccb869de85bd16eeee368451c655b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a237a116353e5d25bfface8ddaacf5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71468193266b1f435019f07b36fcfc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1cdb9769ec2d13b03a1768d6308b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766c25ec13df841e2eb55489211be24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0186922a1d8989f00cc9d6accc45ed0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfc7f3766318b6bc682b663a0d3372688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a0f7b095ebdb0de7f317992930ebb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258d51d8f1ef97676f99f10108b57f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bad3f07a4dc099e937c6733569326691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde39c5304cd18af07eed83119a23a1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29423c29feab335733c23407050a88693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e742b588ecb8f51b3546f822a25d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802d5408e77b2ddb78dae0fea53937d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fe465c5a0af56d2f60751a693603a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f3995a54bfe9b23776aa6577a692e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2c5b707214fea536f175c5ccc45e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fb7df26cf197335428647605843a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59383815137b31609919909992891020700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd0a5b7775b1b666b0c991ad2a949f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004734e3698251e5b61f90cf5d1593c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e56346c548e4ea9dcad52dd6953dc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe668ae4a7036d0eef1840f80fbd52a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549879c685bdd280ce2ceabbfc37fc77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae70a9f6bcb074394f0173e5f4795ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc163ce41c6274d913e74446f85a3fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecd69927711ecc31aae2e3bdf42d3e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cafcbe1d564cbddd5ea39c0f92702f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ab8cbc4038878f04c0e7847ecdc98710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908197991713f31435c9b9430402c35d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b093c70d92cf7df41e434bb895a50712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58785ae4703cf70a128314674835f313713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cf798cf734a8af239425dfb6503ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344c43f73fbf033b707490f6c416a3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4ecbb78017131359a356080ec84db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7c449790a17e7c002ae8dc24780a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a1533fb697c8cce2800b4659eae03718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251ba77032ece2c033ea4623a82da47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d75bc6fa2ff7f3a410a7f63e4b8feb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693a4ad97b79a8ba05dad675e068894721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476630aea399bd8d4d3eec6f9f7acbc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169829ba346aefbed2c73892628dcf2b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200929061b8d26f29560c5662013ce06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37453113b3fabe9340c23ddd7dab0c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56b9607293510d37048f8770905cee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d211f44fe6d3651cc950906a16035a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37ee2f3382c6b0ce217a79e8dc3a20728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c636ded8c3a362225561f72ed4b9d9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725d1cabb4afc042df5639da2b31a6a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f68d36c0f6428e94e5d8b801765c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250e90256747b75dde88b916940c679732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c6cad078edc82b58d2cb850c83033733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7c1c5016d25ab4e6ae9c3d08ec86b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbbda529fe44e9d532cc28c1831538735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31566c3739f5f809ec46a2aa31f0ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e601c9bb59ba986bf482c8dca72147737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803fe9d94963ee54c07f4df9e4b7a71738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6cb2b0e1f7cecbfb7c27f1e12f116739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a0916683751af1224741dd8609282740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8d33e55cb33c599d946a9c4f1d1b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773d967205f638596940a6b2712c1b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0900fd838c74cb85b017e0a9272b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cf40f09c0de1d60e2fab1fc14514b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2ee3c3828774fa7159fa02c40c21d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfc70e828b7f59f878d04c385a0cd0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0cc4be5d37e9e1460bcc4ab1d7f06747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cc01795d545045240581af8b47f0b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34eb1f87c35e1044dc129ae44e8699749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c890aa9b4ad5acbbd0ae6064b1616a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7580249f29ba2399ae57411b1f50d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12215d196c4f71400b3d0f3a920c6530752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca88bb368f368f2e97b470a925a0a92753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f248214a3aa781c799c23800627de33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43465402f6d7c55276daaaea31cc9856755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545f59027d1a54a0070d80c4f7558ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad282389dc8de7d498f73b7254173e07757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82794826ed2eb01a9a19c29846f2ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1449593f6dd5d4aa6b44ecf1677d5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067693c9d0bc5121a2ae9cc45bec7049760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1b3dab6ecc91b202a77b714dff77a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9deac194c796e34bdea80f5f7d86aa8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91153f4cc434e6e7d92478ce7f2939763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ffeb76db6f804793b71bb93c72866764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be035fbb768b507722f32cc7e4b9f19765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50e529dea726b273d0f94ef3ebaade766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9a4132a877a73e687091619a884ac767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27133ff0c8fda0d46cf1d1de9604bada768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785be2c56af65151f2a97a772805f55769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b19e89ee515cd50455e2e1014baf0d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec3752a7805a80656f8d6bba02fad1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d63b53282683f7d54faaf12939032772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56883d67edb40b37c5553e82069353773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923346b3016f0df511d4ca5eb6a295d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e66e604803a846342c2505827e9f9d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039f30fedca9cb846769d4470531d94776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936516e99f60ba39ce8565e0f31ef986777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3682beb2a2b6505d8937ab51b38be778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596338afa184065dc6e5d8d2e776e35a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd9887603aadc9b6fd0317f19df25f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6785d11a08046ff865d0b1defcfcc9a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eada9253d92701704e34f8807a3036f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960dc47d39f741bd2654f085fc6fbaf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a3575ae37cdc526863f4cbefbfa03784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75603ac2cc7d2f90a18e22fcd2e9f6d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58e93727fedc33d5215d443fde2f12786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bb2c395ae844e8a17b0e1894beb65787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de835de567ab78965c286eed0effe8d6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252545e1b3da71afcea2aa0057009cc9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afad3f0264b236005f55ea3e0f0bba790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28037b87b7d33476415372a2eef29f99791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382f3b2adc102c9ed9b29ea93cc41b2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bb1a9fab8a56b16b9afe473437ec3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19438ae3b347bf4ab66c613dd63fde794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620caf9d12240b6277b0c34ee36cdf8c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351f1f22ba907f9cdd6dc2832c16aad796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19428863a11d883c3e9f452d6c610a3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8dec66afa12771d37b6ed2e0e4a43798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e141f0249f3a42a05b4e4c39f35b43799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab467732e48ad827cd2ae393878916800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fff62f1a876117a0dde07585d0670a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0f545c734ffc475a1b1d108e2f7cf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc35d1014eef06ac860cdd4674234b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04729c65bd0b8ebc781487f5c7ee496804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11630bfaa1e595f76a7f0983a249be3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa4cd5b6cc3e2dd178b47989f4952e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0041a336fcef5e160524ebbb33eae807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca9603958cc6fe6efba120b149bcc4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270fb63824611457077d2910ab6828e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b51fc4b31f32e36aba25058078995c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efe461868a3c5c623919d2e4520dc9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380fb9d524b86cb49bf7007f2c79f24812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b12fca7af95c9d9605795f8ca2946813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15463204f2a09e581ff913cba351dd8c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73d9c294ab36755b4e1cb406f84318815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cfb7ec2b546a54cfbfade1abbdecf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429d53150bb9da7633136d5847618b03817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477da5214af36247ccaefdeec2f520a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5643183411391f42f0bb388c89b56c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6dd53e56f31d0c290b81b629a37583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16384112b2bc4c430874952624b2975c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86c53f0174f859c6c386474f9ec67d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d330fe67e85c836b9bf98f3c085f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349f1ef46c823e3555639a77e406f697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a1da1d087bb49d0c6ec7910053a538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c542cb798ef9ed10ef4587a6860f979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdef49375a92047d0829281ac2c746210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890cb124c2ba69333f0d7cda6ba58e7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861bc9b64872eb2c15a16ec079861d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68cc4f4a5dd0f68ad45bf5fbb0284e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c82735862e07edebab5450e7b0ec3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffc1f5bff48a2b58ab923643cd6fe715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d810171398d4d1da840dfd3bcdd049316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b436d7fc71e64587f45988afc7cfc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f8476c7424e43ca855516a627136b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9bc282a8bfa46eb8f302b0b0d6a5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f26f4e02f14aaaab3b6ad76220f6b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b83a02ba49d709a047cb63ddafff2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25eca99e077fb89c1c9ccae6c15e7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43a9ab8ed06e8de63e4c7611ca16f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377348c9e0a3be27787a77c4c675264924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c626b48b019c8cca0d6008f022938a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064121d1d7d2c6456c80ba91a3416c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb102705ddacc10ab13c5e1fe7b6fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a859c9cb4a63eae45bf9081ac879e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d559f3ff5c5915332d7fb1df61ff729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5be456b71500e6608248ad7be20a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cacc4e25845284d338ed4bb4f6d58431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eea0e5b0d19e92dfe0476c570aaded32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d950a48b84667524c3e13d63ae4b79633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b318aff5f8a00778ee0005bb5b4db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cbbc9f3ba4167cbf7a0e87e2a79f035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407a84c1a59b60f9b0bc0036fc531e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4471575f427a9c307649c296550dfcd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf2c212e32cf41fb2c6a188c19451338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c747b0310326d82de426f540d9fa9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56a254a12169c6baf5ee3559217d2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aecb38394f7d993a326765596fd2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f63bf3cc93e3448335a6e040336dea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a4aa06a1a657b33a908a9e841e84243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb08a3ece6b22d53dd72836ce90f7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82f5dcf4a012df4d94cd0da5a5522845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70d1aa9a095c5451521085dd16e79546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19c8c8916aa68b14f89e8b30a38a5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4b5377baff7ed1f459a96a1ffdb9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7c5d156021636f15b9edb9e9794f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1dabd487e54569f12935f8b8832c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a1000e6122ab90f1b873d0f93f34551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366820c1c2a6bf422272260ea74d1e6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855261d0bfbd0e2f2fbbde0e4702201853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa998993d38d5ef2f94fe0ce96e21354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc87773a1886a86bfa38096434a58c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb055257fcdbd9f6e94173662eedf956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28cf598e44fedafa8312b425d68ba357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150ef4b74c933791450a44a8d98a91158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfb1f36c06edbd3d49a05e8325121859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4905ec76ac1683f627b7d56e939f3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1aee02d852f0a6b74c2c49047a33c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53dce18cad8a77ec71023088d9c9de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16a2ac0a648890fe033b525a052c3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb54ba77aa215fa9174a3e683012cfc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb6a65210ce2bcb53222b6a9c6d37f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7bb40f877838b446c5caef216831566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f19921eb251575f8f4ed25b361e23367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e8e0e271c7a4aeab80a63141018da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad33e957f14f1f7d16e8cddeecb07169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dcf79d66f1aae6d522f608383500670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06297780377b53f70e0862dd7001eda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334024d2cff0f1034ea161ff18a437ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3db7d07def3c457572e0d0d4b01e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeea15aea9727c6f71b9304ee92307274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8745ffbc9f730b151c4244dfcf6f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1cd2ecbe75d06d35e97a6083dc3d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428c4dd8ce199a2a0273c53837ddd0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334c825ae9e422c8051cdcef270806678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a25f98a55e186ba50800f8fafc74b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa335f831d5794a5d0c1f214d5a3f48380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc1463c7b73311d7a9fd0f2adff1fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250d21dfc4c3cb7ee688482ed4ee6e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcb3cde97953603a92e5e7c46ca55e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4b1f3115551761eaa3ce1fc55783984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaf23cc37fb3eb48c5bff6a80f0ea385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49a1640a2224e2853e9a5fd83f0f3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9567c76fef2f9c9dee59634e2e5aee987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7debc90b20ecd1b9d54d27568d92088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e384d7df5fe0a191b27161c45aa8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dca44de74325736f336ac24a4dd0390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561d3fc44f73e12035d925a3add647991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce692cc0406c07429f7e1acee602f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bfea7e3ed88bee967cdf2bab25b5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d5c72f5151848c0f423b67ce38f4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e461dcf8870d801bbed0283a8fc3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5b70d61a1588f6f387b6e8fb74cb496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3605a20c65f82ad2a8f8a5a1f948397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f861b61a0fe7a7b44f52ed00021a0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2da7141bf659e8735610371d0867e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6ed155757a0c772ba5824ba58c424100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07d97d7e5e56365b5aad5a2f0cadaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0a4d40574beacae3f939a9e26bf7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5b0e64f0740e68a7724528e6a1975103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714f33e04bf038990eeb43e1f521270104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404ebfec91385125a315d0ed75f2af9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1953dda7bce772912abf898208a7b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bf0ae0486cebca7d0c61a0255ae75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be346eadc8c6bfe711a23254c8fdb3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e0941f6952e776446d64135254d1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77baed1e1c7af14088e3b4e6f6116f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424cd46120f07819bc038c1082b7301111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c3484532719c602766c78056c1d14112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc1b4471fc1f4c5c8f605773346ffb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b968b193e0e5ff0594945242bc2c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038efc3df9779aec135c2eda3e2ce8dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19880570537401ef5c65c3b41751720116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e147ca975cdcd4c0e320ab399654c9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd91e12b9913850b85cd898ca8d90d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e4754e85bdc0cc85ff34e0dfc016b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443a034b01b7f2fa19aa4cf723e729e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6abc26a80cbc89c7e56aee9830ac2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7af51e152945c85a5860d63adf6016122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd996aa64ad4c9a46715855e18e836d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf891b40dd36e753c171e07546e6f80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ed8ca495515b4c2d8622e1d556ebe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ebeccb1440e51154566f83ade357b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bad376c4d9ad012d41b1de0b456a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e7d6e79332fca1419cdeaea4f8579128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49753fee18d2fc348337c0cc31a6331129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061b9d8a65654ec8918fb0d4f72fcaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d819fd329cc340be01fdf06ba45e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66866efc2c866e891685a1838f8094af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705d306ed9235f7af7ff400ebf2d1a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed968d043e46321f16b8ba5bb7672a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27c683475c79e6835d2049c37acdd2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353e77f54a487abebbff019a8b7d198136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b0b7a3624f7287236346ce226b458137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e48fbeb666021d30e3c45fb5fd3d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e650133e955705076f50a64b687baa3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034134a6d6471850f7784c7a7a788b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa913cf12da3d2f9a992cd4f1ebf02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc01fab28c58edde9f32163ca232d53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71c373227d72da6c45bf4c9830c3eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a7d6ad49c1f942396ab28d559e07f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605a827705eb87301456537216ea5a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd7b2c5a0f1426eaf25ccec43e209d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547cd8767795926b41ae318c83a2e86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddb83b57338be6f795f23897d2a604148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c18aac22210b06e0325f12f184746149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903470e04097c622ec9c463d37b966b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731ef247e8c1fbc4fac5ec648a5bb3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e5dccb63caea5cfbf6de28cb4e581152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9fa066e9be86a6598c29649f096b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e08a5a04cd3c330f8c8a2180209866154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d21ed5035d1b237034d0e9744877d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733d5c8ec0b7b06e0db130f7dc99e02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097e405eaf33a4e798da19e2391b7f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a839a15ea21b8ffa4628f97507481158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4ed790f934326937dd988c28fde00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21973916c8496e6ed8e3d7a2617f437a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df5d897c0e229ac21850641fd9c5d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898d6fbc33b32ca83a47b7ccad48258162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51225fa6c999feb8cc921c5667954ca5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e404f5dbba809f0bc77a779f0c0a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f4ddfb8120dac76e336d5d7e69b5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60225d576b5f90f8434f0e73c1d8c12166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e871ca0161635357f405f8cf06047e4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a49220c150453a094ccb0d4c65a82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abf2966844fbce06e7c788eb1a32c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8d847a15f54f7a79260a6f2af1bc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cde90b0486c0993280eec763ea910171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc08bc12e18c29ca0b34551254df1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e1cab0c667e84ec5b93356ca2af40173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58a1146df55adce19695881b98b5c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed671a598e4ffbad9cff0c3f41e517175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d3e4052d238b98cf7724d8691fb42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b50c2ef47cfc1d87a81f999d514fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd8c15938a1702a030d223fb6aee20178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76d97c2be1abbdc64c4dc40d70caf0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0526818c87f68583c201c3b35900e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e73eab0bc8341654f6dc2596308cc5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc7a2168348748bce97568641d05be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d3b6428e81b4d777c43e270b86054183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afe4aa61f146a5daeea6f5b2d77777184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7a8e683aeee2ffdf23f25ff1d8fc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db480715a0e990d7821d867d9ee2715f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b70b64508f601eebe3a9b4743bca2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562abd58c3849f59b1123a05302678b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d442b873918fafd8936cff7b9ac43e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9273c30fe48a2d6b004f92628752b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e15b5c84a5b391484462871c75153a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39dd238354dc61c56a50337ce5ac42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fc7291655164ab69962bdfa3dcbc2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c8954629ae0b468d488d3ee80bb1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b69c76bd280f5dd903bc7aea866be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada769b0ed751f772de95a722a9bb0cd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b6c1f33901bfaaf78c845264c9d9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b7ccbd3eae2900a3c519e397541e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8acd46791820f0b1ca58b41ba7f3b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f154b6609bdb54c2a17255c7840713200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9f255fb9773765a1a1f151fc49227201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96b00f228d4b96c817c9e975713db9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e795756a147e29f6342840f50b5f43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e220d85e656acd3e628ac567fba56b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895374ad3e04af89396393d7213ebde205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e05e31bbe96e0181175f71367f8c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64928b444f8d4e46cd80b6bc5b06b38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8bcc74e93c6f516e34c5739ee10ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc407fc6ee189172af54c5d067a1785209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34745457e52ea323e5fb1863898a70a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87abe7b1f25601602dacbab9aa8c98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba151ae9a5f1520497e796d875acdfa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389251b19b8598c31e3c0ea29182a67a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838739d70929f01dfce54f1f721b711214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2e89f9127d2db241cac8db33e3615215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052dce43ccf3f4c93f0272b009e2597216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd546f91006fbf90c8cac252cb7b94c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2653bdff756025c4246ad29a867cce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8946ce8c31918c2dac5fb35bc945014219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb440ec65b8382d5b250a6d8b4c05b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56626ae40eaee9031cca24c330059112221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0361b0a83f068c1a0208c41600d1e72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40311a5e4e2f89fdcd918f2a4dfa7ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5819e3b17b2cfd090851d466dece9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9d73c5bf4bb6441295623ba056fc0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cee71e8701fb71e1a8b3b1a3a35a70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec993a6646d5d1e5399de714400fd8e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be54112720624512b0eab6237b64ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b503aad13fe659430569d636041812229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8351ee80d89d0797047ade288d7a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04378a6f45618c6ac0607f862905155e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d752ebbafd898d8a68046999169581232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8372ff1ef98779eacea09fcade6549233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a97f5136d1f76ae7ee05978340b7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13061ad6856a9d618c5b91208f22846e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c7ff9559a53ba53cc495ec7a126c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4a1a89542dc57287ff0e22bf861f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633636b7149a1faf2f8c82615390fae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d88cea20ca50ec928de66cab201c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f8be3b019560a42347af63a7b430b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed184db94bcc9e4d2a1ed639c5e308241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033c943ecfb1efa25e13d8404f09148242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1580211dbab303b042e6ec39eceac7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bd4fbbc9e46d62122fbc3ae74b288244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627064374f02458f8f8d312a9f4d627245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc14d3e9c3b9aabfb5c5d4d95dd9fe0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5795d6d9c58199636b6f7a0a69595b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9016d82f255ea4ffe431f24840447c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc89278e70d5b86e2f83a81f1c0271249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91150c83d454b227addd0ace9dda16250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b232fe42d197fcfd9d01ab4586df52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb99aba23c6ae349c2f7e41c1a0c047252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e951b5abb31433b6f7c2c6efdb910253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1247bff677f6bfa8a0888cc87e6a281254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49ac2fe4584b4bcc4a161b38914a18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cb7b53f7a066035faa55274c4afb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c50bf34c7ddb56194335b37c3e7d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f91782ff242b608141dc70392d85b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bd543e9fa7a3586a10fe15748d8b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165c7ff789ebafd4eeca4e11ac1087a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a6e03d9913926baeafb7e9b9a1167261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1639fbbe8c26099fa451306b78b2233262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb2ceb0015e7879dab20da527a675f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7dba429bf720839a9a887f7d2afd8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac0478bde905a337e502675d0c2846265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90526d27e97354ed3efbddb9276eb5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080a13e1ac1e1ba1704e52c75ca36f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85344f5a215a1a392b5209f2477b331f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadff6420f26a42c0c6acaa3ee294f60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7423fc8605671d24941ceb93411db5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056d08766eaf258de748a99307ce43c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e1328b4189f4e28c75d9714049bf6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7abab7e3f75e93657f7ce37314e35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad6e768b476841d6e4130c6906d0e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de6bf282eeea9b246d5bee78734e6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ac5bc2b4b35264647ae98f60a8612276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a5f5dd46ad74e8032b3a11765eb32277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9894e7875203b6730039d58cf2473278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708320a767c8f117ebbf327f35a2d81f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58509a6a2a9c2daa093d23210f018f5b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca67671b7e50e8f9667d15f7ed7a78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d135bc34827f0b20e302e87b008e26282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2849f7d1e75216c5d6c43b01eaced5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd85d23f8e31060117324f1fe8cd620284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82b46be6090841675ff46b1d7ae659285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c23917776046a052d2532a9027590286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0b0658b3eacb7ecc274f71f9862df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9492b2578cf51162f9942d87c2e7de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae3631978e0d36827a39359a0b9dc3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e9333614c941a7f3e71d8f34d3190290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c8e751ed9e4119d6e1d410d01ad72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4ad3525fe5cc159242bbb3f0f7c9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddd43e6e983bc02a68a25f67fd61d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d2ec6e376b5ac60574dda4353dc96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1eceb1863087f5459904446efd343295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8545adf3f1307b0ad7b32defdd2f723296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb3fca07644160f9511f4dbed8c65b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74f6ef1e40f50266b7fb85ffb2bb55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20bc2ce2306f5faf446bbc2fe2f29a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254ee0945f640b7dc654b44c7acf3b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead976b91a0fd0cbc4e2cc826a5bf0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d977c35b5ac487a683adf809fcbf9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc190f8b19fd9f5b803d0134d90a9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefd1c2b65161dee29a29c06add9712304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba3c98e62a27a67a6681375dbbf89c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3db78dd973bdec5d0a6b9cdfe71e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c15b133fdb95a6ec50c1eba729ad7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e404e4aa302c69d425e9c55157571308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81ce59a21a6fa0e38b1b508deee99b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ff186572618f6d9de8ca128296202310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbde0935210d2243582fb3cff0fe10311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398b3548f0d4cf54de6aae13a1f236f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01cc80fd9bbbbc3e161967f8a8a8c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214eefd87a869ade359e0993fbc8c52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10460a0b9d9a902ceded9ffc1f7d5ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f420314fdadbf21d9e31e3f87f9936316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088bd4bf3e83c72665b61081d7b4a3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee6e16a55bb912bdc9a08ef4efdfb5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8104ab8018f522138b8c0a6c205907319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dea95be2e5741a339555080c1f9b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965825653e6d91563ece048513850949321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79792627a2439b9d8007c08bac44328322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da494ac3b720e697074fd21fc220f568323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af146197c83037a379f4676d0bfcd398324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cd62420a10e89ecfb875c042fa562325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a4a7be44be757660a5a37cff00a2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4c1ad9098cc3a39ad9a19b0fdc639327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683386e006691e65691afaf83b229bb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ee3096145eb641a2c5a32aba3b5cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc911edeb4c0bebf87e48c2e45020ce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77bb4f82bbdc960d293316da410e40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7ed1d44438cf02feff7f9c9126faa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98e088db82397fca2e742f058d6063333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a3bbfad732bd6a594b68cf70833d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e533473179b130de42551f9d7107afe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6be57539da9963a343d2570d8eb3d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa5c06b74d27bbda7b8c71947025eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e9fd177bd84c4f16424d7f53dc867338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fb09956a83106bc16e7fb37f859be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8d6d24ea8ae2b879af040ac1727fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abaf2d1feae210177ba50e8465336b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2ed9c60f62a0ab9ed8b4f343486fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258614b4d8ab11b41eba0745b7357e3b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443caf53fdd676342e92ed64494086d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d7094d80e02ad64300a9bcc09ec84345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568cc9954a71ca5a0eeeaaa46d09108346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149d69b117b883fe7c27935b223f437347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81dd21920f0c16b5d3f344880efdf0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677e889ac8d464a7902596b78c100f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f311736c72b30d4c6b1d85154db78c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cb03fc708e32f03c7faa2473bea2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfeba840c948994db218410bee45e72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fa30948e5321dea7dec272fa9fcf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c821fc7ffa2be8422f3133f59938d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0e501fd6a988694b833edfad0e060355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e0e7a7ec1704bbdee24a5b742229f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8b8bd46e18e875af3ab45b81d92c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83822ded6d7735d2173b85e42a3f669d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589103afe8b7c7875b040435d3b4ee22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a17ef32165be01cbce878e279920e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f564df0be3bf2a0114123d1cc87ff3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423707e9ed33bee354d6e8d2d206616f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a297b149c9ec44892d5e087a461149363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d300ec7874961dd4f7cbe9e2f01df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cfcbab1a674e9bb709ef2633b1d0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b584eecd9b7cbbda76c2ed22a5168366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b744b798dbdb1c92af40d8f53bae9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc303c4be5ff098d5084b7c8f654eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d00937f583ef55e77d7f34977b7db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119943560c2f00d3c80abd095866340370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af72197723ff02ffb4ff98247838c76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a90b2eb7b49e65c767b4a89114c72d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf83e4d72ecc93c326c3293142c0c89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47d62ee6748e0d92dc0e6279a239c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd58f6aa15301e117ce52cc855d1d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da168c5e9a87262108b1eda884cc6166376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac116cb85a4fe2a9e05e8f568c48a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12362cb882649e1e264a1cc19e0e64b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a694dbbd0e554303c1a00aba163337379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c8766aa38e0fa465fcedf42c70e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f0f7df208caa559b9f55ba37f6630381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f974e8a8556bf6893cbbda7d1c9c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81b97e67c96e0453a3e98aefdbd0a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97645651cfa9e099411324d759c3ba82384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abad4f320baf7f3c9500c94676a3cc4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c455290e2662497720c430f26c85846386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb6e35664130f6ab41d2cd27a89025387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a8bce5d2f4144ff0d77f7e662f20f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feba6a8bff4e1a3b1d601db5cb5f534389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4ce94e042cb3f5977780dbf62dd18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbd55fdded90bf7a0dc1d71054e265391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631f79225df33789aac5b58265ad6c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede0f1c30628703ce1685c30eb64ef6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8828ef14b1d4c6362f537ddceb4a51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76891cf61c4c64510fb2e871931aadef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddf9e9b3da8bf3f71764d652fd4b83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d8733b25f05116c7fc41f3eebee52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cb0b9ab42507526fbef9f2c529119398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18111e91c3ea5fc5883315f0ecadb8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54e5425706513d5bb237d6cfa93ac7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605434e3494b8d269f8ddffc0ec681e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530455bbcd32360095f9abed19a6c9c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06683c9a1f39022acc09e38341e9fcee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145e85065da6ab249fa431ea05305f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233490ffde579c6891cc2c764a1f2fcb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aa74369d2baca30a4a72312d66f51406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274cec19bbc0309cfb842dbdfe5fff9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed812158a6ddc12dc7c910cc0f54bd19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8bc33975657a632822b8e61a64bc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10300e52af7500ad90d012b09d2a0711410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1826cc62541846db39125939e506098411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c465906a07d3ecfeafdf1d14945f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e1213bb12460b1436b54797abdddf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c8a7d821d41a0eab097d55dd1789e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd71c0594de7c949c4c0bd9a7c28c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419861f2c6721d70069071a0cfd1544416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8a240fda9e614440d64e38774179e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491a004816616bdc65b56ecfb5383d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3267496ffc927174bd5d3e938d5e98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3e05e99cb605c62400336698b8442420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a721fcfeaeece894d5873261b2c521421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8190788d0028371af95dfbcb1b6ea6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2d193b312c607f8c81b307803d896423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48442cf9866541b8f6692a2d6636de3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479fbcf883610a26bcaf47979c678f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200b3330b2cf40c532e1fa86c2b51e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3e9eb6c5a2755f447904196159cf8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac2df967fde7ee6715de62b97ef830428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd9f1a74b500379615f5db1a7e6a7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2f709b187e56dda83b92b44c24459430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea346a852c1491756479c224706dc1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aff1e86c833885ebcc80cd3610c4ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5b10f788985c89194b7c8b6df538a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757e4371f6f7de94d9e8fe7f57d07d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de091b880563a1ff9b05e397d5259ac1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad060ffef8c7c4e9d7ee3296f15e8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61ee36af54fb3c2e187ad11075cb33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2e52e10d584c1801437a0df771cf8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26177220b2206c21e75f8227c6470f75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6c44fd84ec55e43de0371e7cea0b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50276768e2ace7178073870a6ccdf4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80ec10efde736c6005b8f8a5ebea4b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3617b7b80505687f1e82e34d7bd916443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb524667f32f908471f809106b0259f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a152833afe8a372cbb8d4ec00932b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819eca15c58f075081971874a10af11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57964f11fc88fdeae3ebb1076a0227447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb5aed53cd9aad5d25f25d2cbfeda6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672ce451e63bd652aa032372fcae5e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e66f3a9a546bc9235dccb4953c8f35450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0a30bf5ad98106209b855158ccacf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f30812c97f4c34b60aafe1b7e6986452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cef2c38f3f914d6984fac6181d499f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb46a340e6798dafdfafe1d04e753f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029615194e161966a7ed820b4148f10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe6d29143b1e7037b5bb38baf6e52e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b0c255bb575fc24e95c250a74e005457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198b46e9c47db0f1e8407bc2dd82f15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf1a724abb3acd90d8190ad08eda13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7231b42b79958a7f70787b5b86230f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29f0943dd826123897166baea9261a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d9e64af7b84610747554e294ba27b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0610f016e620e4360bdc315728ccb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caf682fcf2cd6bbb7451899b34f9a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c09526d7cd4cb8b434be2f1eff75b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1ebbc24e8557c21bec4839c1b86dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae01edc957dfce507ee99edb8eb55b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c41ecdd23ebbe3563385bf108f086468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc88d2fb5b3d6dac1b7e048f91ce56e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6c9d3dc3ceda4a9dac005be3fddb6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dec63afed14d31282c6aca37077c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e788e351846d5a8836bdc2b802f5eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd71ce0076a226796985f8e2453178f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c00ace1c70f3955a7c689fc9fa887474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74a4b7255e2834a0c56676a95e2362475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d373aeb763adb790e9b40471f71659476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b42769a7ead6c121b10640be22e55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50756904f19faae33b2f41f27a4213cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405393da48414224ec35cb653a295b51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5a258e131132e3936c03a7e94dcf9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c9bbc5bd5c895c2ddb40f3ecf9858481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715c9affcb0c1141dc4185788f89f0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda333154e63c364b5ee24f0fbd6d45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236a0dc9861d6e79abda0406ce96bea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95da5d65138e2a7bae17a6c6ee780d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7549fc62ff46c64c7cf42886f28a48e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039ad7ad6a86dc2b3b497176b5d42d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb412e9138e8a6045de03f8c748c878d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99901d68bebcf64e18c76d1661cd5b20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14dbe3ae614c94ff005990b39f755e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e42743ed37ebf6fbca2e9b3fe4ce75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efc81bae77e047a398f50bcfa439e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28591f1283ae83e34c97b0e6cb8a11c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90b43323e79740cd471feafed6d863494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b557c835907a5bbfe7d1d82bd9efee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307e8c781d6bce29b387ab795e939c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba525fd33f95c93d2943ba5bc622587497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880fcb1ed058905b4f7f4e8ffa36f34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a462636445b59a60cdc05b352adb04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ef4594a09988f82cea7f57cd38888500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ced302f80493d536a596611371ff7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e107812ecaa8de16d868277d9970856502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451531de55f71c4dde2316843e5c05b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1eb48498dd0b9f0c48c8e5269574a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961c1e4c05b68bcd25974147cc39d15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7de1bda64ab2d80e7ce61084da73a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e56f6a232c2861ebca945a0f22eee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc25d8ffd1a5716000ce6da7cd290c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a051ab5e2589578db4cf755d3b0943509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250261da6edf46452b893f41b7dbbe8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f56dca2415aebc5135c8f0f9af783511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700baf867079c24a872a9a2aab4ee2d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418550f5e6e415a8eb098b27fa4949ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bc9956930f8b911d81f02067c7f44514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4361c54b40e8b888cb70981b66b8957515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f98f89e25f85a835898336ff10fc22516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f592d3ce77d97749f4f9e4591862de6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591957781f14e0224a182365900809f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0be09d156ee7303ba1f58e10788b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be29cfdf7af429f2903927e720fa8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727d75b0163b101a3d5080cccfb76aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351c6add473d98eb8d21bca1596f4ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b43327266552d00d338623cfa904f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d26d39bff5f8a41df27780e8b48901524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5a455d9666f1fe3a8cd09cf80d514525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6170e877cf87c4e5b1f18e7a6e7d512526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b243ae2fb1c98d7a53ae18e8045acf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db5dc629e9e9a711505eaf7c95c263528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770cc0e6adf6f0affa996b6f25309bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422514b5f799cde018d47f34ea38f12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611d5e3d40c160d6cfd3c0cede108e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ce1c3b9ebaeaef7e8d50d976d1ce3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2938d0f430d1d73e609378fa3dd32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc2e0a5651c54d1fdd653b1dedb562534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17ab01b2ff4ad683e90ac4e4c0f425535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1ac74c0367a351f359a085f754d53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adac8303e914411e10c0910383fd178537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f79af360a64ffdb45710e13633a335538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b44f61680072191c2bc9743babd95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb21fef6c7fbdaf295ab25bcf071c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36ffed1471acaf31768faf4c95310c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68e96c2d81becf786facfbf6427ca0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fdc1f0fe1f646fddabf3aa0164e87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee93a8090e655661051e4cacf7109b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf13ccaa75d6d18c7714ef5236dac37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c706579cb86cd1c67ebb67af9629af6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1ad36990f0da3f13ac4ca47fc4d9f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b40136e3529d572e8a4feb4dac37cd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03fd106dda1fe71c3d319dbbe209c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee615bc3f8cfb6b8e118f7ceb982eb89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567968521e252da0ccf94d4ab6946c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74267f35c0f5dd8b3991a18932bbd587552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf1c68e39ca8ada10bbe666f3cb143553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa64e9db49871b2525801c9c1dd6a4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280b9ec3f277fd6925b7922c09e3bea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc656476a3604376a730774dbc3f27a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f68ad024bdae1c2773d3b5ecb01034557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bd4b1cdc509605519bb5ef580cb3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb986dd98bf7ec8f9000467781f01c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8751ed07bbad0bdabd4ac016107846560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcec994f838dd223d5fbf389c80a523561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a70a1cc27a6c194f14de94b5cda9e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7982a21079c78df24b60a4ccece76563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe53173981975471f0f325fe0c6da50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1485a972d79fcf444a7bb48b6b184c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412461f2b88b6ce9f1e547dff5edba98566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181572b21a8180b477819df1fb687c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c47e4da30bfcbce9ba343693396ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494f519394904166c2791a771511679569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3a2dd2b6e830b879de445ac85e176570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2801dcc671528da2a9a83014023e633571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23560a153f441aa1a0f8a660521cc912572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baa1ce95f034d8b8708a942e38d6bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91e769b567956161b7b15596eb7f13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b8e7cb06399debdff5de378cb0669575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ceeeb3ac5cb595ecf803c692bd966576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178619866d98f225b22074dac06604d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6e8b18098c34c58326ae397fbef2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45643fc5be1477c7ea3b931ddf75485c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628801e7722d74df134aeecc1adaa2a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686174beef721ea9abbdc311af10f44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5a70f59184a9f9df05979fb97e074582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fe889f4c203b9f18be09d3804b207583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37138c20d52858732e6f3392312db362584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7663c37a48ddbe53b32e922511995f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc06754b1ec63c11c6df661e4a87de586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121610c52e0e78b67b89f5602cf6852587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd156355819167f2198f8bd859154974588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab6dd5f14d0c9e9fa6b4a95d947fd4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7960607bdbadb489a4b6f3ea4e82748590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdaaa6206fda461a49be5944e891f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0c0ca807616c8792ffa00998828d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0206787c6820fe12c36b1ec82328ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9ef9066a75cfbc7af15708d92aa8c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9621b6ce9c7bad4675eb7a5182ec40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41da8b6db811e0902bfe28063429dee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385d6cf80e87b9cf201733c8debbc3c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257e1fc308d429c964dca65736cd2d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279b6ed6914dd2d17a0f0b5d7a0b05d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f46c45c71da233c9fe3dc485f8769600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dae8de6de11fabdf674eefe4c66e24601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7d019c462e739af500258115cb6bc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaea4783904b08253e827e291fc33c9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a638685ce3fc19755c0b73e3c4a6c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcec41db34cf2ff902bbd443435732605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72b9ecaadd19122f02121c65ff9f96606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9cba15b054b89a8b502e2c4da6f6a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fdc60c66189ba5dde184faef413c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820bc4bc0ebe102ad1d364760e4d177609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173a4ace3af36275fefeb54e2782aa2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e491e2a75787bb1aeee7636073b3a4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4cb234e845bd2e3fe5839b5147b51612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fe43d4bf0f631c76b0ea657615152613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2e9ea8ab629687d0d484d945c8962614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbd33acf0c74242a8ee2176f8ce9f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c96754240869339e47f7efbea2740616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41badfc519405daace015ca2984e5d8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc162d540f14f7852eb88ecc36aa6e60618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d643efc113d5e18648476a415b58244619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407e7c90b29a933a444d40966ebbfc4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56296ca2dd751208ef1cc4606e41a553621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbd349ef3d5ae198007e820b735cd7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c37964fcca949f6b64be0d282c624623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24847bcb4e00baa03b4656415940465624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9ed6a9d43ed77d58d0c864dbc9bc8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca0bfba37c075cd16984af7e15a2c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532df0af297de0cc6551c075705cff62627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c3769637f593c6b5781d9169e524f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72c1766ff094966a7bbf0380416f97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31264c81a2ad4adc52a2b6f414cda030630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaa1cc424f82bc75904f57424c55c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95f5e9ac42dd7a69ba017a6ec10f71632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b0400736de5d410375655b95fb223633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22044c945de4915a230a5a87f15fec32634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323a0d78784c144f762435b52b4b255635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda5a5a1dd984f0fa989026ade6d281636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35579c730db911a3be7acbc460e4fe73637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1a85a1460b9ee9715dae08fd2920d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038d4b230342254c4877c417945b6b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09370fa67a83866239fad7856dbae44640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8506c36f85dbba05910cb754ea66a45641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f51fd766f5aee6ab2ca78ea2da9ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bd7674db7f3f35d15af703c17a5bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f24e76a5ee2d8b17bbda3e9ce0fb5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8b4b78f294caf7fcab784987bff08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd66f44a6198006da733a8ca38f880646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210399b3f355914bed2a30ecc7917f56647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a3b11a90cffef59404df4963b902c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241fb2eccd03b7a79d03fda3ed20af1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d0cc2dd797911c14bc404a3fabf84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cc0888a29fdfd9a4fa84f2788312a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417cb186b77c5c4d10d0cb71e504dcef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30e01a7fa6867d9711599bbf988dd0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268cdbd36cf51ee966ae3239a3c2aa34654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd546de0ea1a9d72ce8ed9ff8413c972655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71e1b6caa9bfc32296f31359525fd1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e52a09b5583cce42afc9c5afac5e62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24398912d1fad294e131128754a315d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d36cfb3c42c0e75e3555339c6802d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9c319ca43fc64d5765333148a3a66660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2cc3cb50707786480fc00996441c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edea8b3df787a7a2fca58884a7d3d38662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662407a175f86db7648c186dbf31b480663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1fd0dc4406da51da672a5f86845d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70de65208f46b9180a458616b4043c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6a2c2225837123e5f7a795877cd64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d430eeb3473b188273ac06fc130a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5712344fe82a1b60694396a1e61843668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f975e7ae8ff8aa75c807460acb8fbce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4477a7d098fbd9e029626116e047c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9d41c9c768235a4992ac6c349271a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802a28f66f6da0fe7ff429a07ffe6a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfc6222730372846ff930f773c311e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7943697cd7c9bda2d3f66939f31824674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac0f48033358f52e7639172edaeb61675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a1706a78ed5ce411236638c38c26d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428b2b239970018e47f350f88a01ce4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d46b2239249f6cfc696454c684def6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4323f0c50518b73897a1d4e78825db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9edfedac105685fcc90fd1ba76661f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcac6da76798bf30fd747ce0467fe0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423eb85050ed8db3d8fd291d9459e61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586ce9f7a213c18ce1443d87001708a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f223102b09c2568f401a8720a8532684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfb4713e566969e3fd66064d34a6d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4de19b494d10a163efb77bee752ed2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6db2ffb2f7f04ed0d29e7bee743d2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49e9f40cbefcf6ee5ff2a3373b5343688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98388f2c30cf61c3c0ae188706092724689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b2fd6562ec9310621e21c852726bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba99454fad17cf5ceaaa1923fb766bc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857acc56f1288a391ca5fe675a989f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed121381f0d5060304237af6771d00bb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f88dacfb05ae8f2ee3209fed3bf9b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ae095008dfa386ff870e2fc9f0ac4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a70742c88535e103c335ba4b1af85696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f31db28e81873aa0b46c27c3f06c7b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907ca4b8f30921670970e2af51d759a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5944944463f6e26360e75caffeed32699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5275adc44c285a628a7f6af9930880700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb7942f9dbb559330183e4a7264d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170609319cc23809eb8971ec6626699c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6acabb650304252bcec50a66e970ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eef5f6fc270effc3a344856780edae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0eaccb1406cffdf3469cee728b111705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41165cfddf108ae73155cd30bc5b0924706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aa127526905f18a6ae8972c468ec3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54d72cc8ec1e16dcd15a452a1f2e37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf4a15f5e0df85ab08ff6c396e7fc4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfcf42eff468e964efbf8eef43f9e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fba5598945f3b037a9b682eda0af84711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527afecdc9a198595c3e12cbff2900aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c66ff4d7919b1295a58a860fbe3e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180422c7737e2eea1d9f5ed829f1daca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29287b309dc4e138cdcc62a3b31a6dde715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7d69d7d3e6ab78cb9a00fa630771e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a30012e36eef684b44c81915b2bd84717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffadf14fce43b54b64e817967be7b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891a3b4be89626983852317219be9a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6656530cc4bf394004cdf947ac9db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f922ae9c9e57bb92335be67eb48546721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80db2ae95317f4b47f53ca9bd672f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f719edf338802e4a616d4c3e0b661723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2582873fd25351c5393d5f1f70eff7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ada669c890e2d64f8c033b37b9e382725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def75e8f30141cf961cedcbf12202cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16809239c852a6e1729437859003b26d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e68b39141089204c563c17a8158f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76613ee0a61ff63f66cc58f5be02f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e5c3cc47dce7f2572a3c982e01215730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80422ad0903f617352c150486e4220731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e874775c3c1660de506b2bd3f068842732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db68b7f64b22f38f99d7d92451e0c42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f958231f81ec532322c55de1f4577734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252135167bf41367cc869c83129fd4f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172074ec9099a853525074742a042214736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ece5ba02f2795c63015067230bbd9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3ee83bcac52427d43914d3c09b96c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273bb41083e958f947a574e05111ae4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092e6a63ee6e9d8e778cfb32eb664ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe1c78d849ff191859424fc5e98a6f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267020367d42c6f1cf48bc800db4355a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7bbc8afed26597a8dc07f298fecb2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a228afbda294d6013a520d275ea0597744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcf4eff45d70f6b1baf63d95bc44f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7296ccbd7198f7148a38a3fbf6606c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedd1d55d2adfa7cf75046f2d3b9bfc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa08569e0b1873d77a695bf20f7339748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2193c1bee8eef64a10248cfab35264749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79374759d3f946552fcdc3354faa2dfb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199c1f48e632ce7f4cd945d8173deba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14903e1b91bab8d3b8516eaeb43dbd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3debd2d7f550faa31a583ff57f08b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357cf8b2be96e2a7303985ae3974717754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe432442a8cf08f8b313bf050822d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c2cb5b396bfd670b0a97099d2fe56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a380d1c073ede5e67bb2af443f30bb8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a10d4e7e2e3b1bdd714b9261c984c9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d845139d83414fc0f398b06f02ae6b9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3efca2694d88cd25303d5647010094760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f113dd7a4cef6118d626460ec24ea1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7d3753e1e74a4eddb449870b054f7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4945cc25a8a2e69103c8060e333e9e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb15ea78cd053ad0c3aa30c3ebc9fea764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec341667eb76be43d00907b63afaa19765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d170f70782599497a5e5884cce3e1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458c02fd0e3867712b761afed23556c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>