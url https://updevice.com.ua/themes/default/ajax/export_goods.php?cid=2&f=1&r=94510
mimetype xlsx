--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a86eec8e115783863f125a30467c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e522424b9440c96b7fd66e1f668a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c434ddbdb2c20fb59a34bea3f55e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031f2f89dbeb3d1bfa04c8da65b0c3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb56865d8b8ce43fdd53c7e3f6c8595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e9823cf7b8556cad28bf324336f6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2882e20ea70fa104ae1889b1f5a447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3184539fb63f28cce8491461bebfca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bf1a57d969519bb438f3c3e535ebb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5c8ae5ae2a201872576c73b0fcdc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b143cf84ba78c6c90e44960043c224611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033a3a5677e917aa5620896011842f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f940edf6255b0afee7e4e8ba8b13d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa5ab02537885573839c29a7f75ad914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fe5696b342cf79e7145060f9dfbcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc40e464b1f049cf0a976b5e1c8b4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4601029e16426a230485da20a5bce5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c772c2416cffed366cb870cdae99518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46144035b08991dd8872818833feb4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107cdac5035e953a5018c4d33adbab720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f88bbb2e55e8122065be5f67b9a25921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e074e565082d645d68f224668683322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dba667ebc9215748fe83f9ea2c2fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7cf93fb6305007f996ce77920a7ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef821968c7efcb29d6e85d10fabb10825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1017abd1122d1ad3ab7ff3cbfd67d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12b47cf7c30667fc3e065fe8bbdea327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a2901b74cc9c245db8216ca7d199d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308de50825f3507db29d40eefd5e3dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2474929db75bc40ac20265603f29d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779cfa3607b288616c07df5d61f66b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733027a960f2b5ed2819621a2665c0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca58b9431986b0498713727374c5a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f719c9cccd746e4c316d55b8f7f2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b26ba4e064fda7466796b3839f7fcd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd48af5fd37fe397f675802f2eaa1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ce27c6e1fcdfb9f694241de7b7de137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fce3ac9e5b26f34fab41fc098564d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f698e82c32ea3f4a85827c32ffd63839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a948a9ebd42d03f6fb15fe063f25a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fa9b9249397f5a74a85e50a91b15341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba33c8c8b93ebca825cc78a82ae8fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370297c8df9c561bf9eb5a3838a894843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08597d061b1522151763517afb34e844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a4c13e38f1c4b736be5ad612bc99045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd1bcd377a0e50889b3837efadd76a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40f7071e19bc11a01917067691bc0347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397fcd0bf270e9cb495cf47e79002b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec991b30fbcd4b61df46fa5f3e49118349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071e9afd4b0821510b258fcf8e270fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4030cf07720803031ec230069057ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a53801f0cdd34ab5b43bf5f7f786c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75b654f1353155532e2adf25ceef7c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00385d0b3803235490840841632efdc854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf84fd3276e697bab7fe8388a82a0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a97be6a5b4e3b48bf1e31abedcc9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be092b04db57d68238fd9dccc147564057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f102c599fdf4c523c1c828cddd0e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0f029db7e1995ab35fa014acdb7f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd1aae4ebe07141bc4ab2e15d08aff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b50f314d5556d139543e0181c330aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975aa849ccb13a77d310757b625ca3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93654619c88718aa4e6c1f10b7f73b7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57844ed75da91226ded05912b12f96a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c5b75f3fdbdaa9700e1455a93a42a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa62d5c8096431ebbb7ccbb2283d94866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58797979b1c79008f02c7d658008570b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49176f6f9c4925f74eda094b5f943568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc3c97a330344b167ea1f013ac60c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadba62a9753f52d2d8e3f51ddad5c1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcdfb5ab051e1f4baf9063733e2cf571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acec1a220abae92e782a279670e47d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee314a172513978befeaae4e8b6c44b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23f0ff8929930a52b4576c554b9d0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a7374890b9f0d2eb87316a1b859fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8f8da8ac053d9b8e3ebf1b5665c3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9b61681beb9bd32aaeba1b523c8d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe37347189e52fa4dd8e82c248ef3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca29c7d91f6f42ca61e70e2aec70ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc146781d33b38162ea330c714c48f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4b3804da16fda7f4f71fdbb56e42481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bdab22cd30217215d87603407fdb4482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b580245a009400e03a13f24b7213783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46c0dc6b80db050267dccf28873e1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43809acd0087a72d3390cbe7301614485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ad4238c33645d37e46875701b578286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792ae39ecd7ba432e67938318a6c08087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfb8f5725510119ca8627bf5a3c2af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c42f4d1b3d80bf6d0de5f62bb2ddd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d82285f23c435caf49d867bc0ce5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b173c4de9ca02eead07ab496b5fd0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440bbeabd65e52136749c05a6691dca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36500e9fb8dd9b05248b4242b6ff314d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f235a1e97afa27df98385d5b5001d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908c26c942591dc4061b69db3b41a8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ea4f442c2800a9c217a2c9e1e9bd696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cada05fb2b8c050faa1072c1cf6b73297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9409b4d5f1cbe4d4990ca6d475867f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88a282f7baf098f8a70dfd99294b5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc4507857062568b3df250dac24d7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34069486a85cb3fae537fa6c4c444b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7b2103a655236756c811813e0183f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d0235e7d84cf377691f9dd321ef2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56faf4bb19de109566d1c3f51ed193104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240077ea7e7d447d2c2ce96c841687ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03dab0fa60c127ef7a559d568d6e63106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2bec10593839e45bcaf2d6b5b5c68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace38c120079c6c268bec8dafa44d52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c9785ef5204c4c2d91d322b479ddc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d6e0a4233573c35b9549a0f8bf884110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6db4fc1287b38eb33c818ed0487c29111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cf7a07aa4dd655fb4dbfb5def4618112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b6b197cb6171f7dc16cdcfc3a185b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6b34c89f8c91a686a222d99e4d2f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e600784508679ed31884b7d4c645e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6585adada416ced8696c946f09a5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e644955aa9fc6b34d1e3d7986c904a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd08b8c65dc021e9fa3d73a9a8bb75f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f88a05cafe5117ad19ad23afa779e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181376b23360a2ec3f86ddaaaf6f899120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215754b53a4f565ac70d10290b5f2c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4a196f021703caea696b3a4123710122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e40bd4d0dd42370fef0bfcb7203be7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c455ccfb233b6e454bf22c3f284cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e06988b16269ca317cbe8aee5590a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08c62c6417d2d34421a37f46a9a5b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73bbf369dfbc2d04982d45bbd205c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6c2f607c6398fd0373a954e23734a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b4f7cd3df28aac2743e60d70299d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84c12293daf8b0532592a3dd7b906b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f902dd566128ad7f436e47b91541c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e0d2c961c8371b7aebd446f49296a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8701a942261dab78d0ccb25aae2316133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476839d3141f5c57b63688e1c1ee410134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c022ec25b36fa5b52069fcd8e2bd2b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f6f762dcf61884a4d6741055770af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d3114e85d3a4e5bf57937633a14de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ac0c104b292b46b7289529678b9cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458a83cbcd52f88d96fcded20b434a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747a5bff7482a6e9dc7a35f066e89b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ef4b41f3a791fbddf8349aeef12ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c8336c21aecb8506a32079b1567dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573962a0eb85a3b8fbf64e943ededdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d88aa2dadc6b20abf671be358b2d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49160e5c0873cf79a350510849af1fa7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5caed75c927d39c0298ada83e3a5f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e713b709d0ba0f15274a18b75f6b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87e1dc2edbdd5c31b5f07121c95d7b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08103a31bcb60b97d264e21eb5512ce3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471286b3de8ce2ba183de9197e0d3b85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731c1d0912468021e1b06194cd4489d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093474538f187bde64760dd791c8fc73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397de6e250b7ce50bd60aa01420a76f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a097bc15eb4ccfb3e6a0ac01ce66ca6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c049dc4cb0a73d0936f865d5f078e95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e217e1fd046ee3ec57c525318436ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc81986c53bb51cd63f10df5bbe015157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042d9265afd17a310f937d78aa42eff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403e5842421aefa83221e5eea6428f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885afb4b393804c3db97e50a26be62ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d0e05a53523466d7d0c2d1062a33a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a2a8223fe5dbccf8d5cc54ec4d321162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf760cbfda219661859f9373df539062163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3af315bb3a214097ed033f5c224f24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095b880d92abab4b592516e65eb3753165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86985094b0ca2a8e1fa3c8ae24afee96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136c4e9559ae0e6d818b42afd32ff0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff0cbf2edbc2365ed39e0861981fba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e66324eb9b5d5a4b1807c70f3a3be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a76798447b22326573a09250bcac55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca83305cc560a8128bfc72e11eff850171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94497778b365c9b157b43c34f395c993172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a663f9f294531c8c6126466b7d367173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca19b0ec639a5e717ded5b83f30e3ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab488fbb4924a822895cdfd89cc4e29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149d845e4977c8816ebd645193b29ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46c290b17d92992b317f80eb251b0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdb4f3a85412f4709e94d31e76acc0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f4109f463fbf5a77adca45bf714bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78021ee1dbf466303b18ffc79ab7a544180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd0adf7d1b557685ca317aed240acc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611bb826e4b77163af0b479d1c719f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636804b3a7bc08f8df8256a30d36be7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4cf7a9f160537201ccb3a03c89a45184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0f27a1bf49ee188aba754612aef81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b942f28a89ad0fa98f5ea56fa77c296186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f666db5eb2c29827adc694f670fc2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ce297ed8cdb357393eee9e765df40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac202b4ccd59944549c45393c6806b5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd049cf561f58a997ca99743d3507d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ba88373cc2a1d552ab419ef5a99af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f38cadc908c617b755e6dfdffef19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8a4a1e4a7010ad6887b2d4412a3a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a989cc50b562cde8c98746315267e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c8e37a6b896342b2b37204a5b4a11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9b8416c7c5b09b7010fa44139644d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34174dde1010823dbd7af5db88f726be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6650d56f0ec05fcbd05446f48bdd94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152fd966055b582646f6902ffb864c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102903340128c06d7bba187727881907200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47722c103fccad500f3fb88b7d4a75e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcb8086058b126838cf6f81480de7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563530d4c81e280a9435c435b402daf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fa492d9bbaec87eb9d03aaca72e9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f0743465ac40528b766d187d013c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482472d38f04c537be91fe71300c469d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc9e76ad14e3dc67f6d944d08ba959207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367d1d93b838ad32c824336802ad5fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4d4b2f21fc18143b169f03f283acf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e096172692b0eb94d1ab44aca08d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78c006c02742d3a0480f906f0234ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd470fd5b32e0e4cef219a2169f76b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec989d2670dc3db6c876f33a685798213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb4bb7f3f6afbaee32c9de35418085214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a33c01e6c893205f36f25df1a46706215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881495e8a3c0f266491b99bea2b116c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08702fb3fa6fa104fdad281ae1fc9913217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbe80b666dce6502a1e98f229a918d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4261aa374ee76325deb58a2ef133c01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732e5306b220b79e68c9433ac7445df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffce9707412bceb5dee36c81dd87946221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec678d2cafb6a7051f1673c203abdb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051f30a48767f81944fb663d3b091a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2b7d33313283cc0bec4fdfeff79c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efdb3cc7abcb497b5196184e7c2454225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fdf1aac9179f53cf542ef06e22c08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98da01af5af972ad6ea02a38f10452227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb4ab9c9d6cc5d608597424424b540228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8553322325c623a81a943d942341e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdff1fc5883971a6c077c4443729ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeab9c14402318bdad7df4ff6a7cd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac89905c2cdc6df2b15bb1cb2352986232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76543a78df6a3fdbe94d913ecc54f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd45d493bb293afd78a26b7feefbd8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e251d728c8b1e0abf15250bfe6b1d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ee05224285db13872819852da05c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4babdfbefc93dfdb2e72c99a18b9f97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888db219357b933af56864a02140121238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755db441ce67efbb844d31beb52f84c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0819022e5846b093ba2f84107138b21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9946fccda72934aca97a0f4383ba0a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cef996cbfd9204765994fb8305b7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64805bf2d95b541fb83e007807c084a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7799abe1d703820a62ac7490fb8571244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac7f54b1c8b7906ec50311c8e6f591245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba79bca693e6f81711ee6212f5fb5b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b11b468657b0c10d50c2a690ef8f1c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3373c8fa53cfc03651c38cd6870f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181aa51c846efe6e21a629b223abe4b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb8e7bfcac6552b6abbc27c183870f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2ef5fcc78e61497b27415863844a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975eb66cf22b35c2f767d797b7424af4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532485855d99ff6ce384899391d9ce8d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9b3d0da65a7d5a3ed9ea4fa7fe27e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc10a6062ad8008b0c5d451e6735cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba25640582838559a0c5bd06b5f2b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8be62b9e811a319422a27a0d0d47c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bbfddd7914a176b551cab767c960d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245d6d9843a15bdff7d2a8ca8c509bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26058fdd5c234e873875455f13a83153260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bc1a2b275b888edc5a797643df549261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697b1d6476bb188e3dd46976a08183e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46432ff23ccff1dbbe812c4f346d85d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178a7bbfb4d93ffaa37384ea1dc4dec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e72aaee2f4995daa71d0cfd2c63385265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b227b0ac692badb69d128691deee58c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1ce0ef2137dccc4098a8d6916c6ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd37af1593742202a6a3782b0e4d5bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638ac7a42ee876e78b2a1b0589d0428269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caeb4e1dfd6395600ab61e74bf8cfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c9dde3e3638a84131c5a8ef81128c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4e1c9041273438188f0d73e3ea08a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215ea1e51c3cd5402491aa89611644e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9b86a41ae7adeab54c32f342e2b8f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176a2b78a5d44e75063798e31b42db7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef08bb4149e9b589f98047ef477484276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2d1ede8a6fe640dcb55fea50341c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da27f7099c4ea19d0bb0e2e3eb65bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569adebc2feead8d15bd1f07656baa02279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5fbaf015932fd79d0f940bc95fabd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a06637d896e97feaf84974ac111457281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f648e388ae9dd228f6856dad208575282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286edbd53a0cec11e0d7a74ee4f5aa6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6413e24901b705ed06cac908c22482a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92c21e8df00d69073bb134cdf46265285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f874137563909d21a3c8f16b45716e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324a5f03e1666b1097558d848bc843b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa8c5f09ba270bf2860d8259701679288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8702482885c89428e951b8f9de4e27f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7da433392018135d6fd545be26f7f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f76247b836330e82c90caf9d74227291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18567c188682d4eb45347dc3ca51ed7f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00b04d949975be7c39a2951163019a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738afe6d0b012c64da22dc64e0a02907294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e37e387b7431e7763037eb922e0fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d9c003ae5a781b57d8e12ac927ee0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a24fabe4996a5720b328f8b919a80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902ff1ac749e33ab9247461b9dbf613298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc4d5bfba97d6c28460a30f394491a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f4c9e62a7c67e12c3ac132443284d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d94c0578ad3aaa729e9dee0273ea94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafb461123afa40b188f374cbb1de84302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c6f6f8cf3f627afe93bd1f165a700303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3b18146b95ebcff388b9df0b585f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cd1a913945b99f78b4ec3587953f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6cbc6ba4524d76956185d8309e67e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0b55acee8fa295d215438a7ed5b63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92136bfb875c90cbc2ae8a6f2673f42c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0636be5af2f0b543385544f24b93367309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92287c40f4865e66a69f54af8d23fd23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f85fdfe7d76ffec41615c0db71fe06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affa7b92bfc799e8db578bcbc258fa7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593ea5770f5527442800ffc5e8f7b70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4a0e7fc3be688e9e47daba0130325314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac04af14076314aa61709b854648ec0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b392cdf2e402b20e220959e40054a75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467518d466008b7045f0f2b13599b18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ecbcbf73fdb37e32f2e50d01dd88f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ada25c221d36e2d2b4b172cd31dab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557587ada6fb8900f65f3bbd1681f66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab69665eac5b0b663dec16e5cd9b37e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a5e5c59156b9035c53e3e27c6b9b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333b0f23067a11f6ae7f5db4c1dc205323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a2aae33846f786fae14ebd7a74239324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf76861775fd4c113803f6a08b7d6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3e3bd026f4cc7eed096388ac0b035326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b62bbeabaf175234b6312cd8c137a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131df16c1c67a8a9dd31efc85e75abf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30268cc9c41dbabfc7e8e9f866eb2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9143e0621483d335b5395f2572279330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10abc3f718ec315db5446def6199d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1954e90ba9ae2f60184360dec0095b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866afdc980ab05df3c9145e35e4fc99a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d8c34c6f006a9aad826e9a9e0c526334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357cc1fdf6b29ca432df834a3e78a11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e62864d97f7782041bccff4286ebfd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba04a84ec4332eb23091a770f9ae0ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1885ed85dbf31ff531d610028140c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c45c711897b6f156344de455c0779339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2adf6e8c2a0134ac2032c127c2fd0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03dcbdb9c5f1cc331c9d5cd8ae94fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0353874c5cc4fcd2990dab1c39b144342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01746adec39963fcdb0a07db34827b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6cea9c682ed370ed083f331bb5401344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fb026843f2b93c9e9ef72c48433cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830609d2967189174f586e568e6287d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9b41561e23322bf6a25e8ad08a7e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3085bc0dc8dbe1418bf537e22935455348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d6e775e1b835b7310e2ce4e396f2d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bb58f6a9e3eedb21d18204079d59e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f37d3437da3f76678b8105d69a3510351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6e0de553dda21eafc7e04fa550add352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0db23ad5ccc315c7156c3a449a231d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8543bdae6614f50186a701c785a06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6314a327293086ac600922985d1c977355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acc36b9fb6683e82e69a295f008724356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df6928682ebdb88ad2d4a14051f91d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce00216bb36307820f8b13b6940e15358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad604111f0f14c6ca310701503f0286359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11690a20bc1e0d4415a469478751ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aadecd2e3fcd6ec590c591d1c80781361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e87eea6f993e807bd6e239c48b8bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6c105bd1b9e7a9190b42c4fbd6432363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31083e8c311eca1806a84cf9a997474d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9f28c4dd9382acf31501849c81608365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cba5bbcf0ed32802ce2277d5d77e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a98fc1ea459b0c6ef0ef1963f02ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1922455dbb4d7f06a79d9e696cca51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e257e1f20bc2be212b22026f7375dde369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a16eb41be43f0789f4bd3b72d3ec4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fc0575a34162ca182058d0cc8a894371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91a85819a248fbc167e0537bdf1bf4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c872f70e7b3b15a82c2d5fddab882373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76302a7834bd64e8483b33587b094e8f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9170d010abe95ca460c69538fae0df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2723106a5d0b18838bf90e3ff844479376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c900892a7905c88940e101b71be40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1060cf845304729823f47f0792ec253378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f2cd8d9afd67a309d27519e336473379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676da5d1f52e70596447b7334ce31e80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e1b14164e731df06cb5f7d78fb1e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb632f630046a02c38cdbb996b5278382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c77562fa7b5f499ad0c167819b8ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5789a6822911aa6eb1a0dc2d9f4581384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e06da0f202f3b00edcd13ae71960d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d0663cb11f0ccffb6dfd112f77d8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f36d9078fc7a9088931502f9dceea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8065955a41c653e129f618137ebe986388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd73eec105a131ef6fbf627087f428389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b89dabee9d04d0292b2afc36c85faa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a76a6b0fa6dfaec07ab9f3664e616391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408e5c63ba4043184dc61d214b3acbf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bf191ac0a26d5b21cdeeca77ed823393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7cfd8df8ed662d7b25ec44625ce37394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7f6b195d71ab7073d6f25d368b5d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd8359ec5e753a70710b16c927b544396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331e5d672243e81d08e74faf95f7d25397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057c0d573eca9100caba95c0b498c5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1229ddab92573bcb5fb2618c90612399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17981595ece3bdef4d4c59168cf3aa3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb75e98235202d7fff5076d815ec65401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704569c4b20f1764fa0aba13cbccdee6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64778e78c31ff974ebe3333bf782888403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8b3f50b92ca29f77bbfc374f2eaa7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad3d2374f344f46c0f8845029b01a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174eb8882f8d59350343489b78ff179406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c4ba4f62a4bd0301f715da52cd513407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7efe400b7a139ef4ebd231716b72b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa3b4903b271d4ad17f9d7abd1ca9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9c45ef1533658526cda76ed9dcc34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82afd62382342735966efbe0502ab781411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fd7655eafdbb9f68891e398f25c99412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9a80ce7cfd4c6eced8d66b48bdd66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd3200fd739cd5985db656a57c0226414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30496940e5fa7464cd20f54c4e45c8fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd5f70fd40037980e60b2566681f33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec817cc68c12c2ca7e18e090561ff7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2159660f59c4da8c35ba75db033f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada11a83686490dcd59284ec74de6e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2fd6d28b233e8d9f4d0c115688718420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1486d9b56f7b6544556c9a20f4870aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42122a09662609b81c6b209e63ead3c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377b8a930560ec280062f6f5fd60a2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed9a12a88855a80abea0569fbb76bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9539bc4758fb94a0936457c149258e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c69db89868365416b1c154da7e9da8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f0bc94123a4f9a728bf26a8093b13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86c0d4710a43ca92b0d7de0f1ead33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9613974744283748bf6137328916667429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f90416407edf86e38c0c59b49305e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f767cf0a25e20558a35f1d830a9cf70431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b5b40d60f68d8f4b7f74f463ce7c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19935c18c8c14e32f9e6099741623a90433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6db1403659a8a58bed86f87eb377a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53b77e8be71ebb04a6b879998a42e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099044724491a5d10685b193c61b838b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8501786ccbd1354850f67be3509ed04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f224673e2a136b70d4574a9ea143e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6003abc4145f05823f8765e51388a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04085b42d7a95e2da52e13a2adfa1123440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94895c45efc33da55bd0fc6f47a6cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7899643c33bc96e11d7e39424cf714442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aef2d4eb8961464fe7a034f635d0fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6ba1965f54ae01b3fb8eaa6f13b08444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cf8a54b2a217f0709425db5af5e2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fbd148ec42e56c2676a1ff3cf1cb97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf00a1dc052b77a2aded177bf4bdf6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ab59be4af705275b78dceb07bf1e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d989740a3e70b0a2d3cd9c9efd779ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f52aa93d94bde248411c8e01f873ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9bf225292f17d940656066c745813451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848bf8667ec02bcf4c54f5da26a86df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708dade167bb975370b42082a382d45453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8ccfac116029be91bba5e9a30f7f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d94607f7ec25b710bbb5e2c30f97f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4d6ed940f809b11576848f65b9f11456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc49d53ef4af92e84cf783cbd01eb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c807cc2818fc56f73266469b1825d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176120e5e6ff6349060cb2a50fc14b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887351633c2060bd885c0ed2139e31b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24667232a7f47544372ab0faffa4d83c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efdc2863b99b374d519f5eb1fd64f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d92ec3c37697d052fc3c0bc92cfbd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4455df89d6e5b7e8cbde5e738a9497464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c020e05944cdd5c9cda072f161c1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee27f4b2310c958bff78b597ca9254a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e80e388e2727af782ec60ea2fb8b10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21b9ce3576248e0462a846f7c4b87b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee958c1829b36f70cfac9192e26f01ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d0b08fde659c448a5714a344e57da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8c89cb3867edd07dc8c74002b01d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f1596b1a4c4c977463759e580f238472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25101365ee9e8033de1ebc636018d5ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b8b4d31ade7897852ba3e82b41393474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df1b1349dae3dc2ab37c8bde0ad680475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f14f0385735944986647d3f4a15f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dfc665050c072abadbb8742bc4763477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be942a0671e5244b3ff6d05457c97a94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821deedd9b5b618d0c7449cc748b78fc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b51f89dd76a2fd94197774b731402480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0c5079540c2c2f71d71ab2c21d9cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7693b02b88390dc89bc466d9fbafa5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dcb9c60142644fb8ab3a83bb2bb27483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebf9cb4f9b023ff67393e705b8f588484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502010deb82d2cb7e82f43b6cc76c2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d4bf576dc820dc1804f9a1a205260486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a9f4fcfadcf5247e64866e692f6b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5391b5ec0a3177d3b1c9978f61fa5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8716f4156df247345d1a69f47e8ffd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e772c25ed80d6731e12434ecacfb1c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331556d96fb5533dc4e6cd9b6efd53b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63252ce9067acdc8e34b1d10cd5bfb95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc10f947449e4b179f0dacf131c9818493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872589b36f9af671a410f8d1f38a7c9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8b10963a4a606cc827dc40f66ec9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703bec969f8138216182a7f5af75452496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f176f8b1a75028481c81475b29b4e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188f84ffd5ae759d999f9f66bf5acf7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640c7d1de2ced633f7f760a1bafd39d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afad664796985cad27f099efec5079d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13cb119c4ea4a7c93e841009bcd04a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622557468bf8ad6ed0e1f8aedb37ee3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed24c5404dfdb83224e450f5c2e354a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e089c89f54da32fbb6c55535f6d08504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5868e5763dd292c11c0373e78280fe7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cd7472a9c9a9ec42ededda9011ff5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08752e3ae7730a36da301b1afbcd730507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8d70abb147afb92981f86bdc5801b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceedc2ea79504274f4175181d350569509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc03feaa2896819d0e6c7e30c59416e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c988a3d34f2fdb59caf5eee04d73f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4a54ea471613633eca0fe099789c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c345f0d9c5ceac1a737c153f0bdedb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e03a3aed2a2ed23afd8a68c5022b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e1a3f63dae9265d5ce3ff43982d08515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150586f4e4c7cfb37a3d065ab807cafa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81a17450533010dcbfc2b976102078517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07100c5a05104fb1485d7579865d3564518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047093677cf4ee85f8e273aaf68b7633519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712894ccb7faae78195205f15d4e2392520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca2c46457d7da5c6b16426c2b23373521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579f8504f7f9d320113cc7437c5dab6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21fdae415e2a0a364881eb56c27a64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5a84d1e252d70c55c9e25bf7a25e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9de02018a7d38146f3030cdfb4dd81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09794292d73348c4c9fd58d93f4462526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9493819ee27e7f240602f14f5e093527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a1ad36b5f9933fb4b0641b134f5d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4932abcb87d89087157f330fafeee0a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846d54ebca0b9d06662aa36d40f264c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e62d7b78b2ea84d4674107cf6d23b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd9355a6762108ab3f327a0a6c45d2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a6de9ffcfda42e75725ea60282cfa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13428e37176dfe42f681a99db53c3a92534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7e1fe1e735a495412fbf9c9958cfa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57510215b445b981079dca7e108732c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915720688b5ddc5844cec8ffa0ec788b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5feee5a91c8e3ba4e53ec33225db9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246dedc0df5231c31bb25a6bad71017539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c13695b7190e83cd442f408851d1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0fa1b545e48470e8626ad5934270c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e16cc9a8afe99a406b10fff2471a5f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4bfbc26801213abee78dbad6eb464543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5e9d0d6bb030c5ba4ec17028e0e5a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba7d65e728a71cd21359eb0283cc1b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54e3e4e5cb2ba1fb2b58f5a1d98dc8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a29adeb3e356b1acdba626e01dea6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f46773acf7e631a76e63a99061dc3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c4a9a5b092830fc7852c6400ebd92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d38a4a7cb651fd802013a6bd555471550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec03e76425da3dfd2ec39a509e2d7a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9945e4752f8505d6419170dbd79c56552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe79bc324ddc65835639a4d5da1cac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9798e2cbe998ef24c0862cefc0c555554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89787da5fd19be00cd1b8caa6d46124c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13bc1debdc1334b50cae7e2c4297df556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efa538f17c63876baa80af9e1d2f61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aa24cc3cb791e36b60c0c7cba35e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa1dc3d60dbdc36c5014f5bd71731d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e06a19cb7414d2c65407bebcf5897560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb97787d578785c4c194e418b0e1780561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16c0c03458b187645fd1d9646a502f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf26a55a7abd15e5a66f0f26fe37ba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167565f4b37c645bbaaa186b758e8070564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efe19ab376ff9ceec891191d6b48d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565788ef600fb0d0d54da599f9d219e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0c73813d5f9a0239d31c7b6b5f0e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07a04d670272bf262a3279dcf74c3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60b564fd4888032a293f3b4838ef17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10867d7c449c436c980b67fe0c1d76d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9047993602bd39f3878f39a92c74e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bce64de043a2f08c6f04349cc6f7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e0400f50a7ded8038211ea2074fa6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1878c446630f9f2de2b8acd422f817574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af31337b7ce705817632f1e678594fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af5c7e22c66737d7176250be579719576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049202fb651a0e6a3ce40ed92ee857bd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b494bf55021c1fa786b22d1e2431d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e96933c969fbbbf6eb430c0792520579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8448a8dcc41828b6b84d5e4755f3b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7284abdd37192f1845e9e7819409ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af127b5a9b97886e080de32c68589d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cf43c7eee66da196c69a4e0c67cb0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43926c50450f03cb7d3d99d71d19f2e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf752acdacfd18fedb053c36f0aba69585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b24719df13c2680238ab26034a7c3c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d69b1acb7ee316bea1ae1f6a904ec587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755f4a4b59018cfd399a2382829ec29588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de07df64fb506f96bbb0fb2f0a0a40589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284237586101a07dc5ffb0634f4caa6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27740e26a422bb51ab0b7818d3df670591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daeb2748db13212185288d50824ca19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090285aae5cca56a717c21b772bf54f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d7e2dd50a834de35374c1013baa97594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89304c1b6dc7a3a498dba415777620f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23394eae9c1b05bc29160a322d9185596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c673abf3c06437e6aacd0975f5f1b0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105378cb9e6e27477312154814a4a713598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571279fe6c1449de2ca58a1d77f7c5b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1029f50553c773255ad0c706d2a3f4f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7413b04dae81453a3829ce1c55a017601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f633801ffca755259d2c3235aa71bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3ec93687b01e7f018fd21d8358ec6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eecbfe233f3174b0b9f356cbdc836604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1300c02dec180d89e55acdf4546883605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1d87388264703ed95b2fa7f231036606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448764d672ee55e33de89d54b734d8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196f37a0c0a8da94a10614bcb4b4b19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3633c3ec51405dfcd257cb1eb1bb23a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832d093c646cc5d5e813cdc7da1ee3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2c88a948ece32ae1549d2e2848f79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ed5465e4ba71cbb84cf91b55acc41612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a352e1aed74fd20c53e7610afbd3593613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdee8fcc960579f6293ded1ded8ec01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ffc3d7cf8c987d3e0671b45d613ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b40a6e5d8847ff2e9e53d111a586bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd9a67c6d60e5e2f450c02e32797b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fa5034f1a1cf98c53eb18f82a2166618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d3272f77c48569210cb4260fa38f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde129dc4dcae9e56b37fabb2191c43d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1429dc501357f2ea842f713ec696c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98156a921b32f09453cf37801152ebaa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075251d52af2b80e2d222a882304dca1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6430382bc0963d0bf8f63ef2eb8c0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d02dd01e63aa5a4ea0b93926d54eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e4f00059c38ae93efc648a22e5088626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe838cc04fae0690b5359a052d5e8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e7ff76128e2d4aa4c17fe4efcad14628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb304071cb5bbc751a533938e692fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff551eac6460c84c30825c3cfdd5dc9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac74840d70b71cf0f7e68368c9643f3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b66a6dae54d61e45317893d4b571e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260c9b93011b92b455b5e7bb30dd7e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac87e608b9ac496d3a2a6bdc7a51815634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d149e326bac3aeaa850d8232f1a69f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1da66e0927f9b5cb6daf1b5b84b63636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142acc11d908c7f05b4c2ae4a93e198637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c25360a933d79d973e16774fb10d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fead49df6af2c76fcb7fd5b1a3e5a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad6f431528c26015d674a07996e525640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d54d9a101e3b5b58cc3fec4064725a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5235c169541876a42693f321a79a9cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4e6b5a0e4e644a306e6d3ce007888643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe38bbf62781d6b367acb49ab25f4bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697afac6c577be81315409e9944f1ec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc90fb509a28e3c295aca7c7f4cf3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7bf2651504cd144e7b70d9b9c299f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25906a7a811c57add46a920f9391f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48c97ef76b7354404725a59109a2f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a068255c9eac7f81061ba9d1c7db58b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c927a5d59fe6671a5b4b5afe0e1fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d85ac65ecdddb05230c043dc07e021652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1b98fd7ecbd601102c99ebe02037c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c69c9fc1161d630b830a00d004a4cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a6deb094931919b89ad273f09f796655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4e828eca7ef8a15caabb0e3fc1e8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33fac63157df9656b933da3471c535657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b8b76697ee8aa9f5457f59a609297658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b044960afb586423c7398dc9020701a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854184a9630dd315f7b8aba78675298660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68c092eee6ad6d3448aafa155e0dee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d35e53772b0c3208ca0473413fd998662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd4d2bb5e0f7bc4b7fa7635c76e8dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a36d868f3905331789fdb37a5da5a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeab85a9e1c53db194411526257e02b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba32b577b00dd60127317616b24b32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2b6065f9c5abed8462fc5cf19aef6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75487f1a2d6b2f6cbcc2a51ed9216c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34cf77af9cd9823fe0637b00a1d991669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b0ea89f28af63f501823dc19bc786670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af039b8eae7e33dac981a1626dbe654671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a350bf178f9bce955d32e2989fa6f39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98589470623db719a163b66cff69f1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaf8ba5e434b1da4535fbaea0dc7b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b332ecfa990610b4df46684ad7d1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c225aa158e38b7750f0f856f605e16e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab873b65491add5febb028f5e1f797677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19768a0ec81f691a4ac034f47c007ca2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d06f2d943275c248d155b7d5a89a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30128c5afc7230dd1e2debd654ce293680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c1a02193fb2ff33c3865d4c4c27c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee932607d18ea28107dd591a4aa6ba4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd02f7a98005a77be58d023b930cb70683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8999d16576bc2a1e7b4a6dcb19d7d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b113ae68fb03b4703a6cc3487c3138685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394055d42cb113bb3abbad17bc814554686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9371accf90436769293c51374dda828687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb20bf1724987ca297722cc3f29a7de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63cf1d604aa70a74736687ec8b0d31689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a141b46f75df8ef951b9d87b9c654690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b370f0bb2c962d5dd9d4aa86b497431691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685172d168b8f2c34babb0e8ffd793692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e200f9acff53d1e876c886de1abac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8acb8da1575e0f035a0e41aeb0be32694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc518e5c0c69169acad0c22134269198695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4487e1a3127dc7e1644d130e982ace7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b9ec1e958b60c139d790f79ca25ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649472f9bb4382045b16bd58df084813698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c1c4520066aa5153e5a04eb073c7a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3852834e6ae36cde607a361abc07b7d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950cf8dfb9f171e3b4fd02af987892e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eefc3b3d279da01582f0ae02bb896702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30c201cf7bc4634f7639a9a389dc09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2b213ca4658b28d15e4644517f095704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea917cf404f990aa01ef222972bfb71705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a71a66895dd1d200facc7bee36cfd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec067f79d87a0593d0b6bfc724c4a48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75598045fcb4cee7b50d8cda7c160db6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b6ed8d9f162348a5d1b533b456a54709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99988ddde2dd5c33f7194e0ee37634f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0554b3fe1e11c5838041f4924e464711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5390c25ec2cd3fdb8168f98e14d6a01712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85917930788fcd8ac67b21bf6b69e52713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2127ee2a37b5e703cbd3a918b98f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45f2130ef84c0657cdeb9f2daf3782715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be67b2f60fda32f696ac70f4a88a26716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8934e7588ae2dbe2a25d19627fbc0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498bba77b2f18c3b6cfbf6f25ee0b95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cafe410b06ac914a1e13c6ac4e889c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73503d2d8f4874c4c20f3f21f4e064720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba313729fcb9648f245b14f01c4782b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb99f42b17b1fb6cb24f9626765cd55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330ec9bbea350bcb037d9cf4d162631723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd73af33bad07a78dc85ba55619de7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7f3befe63d035a2a3158f3bf6536c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23a6fc7d3c316f6004ae698ca27031726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96c23fdae4924cb31779e669ce2161727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227ea62b0b96b7865039ae243232e7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef16a63c09b4d7dc9c0a3154270665a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8116c93e7c391600deef6834cec7777730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5f719e1c62287ae8128e8b6f6b9dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f622432f8ecddd8ef5068be9b1a59b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bb3779d68c02da127abd95eff6dbc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062433cba64dfcd64b319a4888b8e8c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c419e1118fe93a7ec1216be64420f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc296ce657f3a23891899dfc07ad445736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4b4774f22d9798eb2ebd35051be80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b8a6d2f6d70610e6f0f01573cf8cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58c7a9054cac5500a18b17dd3b2502739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca626a31bac94a839d2607cc317c504b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbd5ebd6b6d366287054edde172dc3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c2786bb75d56c438c90db69a75148742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53cc39969cafe92b1646b1620a911f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5836884301eeba02f85494cb38f8545744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708df77fd581f972338389aa31943708745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77d5344bcd1c5e767c9156198f9c71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaf590efe2f13cf5d6ca94f98a28cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b57fdb87d43972f7407f10d679a633748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf17f7b95e3fac0ef433519c7001d69749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ee37872795b4d901f2c3b258e5f98750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae2848d0fd0ca3f6b5cf55b89c048f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a128ea45a5ea62be976962eaab7722752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51c11cc8cc72a1da30d4e5abbaef46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb88166c42affdb9885289a89177e3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067bea4fa43ad6c64bee58612e5af71755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ca04403942dcd27f5d63580927486756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84722d97a82db2f1a591d9ef7fa2286757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f3650c727046600da27d98ab5eea2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cf01d7c3dc7fd2181b4328cc4eb12759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f848cd9d7e73bbf3531c6bc9d57eb8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cddab509d4d80bf4ebfe0371b3008761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40883dbb797caa13d4c5c95cd3d64a7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ddb58e334911469ba8673f0873274763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1eff03c228b1feed4922882b629ac764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f9ce2b5eb2cb9cf5c40c30e53bec5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221a3ae94045b283d00982e698671e0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e050d5a23f4f44a8650bab6061cbb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802a29543e53349376b47c172e38a2f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843221c21c46dfb49d459c6565e891ad769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68088bb0a92c88e8ff592b28b18a9e48770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ab91bd0926b0310473687ec950516771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a0fab068bbc4cf79b0d9aeef9cafb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3915c85ba15b139a3b0a0f11b7f9e7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f922fc3cda2ce219cccff7f91b5a7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d58cac5a280e7cee09c03eb80ebf7b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498c09e980b39db891cd28ec372d8cc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615691c93586074a70385eb4124349b4777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5781b8e7a0892da96dabe1e1bd30881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5efb6031fd4a9b85b2726495795332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441d116149d94b603f8dec96f40d0e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7502e18e7ac63f761a6957c4313524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe35eb685c0bc4a24eed303663b3f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cffb6fdc546e87a4c65fc41291ceb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77ba908c5db3645a92ad9c53621fd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94690106932a2dc4a7ced0d220254e188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf18709912f311566c0ec21db83fc819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9a4582f748057f5bdd1784059199310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3ab425cb1da4b43099d39152780d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995e0179fbed42b895a90294e09c76c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d740e37a228d917a9f71be41009c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bec856a89fe67487968b6b406411f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76045491dd3a64e0edba168cdf14c8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a355b48912042702f4d4a8c3bdd18416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f570c383ba420df6c8bebc9135ba217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad53e8edeca87a6ae58a9b7c07c91218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcebd000df8f6fc7a1a67e115b43b9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18144981d3476845b0a4507f348db3b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d23a5a0b087090edb611464ba0b6221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b5c90cfd38074766624fbf6ed47f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eeb15deae3796c26205997787915c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa46d4b8f700787ae6219da7cc425324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad8f914dc305434ee07a85a8240fc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8635c347241e54f2adc42282c050726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4815a14cf98da223537056f9b8765427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863d87f6f985484d419f6b7fc89d70528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38433b97bd8f69dfa74cdad89aa8e90f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3c3c60f70cad92079c3db66ed940b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073ccbf29bbdeebc42158cdf91fcc4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0c6ece8c6c564eeefc0d6a1f8767632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d668d193763023a8e29a4f3298e3feb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a1ec142d2c7812be6d7e26b01daf934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc29e1f411c4b2edc49d7522628ddc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24598edf63b7ffb2ad4d418af704d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31150a88c7670d30a82740be959d38a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfec9161991d438e7237d6dfeaa84bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c147db8bbf23caeb6549eeafbc5ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9af7eb868fffd6a7f0b664ac3968940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae425940722d3259ec44cab16d802441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc13ff2de04234cd48682e7e97b406842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ae71e83e173b55d1885288043b95043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfeaae1354d5f734b954c5629fe37844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979a52b36748dff23e343a8b41a661445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2887df6fa1044765db80da291117ebf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cca9b0e94bb9ec4b023ca3977c1a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6c0fb28d9cf5fd9bc99069d0177ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490809a92a27aeae94322c3799a9cf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff707ee73f8d7d89f9439cbf9b87eb950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee1c77b807e26d6bb13cd3126e7d8651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0c3f13b2879126f04c6ec83c4a0cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea5ab7ac1f6b890bc45d3364a724b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcdb5370479a421829ec36681b863c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9dd0be147dc14c500c0b52a289e1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7ea8c218c310cc34cd5d1694d36d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1632a0dccb32f6a5b8e43483025474157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73db05b432c55918b6103c02af1d4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce338d1368ccb027b6c91fd30ec505f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50dc199d2e0e54185da6ad8f6bc58b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38f9022fb67da670f810de002cd79261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361aeab61e1fc284c254538317d6400162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdb6546b11ce11d5867ac85077e6e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de7d47dd8a9d49975937f087d7296a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e6cc9e75ee3f5b3052a61b5915f6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299806baaf5a0275ce30ccaf120b15766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89b9feff3528ccd1f7697252188ce967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942223336451f8f88ca131401d0d7bf868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63595751529007ad1f9d2acd4b2598b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582a66856d99823762b3b53d0f3f65370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1cf6eccf9571ae95767d7c0b5a4d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bb7902e01896fceaf73c7491b65dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259d9d7d2273a2f695140ec3753de2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7487a4ca0267d39c351bf9ea8c51674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05a6027a9746a9fccc4b934a305cda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabb55faeca1bef29d1e03a52aac7b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151685ec0ebaa6e31591c24963c76c2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ea1becbc6ba58de2660332c079c2678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e0f7afb7b20764e74d8b521db043579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc857e649afef50bcda85f7c380328880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747340f57380f6861ea78df7cee93e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0d0956bcdc56f2893987e50bcd1ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f602ba3415ab1d40e0e5047e9f271283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5539e6b17772f2bb0b521c4c75512a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc50931ab49a063e326d32baaa436ce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d664d6063491f7e77eac4554fead0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f726edbc8e4fa5cb624d024cae4ba1287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14ea3f67f65f4f6dbf4ac0c4faafc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac73c7f58fec3c1f4bbd847b32b4d2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15d4a3b8b45b1b3fc8a261be42320990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a72c25ac27c2ee8aac97650e44c2ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99b2e450866caba990b1606ed3405b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc51ef3560d1aa3638709b6ba5b909b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d004f5245505c2f1dcae866cfad11994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac99ed1dc280838da27b3d1bd08e40595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c774095a0b7602d67cd2072b5708bdd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9116b7a0c80f33742517ad5afb9369297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e032cb0cde744cf318e0d2415912f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd7c2d9840746079580cd8ddbe896b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536672e82a23b1cc8cad6cc79a14cc63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e744818129c8e661c93bc78144909101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be10492979f3a655d8e0384f736e7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493dc21bea584431defcbd67c73b45c9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078048f37e9d7f5d5544b5eedafdb933104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2002b11b5762a39fb701b3e8cd56885105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3476a17bb1ee6fc39549e91a8e83af6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75329104c371f7cb28fdac584df99ac1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799a5bc0963b79d03b115f13ed60888108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0e2a6a120d43803daf29a0b5d6afe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1729f7a8b9d5033137b4a80a505ac81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248576db33c7aa12550dadb84542077b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc753f65ee9cd0160b882ef347afa9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d3bcd6f523ad855f58d034d45e4e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e675300a501a0ef982948acd502597114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a5b83f98193cb880b6710afdf5b3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee6a478622351f8e2b43b637ab5e4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0d780f62aefc27a1abf81ac030b9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6a980f678344d944ec301d8f97dcc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e342f05829cefe82536609f721a26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160666f63c143eddf56b1388695318c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435ae1ad6fc022b3431b5ee4c0790dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab266934ea344eadcd808026f5e77a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17395a6c7a971c39513cbf79c1224121123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae230ee4e478a1c9b968814322999ea7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e726fecf0ce85278c48b2f9fd561e49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d3aaa478867e68778b3e215fd72c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766f82539d3e2c1eda0c51ea281ec0f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fd726fc68d20a5eca5094f8929927128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3114dc60f1f9f3d346a4a547867e88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f5598281efa346ec0a6be08b796df6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1784d20381df3d7f332a8b8dd4e7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6e339a2e5e0d4eec9f0600199db55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67b5b49030a5a373fe93585a0941a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd9eaa16defcd0b44ab57d7ac44253134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14495bedfad9a5226ed7db115e490003135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1125f3c277304777196db8d78af406136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e271a105f2964848389b06298124e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbee53263be9bfa63f011e051ab7c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b01b6a8cff93d77c4076257335c0ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855da3721484aaebda67bea0a9154150140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee53069ae718a159435dd12eb1e6d8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0aacc0813b803f9c65a85a62aef18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439299df4d10274179fe90b6990f7c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25801f220e8f86fb9bc8e5b1d1686f77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c22fc3c068e38291fbb627191f444c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca73f345145f47af5677d8f674f1d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55a63e17bc8aa4c1b8bf70e00be1a1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae3011252896d6459a565ac349d45a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30f8b69d33e0137c6f05c810f14b51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056637687a3f6ee2b0b0169b421b2b61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa6cfc62746dda56695b105e1fde3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743482ecf7b22b887ebfebfe7582bcf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abce30a557d064c3ad61b0b6f2a3c18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8317dd9efa5c77d599469e52609e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88bc00444fe967fcfacf6d97772804155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621e094584b00baf7f7fe3a24d33413156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af8c2d294c8c8efe0aa2f844557a99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7213be4419a11aa442a819cf133f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3842e4d2cff0d6fd10e7719e397c320159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5d0e3f2943c9828a6f0a313129bbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54160951e0e2b5b465acaef3ade9bb76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ceeba602b2e80a09c8d5b578c3470162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded768bebd5c2af17119a997aa879240163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be93d6fbdfb8199b77f9f02cb43af81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342f1957f234adb3095028b302c28e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d96c995cda70d900a6f9bc32fb823f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346399683528668480c25c3b12dfd4a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1dd05612d70deff5360003dca1e67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbd4bbe0960a2596a73889e06e96ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c78f352673e935dc4c533af3ba467170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cf77e9c467946f130b66632afdb3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43eb66397851aeb2a0efdb858581549172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5de0aa99b7c1bbf2c8213e46d593f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f65fa98cbf0badfd25acc4a7465e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be84b108c146f59180ad6f187ba3cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83be6bdaa7ad20033b41b953ce8861176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59744f70c05f8ab6314fd293f05cd448177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2f1811a23dae2828e45ac081b7b96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cbf8a613368ed7b284d519f737a0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27d47192ec0a72713f0fa9f9c51747180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876a5afb3ec98dbd06d787c5b278541181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39410f3812ec4d2e89f516c67e887e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447437e0616148a6ac639ed7a51b6df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417abc9ce914749c385207f01a16e2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876aa563a70b4c1708d297535a6e0d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d963cae19effe54e764720eeac2ec13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a67db783dce1be7f724369093a137187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dac23fcab77e540ec07af460bf076188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b32fade829ac089555b1ee441f220189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e338fc36e90d196671529cc1cfc3fdb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8bec4bee1a0f8edeea6b869960aaa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84103028bebd3a4e095555bf8f21617192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b373c381ff0bb53d9f9120009b70d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266bbcd4987b88816b8568028b8dce9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54287d3f810b692f93aefe9db1aa593195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ffed54dcc54aa176d8ae2fde68334196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45847885723c724fe58e0ef56f4c17bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b0ed996559a33e40dde03260cc1c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efac6b241ef3c247871119487e3c946199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc83c6dc50d7e785833adae61df0591200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a412fb0984c68c39ab606b4d0646d87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42db3868591aedfe19f013348c3969b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30c5c181b42eb77c9279cc385c4454203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df12867405e17976c13704b50ce1208204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390b2a313ab78030aa15f367946d66d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c98d88d56c9aa8f2e2f33f4808dfee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8161ecc700cc5e8fa64530b4f4a648a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87db99128b3af6a0e52f3aa0062e6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2fe83d23b45a0fc67fde8c26da4da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d464ee37be2f829269223327421c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a3e16d6dcaed6cb0ea2bb911f7e26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f15e5801c96ac628679c3abbbfa57d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b6a4655b134ba46ab7c6a51c174da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa503ee3751e8a4bd37391687f2f24f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261ff37d84d1f59e4c751aa142e07e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d638ec4d81e41de95d63a4ecc66b691216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce2275280ba0be915d6ed24fbd8513217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961d5d4c4a2fe835415996c49139c3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398633359a1df5b78c539e2ec3e643c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1b6456d4cdbaf5471ee702c676ac9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f65bda879be02d96d94bfa14d5163e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b3ab75f93fcc6b3014a4bfbcfe86a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd7e35976ddfcb9851a23b7a1b47b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed5e3c07c5aea6f02d1f88f78af01c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78d071801f42153970e7825860aafa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd998792169b7cce8a09914f3a5531f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361018e2b9669e62f4efcf9d59a52999227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7718e1e14f3240ddec64be13ca49ede228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3733adb34b2bd668dd0e421afb2cad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b856b71e8322c92233fb44b61c44dab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155c5a423e1ff926fe1d051e58a672f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad894fb56cbc5edcf0be6d2b4a400254232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6170084dc3cbacfc46db30a6636c89233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1816abe4c056c3b7877fbb647054c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdd9086f84dde8904a146ec45ca1b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80669728feddd0ee39e588379e0873236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f6149eb7093891e67485ec835cc4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5ddf05f639543c557d63dc88ec52d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc1f0fac27ee844dc7c40a197e0780239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de47aa3ba1088421561e65149a6536240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd0f4f30d44fa34b3eb3c46d4250f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91d9a6b224a2a0cfadbfdeb254cf17242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3cf87048ed8cd4d8780b1427b596c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133a55553686f0ec6bb814c2ee6ee37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55b72d24b7d4c8c3827631f9e13370245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab6d43dcd0ac93c7b1dfaece22aa01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859134beb4b6f6b06891164a66cbbc7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b142cadbc9d07bedcc50cb9417a9d62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb068ee3e2f3d71fe0720f788c4f34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de36c1caa4fb5976a6a2728339a84e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a3fa47330c8c0a57fa314c75522f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23962d4a4148f0bea7cab0c21a99cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb074f96008dab16a2440520eb7ac8f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07493887c4fab74511cb364dd9688c70254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858f87b8bf4d15c5b2121f3cb3c3225255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec16a46f0526b801a1ebf859591410256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707a015e1640a58cb810b7fea96b2cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9400084052d8742fd1a20c0a47d43ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3393be7fce8c99a5ce756a33792bf15259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c072d519fd8c3c65a6e4cb6c66cff4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65aa866e3f1fd3ac178717728bd3e0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535b8cd8c90231cd0395afd16246f71262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd486a19cfbe569a11ff9d050d147d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa1220097ce9378eab6b30c564efa0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a9c7397f20be9e0c6a59ec0a91d43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822c8233e7a6035d6636d2efe40ef64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbd62f30461353b5d5f2979329d055267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6af10a60917a27d866160d601ff0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eccd5d1dd74a1453151ad7984c2bd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd19ad3dd287ffdbafe8358b4ac6e27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9de07e274554678eae0d35f0174f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc51d59606eb3159317c2c3c5787a8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1584aec781902b0f71ed44e7e94c770273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5962f2c550a216706311bb320c5e30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453f739c415de715e3b307c9191a019275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a2d9456d4f14da6a86e160d7d82db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f1c99d90b8ae5ea1e3827d164e22d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab803f40b10238715807816e339c70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588722731295dbc1fe50d3ee493b4ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4be3bd50e9e8d738a3e41a4ed259d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea0075a42e0780da200eef0758d5d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c6857f2a2074f6cd8c9bb1a56f61e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449ed9461db07f9a99423156b18101a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74174c7fbbb137f007e2a22be9bb28284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9f697bb9ce65ca51e416d3075b364285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5eb1f44ea48f5c8dbd581b91a288f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4422d3f50cba4bc3aa935c26fa56b11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e584ba4d84ea0b729bc266bd80214d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e46ee4e5c59bc7e20f67ca8070c3de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6872f594a90a7556400ec7fc273a3f1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5f981e4205641622d5e06369e89c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3e4d6f71b55a31734b99e8e1e6c6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc057f557d7337b30a9972d9d90f803293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b125e4ada2b357d6f0fd9ce2608de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f605a7dd24feb1b5eacb1a204fe48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2f18cd0bd9289227f9b9c38396315296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894253e6a335714e27dc1eaaa1b13581297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea5e5a4870e8e264e5ab3a35033b16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd325df6f170dc154d3ff3474a46f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021f83fb8a4fcf87bc10720ae6c3873300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfffea90d1ff2f61a5c6e3da808dd1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358629b17ce229a04d3d3a55c7167f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17564d821457fa3890d346c69ade93c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c8c00e459c4fb1f2e775979ed00f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636e815be3f6f29bf011389ed7fd84f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba716985528f049b5367efc1d63dcd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf94fdbe0c1a0aeec9faf96061ad85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811306fde6943a325876bd58d1bccd96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ae581cb599d6babb446498d24a897309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf91482aec282964321536955459c44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8c3caeee17c94e167c032dfe65d0b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a623a93b6ecbb2add04e792bb1111c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1e95526bfe48a87deb514846c6096313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e19285c4c812f3d853b6c23dccb02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b550b9b589b2b09fb85918037c4bc3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bb000b1b4f69db4670546d20a55c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f6629e93d5a196f8ba3be5ccf3902317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0797f719d3f4165345c1565cf79e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773abb7f41c2578795d6b4a5cedf61ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c74df813b6429ddcd007504bf5882c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2e9ce31e3db8b2b63f5d92e92a2f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338428469e730caddf7e5e5d0d08e80a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b7fe032a0310b4383a4d68ded46f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9cf8d1df79abd50d2bdbca8491bd8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9d8feb783a252f6d323f75c60cb0e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131146fdca8a7dc9cc2554197962ab9e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde21b362e6691f0e5e4e301c975a33327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0045c05ced545c63cf8a35ae43b6602328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3029720a839d7b3b64375c1d7a17a35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52bcc0e9277a72c1462c3dbd86d2c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127d495848dec59eaaaa2500d4b72d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e503404603b6c64ff8f187f31b2f36c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac9bc16fc7076417ffa4b8676aa20e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35654125e03ffb2716e7186c45b26f7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ecf101a1e33565374e07eae7b574c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d605e61a9ae118286603ce4db599b64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140ba19749d1819fd02ed9e680d5111337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9374eb8d5d9c4c94c128080979e254338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1185808a62ea62b32cffd17930327339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835818c0e2517bd3dbaa39a6d3f86ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e8f399e93f8d34c0dc1629fa63a27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac75408de589fa1ea63f56fb7c03581342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6905d0fc7f4e823ae6dc0d136f8dd2f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7640ae1505be2d362a8975ef59151344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7107ad5d68c86b29753ce219d13db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc989983033a40f4dc47cabf23b2cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664ffa3a030f79994444ec30b0d02a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ace61467afa0681dbc65c10322907d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df9541ea045404f537209a0c8addd4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775c7139668a64607853d1daab9c6b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74e5c96853bc6db3e6b8aca0d497ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5aceda5d102b81b11a1e5282a4348352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f2ff6ca108d6b5a13a9215bf3b881353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c7180455b24af120a15ea8ac85fba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd5d92a5dfb0f9658189690a52be17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be7bad623010c6477c12ff170f1241356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723ab1ea23b37f526cfb410053910b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070247d4438f69a6b8c36d9d1cbfbf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84071c93a4f3b4d9a7afb7c7d9dfd79f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a448ab4055334077800b5cc4e5cdd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f829364f013166ed66a0d721052f2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd5bc12a314607037e82041d79adea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7cbfc98ab702d3e30b77efa0e01e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb61a28d6c4e02de4d7c7bc184f95c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbd4673337ae1c08d0e7e515e97614365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b74b78d48e2dbbb77495ec1c7fee96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b9f0f5b6b4cdbd933034cf2952f31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969089cef6abd7cededd148d02afd806368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c218baefa56501f4b8644e5e9e5bf0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd578b7a109728e8adc7056f4c1bd55e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd1a9e86da05d38185b30c075c162f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33434c93887eb386781091038add1b2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fd403cc03a3aaebd5f8f21d36cd6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a9bc43c8b17bcc8b5bdad00ca52f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00355dc4af6aa82a3b7c5688467657375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de458202775a87f82e3b832a36cfb9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be8a0a2f1b9f41e1d03b2ba82dab3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19930d7a1d19497d5de6c4e634de76378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7753c994fd45a451689d79e1f5dac3f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b689dc270dd7db76cd390c9617bcd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b527e701653b03a9e77cbae88bc71d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0793dc9bc813c278a562c53914eaebb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c46a5f6e7af1b71eb1671926650e1a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591b59b84b0d4b33b68aa9240e7a42f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682974cfd976913f7af4680aaf460541385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e0cba2c5fcf728ec1b59ffe6df754386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a184fab863fa2fe19176db58ca6f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8676c6db7a0e9f390c5906ddc1cf63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49964f1e86fea68436f1ddc75346aa7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719807f76e4dcfbfff416c955b415542390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197484dcb11163ca0fcd81fcaefb57b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf977aa544676181a0644638120f37d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab7497f239717daf844a8df96ae29c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae8e32cc5721587b36832c7ee7eeea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fc4bebfb2536eb9bd17c9257e1424395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156dc1b552540a1501838db4476bd91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73d2fb0b9705367d6ecd0a6756d56e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2c98ddc873d2a6fbf818bab113e6b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5451ca0d5cedd913889176bb3579e81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1f79f6a8fdeba966b6776769cc0bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f432851c58d96f6c6ceb1af3126b40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc145f1491c58d8eba20de72dd15e83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76597c93c953734bc349aec9ddd5a75e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0623b3c85c57d337610cd7d791b8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d253c5b1dff118cc9aa1a4498c1b12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790ba33f25f852474508010083d6fa0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2bf4fcaa3191af5a1f4567aa4baa8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd909f8a641ec5f328a3fa597847d730408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b95e66aae3667718ae7706101e946b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d31ff8952e634c2527cb5f658990c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba4c8482a616ac08a8277978145351411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35d71b1821a9cd3a2916b865f76ce8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb613795d29b7578a31975ca7f8c946d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6683415519014581474a48f7902f3f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e15039742e95fa39c0f7464978b45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549977dc311e20fe2a4e101c6cea105416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da226a2cc3f4605ba924761cb7628b34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a90296814c923f27a9f6978167308418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4bf6f43ece4265bfca069fe1f9df3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6a11c53be5c10391c36c8b3001af9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6e041d0f3572c0a1faf3ec93d3d1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734df844899e4da9e47bbd4d77ab0ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76ae044546a4bdce271e7b5473dea4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50352398b85314689c7f84d8a62412c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b5231909a9ad0a91f3b1fa46ca6a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777220a1d986e39696b5ed125b648bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed484466bd56ac9ed76d61b6fa0634c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc31f24bc70c3e8ddbb430a1a930762428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c641a54d8d0978fc8cdb183d5585d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361a06b1538f8712333faf344e8c8b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260bd2893d907d79f6b8f44fdc42506431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578121c4a85da7dc72ea725c4ae53b66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dfe41073b65598d183b69b345340a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a89bff227e5887aeb943d82f33765434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bed84fc913d58d5f4028ce38158289435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f12fab7d98f29952a4a76649ba7cc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d26dd4d165b1c76202b58537c06ed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e593fafed2ca8dd2a5c984d870cb838438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd13b431ea0a168d0032df39614401439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b57070bd01b4ae45f1541519a0c067440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ba18843a6b2027080432dcd86af8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e1999056a9d76ab73d2be9a9083cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bbabee0a97f1cc82e87a8f7cb36de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382a69463f9d46090d58f166ec345d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9a7946e99427def9e385c6a3ba69f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a679a79f56b74f20c80e467cf8212f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b8f0bcc9381bdf75b56e0d3db58a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10c384270cd215b33c55b339101520448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98410a972d182eec3ccad53aa16792d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1c075269d921489c309d8bbe0aa51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83553e977b2f8a7b955e2b3c42067e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d713330f1908a6b0d5935952c5cc6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192827497461e4d0b133086edb400a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221574bfac5f030d31d7577aed75b14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ee745f092fe39c4809ffd45fa2a5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e522e841e185b07ca1136301726c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc235d5036f9b3346598ee2dd60f8f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0931a72e9e75fc137c63db2ae9ffe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f598c8174713f328365fb51ef159788459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865245328c43a1fbc171143baf8a9de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ead2b13657cb05f04f750296002bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f37f17454a17b46d7d4268297e322462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2022566c7802444e32ef6ed1cad938463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732b9f72c6175c00b90f542d26c6406464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee73722825c874368293f4739a72ceb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b097ba5b7e1c2476e319cdad00ced466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c70985d95a4f6e58068ddc9d41bb0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db872681a5b18c8738c8d941f7570a1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67199064b6d6890750a2594849cdcefd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69177ce168225198285822977c039302470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709deda7e8798fbd88a26b54a2194292471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d168b76daa43641dd45ef90af1fd4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00706fc723772166d70c1577da333e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa728ac2d0fef7e7b7c3e1f044022a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3160929764978580f3d73c4dfaabcda475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9e553975d96ac4bcb1e9123d0248c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c4584d6d2202eba590b317514f3b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb38f8a9f242d57627f5731c26d199478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97f9f8f39a3f8c5e7c170c154b1c32479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c2b9cec8726abb715041561d2a8c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e6c8d0e9efbdcf411a7781b0c5e69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d6ed587ec6242265811f8cfe86890482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff394e36480a4b3a71ad8f28c3fd833c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f52088020d8229dd7ad4928992ce6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b206f1faf08622b4362d6ce3fe667485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e50c84f24ace02a150b24ecc2829c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2d0232bd0ef3085210460cd1914d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c2bee6a0f5762d0f206db7b8f4381488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ab25584c05df7e92b10d4d896d014489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4526262f286351e43ab4168551216490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70397e01d471b26807fafd291b7a82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346724c583de893e2e2af8bc90a31d47492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a3b647835e4bcc7c7b707f3ad7fa5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49c1aa6453a36782e6b9894144e5af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cf85140d22bf4a587925b951a5ee3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624e79114d661dd041b564840b51bf6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157af12d05b0ed347b00237a2d466dec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acabfb239aa56d7b65e07b2097a0f6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e453bf73664446db9aee75f0d98e70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be83ad86fd8aa8402fb97cba29d667500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87a2b0a92a3a4f2571bb76614f3862501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f6160f17b1ca8331d100384904c54502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbe5db8141415f50dc7eb60a2edf3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524d38e2f127b295b5b932dd3ee7f6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb600e397a045fbc87874afbe6d73c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cfe145f02a591b286c1052ba4724c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4c9c47836be0b85d1d3bd41bfc5de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8af2a02ba8d72ce431800ca4ec4022508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a9f1a5944422a04b07eb8716c5dde509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c118445d2414281da33f7d8c6a286510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773d1f5d2fe1b9daf28eac10f7abbef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a252035e2cef4d08d67d1aec88f97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3de73cc723ff5813cb0158e958fee3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e969d4e1a8aa3f9236b9c7dd8fe2448514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384c1d186f5997500a5040cf5c2380c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1388c0ba4bfff979665ff274a30369a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe234ba59d821a3c64b6d448d5439f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743859c7f8e8e3f94efb09d0370dfdf3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703150b4bab9473ae260dba5c82e0d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a58db518a7055198f21d5d1644fc1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89e1db3aa9017fd0d033c4a1c48d38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb30469d03c854ee7174ce6aab59924522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66d3751323b8cf31f7f70cb72bbab4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319323c8db5cb573d782ace0ea2f6ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4af06974a861bb971526f23c068f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61323d80d5b3bfac6a70da365d8872526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc7d3818530e1d5deb3a04a0f3ac86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf71c48524b066b6e4e27bd4e79530528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978d29f0fa4d457c8c247665a86b3b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b823ea04251cd093511d3f637c0c44f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e7f4c192b84da45c4655cb80b5f93531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2ffea53c2afdf2d3d2b99dc7975ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84feb403e3b3a10700438bd2287728533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c9bbbefdd1e7f52ce431d79e7c7a2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3501e7beda263730429fbcb703c0da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce844a026d27816540ab5cdc3bd0bef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca1c825f4a5cc80dd858eefa8c6af8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4576f0909fb83f18729430778abdba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda53bfc36faf32e1c5223f944575206539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dba02d5676bac3f4a73a0805791bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb138fd77c03a976a652f63d4007df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e73b2a493260335fdfb241b7221471542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7b00ad341cf80bc9130d642462d8f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15fab1d56050f18e447fd26d47c6d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64f4742f704bbd071d7822be94fc7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f78ad449ac4c737b27414a8614ed22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ef28942bac971bbbe5169a1b167ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3350f2aeebfdbc98ac69ba076c2e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a0c41b990cb6fa1eb3acaeba771ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89d2f72c1b1a82f8a2bb8c15c6af4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857c0d76dbdc62d4966dd1cdfc2ab7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57a7a6e63074acdc778d378293389c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4fc7009494549c152f4eefef6abf0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c373ae551d259cda72ed33ab6b952554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c8fef03afa08758187c72692b3494555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0e4322df4d70e9b427f53213bf8c8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c32b6d388ccaae295b2dc03486412557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600843606911efe348a9e31caa4a9e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1dcf634e9f45bd5c0862eea29d784559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99861adc79e02eaebc44bd6851b69610560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa3eb5f46e1fd5ffabe1ca75feca91561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786a5f1ad149844c80ace28e5651d65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c45ef3c59eaa5795197de4a73242f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4cf8dd3be7210fb0368f36596324e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0285fe85744a57567493bf87f2705565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c58b856db54d59d5c9802506632a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9404b3a4fcec24036ef25b686c0f77567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3e856a1bf5c0f6fa46bb508c33def568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c415d813d71dc6afb018a36a112346569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66b6434bf44f53716e2c300926ad7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20782e63707b96164863b0a134f81159571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1b87dde3715b6e305874efc2f412b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d33190be5cb5c52ab0edbb29c10f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846773dc4a39142c6c60fe20cd495ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c7d3fd4c406985c4790a69724a820575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039fdcb40362bf4d0e7f53b23029c29576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2327df8485da3aafaaf7b7777338124577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88e1bfdfd08282c294bc89ab8e1ef4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b033e577a5431b059de76e3ebe328579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de00095792040c57faa93fef19c1981580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0e4636304db1301bff9223200c636581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f86e540edea0b564bbd8a2894dc774582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d125fa25183541bce86493fc77795a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2335bac554c79af31bef4609fb373b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a478701b8ee4c3c403896dc44435c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0786175c08e375cd2447ce9e469da586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6fb9a48b593e41747ddf0b24c32e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151e128724a4fa1ba21d0cc8bff6831588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb809da017452d602371dffc5582f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4253eb69c0fd837e343b78b3b5dabc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff377812d9ec92893dd77d60b76c1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dc700870b5b41b16f83b844fffafa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a7d37e3fb70c7e43c191317740b81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f956c2375054c58fee6b61cb0764f68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4ea564c8e2041cbcec178a9e31f03595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b32eeda341a7811844b7bad0d8624596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eee4f58456dfbd0377a18d3dae1674597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeac6409ea64fa8dee45057c2dde8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f9d95a0f46099febac47cd8a8abbd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c65b4caedd3df0fc8d335c8235fe7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0365c481fc8b4a2727f58f0be7d57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114542b98c0765f643944914d64d90c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2de9b11363012d38cdeedcbf306fc2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbddca984fe1a6781ea5dbde8490449604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ffcb31079a31fff124d25f7e0a52e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d60fbabf54252c817f477ead2e3012606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b80c6a7bb235f76e8e4af375ef226607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aabd1afbe9ccd41097f7157147ced608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b56d30498db9aa0d8ea879ebbb3cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e8189b6631ea4c021ac94b125b5e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7e77959362fb54bef2cf32a4204a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89896d6f6b7dded3329bc7c2950b55f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90358f74069ee3041a47d4c8d51c6b21613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eee9e2317265f9a8d67cca15baea2f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd72d544b35211955a156149a1ae92c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbb24fe2963dafb325f8f4d1145a8d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b037c9f2e9cecae13065a61c33b422617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48653073c92e6162238b0b8d9de11938618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c6e14016d9f8e06242bcacdfb2a7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fa471e63f252a1494f3343d2a376b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ff87bebcbc533fdf304167061c7b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0222679b9420ced96349ebacb2484584622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32943e3c8302628299864c8af2397b83623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b91597cfd217da015b4f44ab2f043e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00e2d6772d0f96225f2b330582e12b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cf08e2aefad811ee3cdacd3a74b97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f209ce6b8b6f791d3a0b18bef8a4425627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3952b7b31db70020e3e6034f9d19f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec43a4781f75a827166df800fff2134629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38045dc7328af51a051c4c8a44cc770630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04206f319a64b70e7d2ef99cd6b84c38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d113ed5d1b81f96ed03172e70ac9cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f918c3c549a2db6f8f6a1f23c4f45b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f91d09c5d08c63a2f4377b2f9ad853634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a5769056bce2b031a3b358218331b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997868071b0d7350f2fdefbb84e622b8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd432dad5434d375a00117d7195a3a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691834122402d14acf20571ff683d3a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb52eb9132ed3a5d2c36e310269bb3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9ca4467d21c1e2cf0afece3d858de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ababa0396ecd1a0465dd849594c6dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d1559d5c481d16288aae162a5499f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77efa6accf504d59869cea9133ff8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6b1eba6360587570f4361fb543a7e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e4bc4a12d45c558db5a8d201c24e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77808acf12e7a6ceab7f219b4011a484646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8407ae27a5950bb6f690cf9a81489647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d59a77be8c2fddbbdf4ce2a87e536648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde30eeb08c085cae9b302a8136d4174649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639594bfdf091202c29edeff0bab94b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c123dc44c7e0e35a4b92857a006b3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d39c3a26722f5e57e9341f49084f8b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b040e0bf39b581bbe2a22eb226a417e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd00c963271eb1eac1354056077591e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d11b6cfc64cb64dd12efe88eb553aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec52762e34f964085cd0e402d853b04656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dda5cbd40b85a2df1cee6876ea3cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2878683a754234e9f42cc6947ca733658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6044c442c5fe43720819f6423405b9f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1eefd8e74070f1c632ea91a9d1190c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff0c562b59dcdf89eb52c7f1a7433e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a796ebe9585db7f7b0948e03b78468662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205c6b29c9b8aac07ffd2e8f0c2dc35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de0a4955c2cab9a0c5d5908df3bffb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8479e05fb0c10d0ec4449c7a7a49e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da134190b02da840899b61f8ad6bec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841304ae4f8762593c74db4f2ba491a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d442e7e1f8ee3a96536fac54e4c3fa5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84f8362d2b73f4f73372d56d182073669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329955a37355ce4708e0dc5d577d774670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0a4534ddce451521b7ed7d1f7e9b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ace464626395610c916f1eee3c376c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4321de444b8c24bef5b6cad871c2ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b1c0cd29dff32e09bc89fb813e5ec674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b58ec8c80ee5aa3bd62c6fec7af8fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363309050b3f27d8e5ce012379769ee0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f0ecb3a2f29ccf923cccfebb4e4e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb88d6fbf99715025b8876c3ec1f53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01d9d939476e3da40bae443aa6996f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9feb9d8f29cce4114dac6b108cfbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c902937ccb4dd3f20654bf0efe3d847681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6a59c9abec4d806702090269e0baf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce218ab74b24d02c0c6c560ac94740683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db7c7dbeadf829ca79a1e11d5151c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606775cde120faa40872ebb62098132685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba69a169f478aa5c3f4311223e2df9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01cc937a19fee89b7467bcbeffdbbe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad815d37dd56d097b05e73a920fed3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b801a427bfdc17b8d6474560e0a7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647e22809fcde0e5ead5e90f024ad15690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212e3b96f283fd0a70439339ab0fdad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0edf7ad9c4add89edf896a927bda4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97f4d37bd1b2756eb11399bcea45f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f0dd455f8871913db23076d0b5648694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6cad38ad319cdc768d54f692195de695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1343191f8f678e082e89b9de0c0be04696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d19d72845059dc9fcf9b208316626f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f335e5b88bc35151786f64f6a0904698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845e929f50566977579175af31826b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532970d40cc90df9e53851146a37242700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15618d97c92570affd26976be6b356b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adeb52a52add1644915976c1f78725702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8853f449e08931b699682dc305cefb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbceeaa79894bab8c26fe969bf6842d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78056c007e15ad22a5c52e51edf3ea9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be9a8cff25d3ab569fac9600a26052706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f01284f96ec2c97e5ae9402dd95a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae7ca9cab7651616957159035acd6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965696c182c7538dde0a70d7356bf5d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe468090791a8cdd1f6ae301c1d65545710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae9527c7dda8cb9255a2ca5b241975711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f276ddc5ca9678dd61e35a296d0187712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ce8a154021973ea7a99cb5a1dbb0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd06df0bd9acffec5be488d3bd277d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc203a7df059722187af20fa0ded724715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbe20635335de78b687669dadf5d23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36ce1969602fdb1f91455574471f8a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb36b50e7b0774ea9aa070b99946a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280de25fe523533b6662ae1dd5137ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560900880802fc2b732963b10ea22e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d74b1c8fa69b592d590017b508ce78721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5e79e6f46cb95dd56809892b93a51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb40faebdb9587bd803633eaf46598723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8a699543ed3dabf224f71887be26b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b942064a99f0f1ea7a33c8635a491725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf40bb54f3168ad3b43b750d268c5d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214115723c6196c44ecacfcaabf2e2e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d1f01826fa8fbe1005d3901af30a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e1908310c713288dd7a23432ea3bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81295943bb1e12d57ea043d65d8665fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c7b26b3b2146b38a95f29650ea3d5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6d911f251cb19d0d456e75e7b6923732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72356f9f1473306c556d7b7413695872733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869af40e83a7da868ceb6f54d33ee1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de74eec9199cc676b60aee3503b49b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7579e77c52c7640d998a9f40cc6f96736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b92cd98e0a3bbcb1e73a03ffe11af737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e6c9ab11e65bdd4cb00c5320db0d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababc493b05cd26392348bd4ae146f11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ee2bb00871311de9f75114993e2b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a414a3db5f96de4dfe2a272ab28c958741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bda87c6813bd232cd4d01a9937330a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f2ac0fbd737b5ceca8dec4fc87caa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced9f554c7cc1164348f5bc97ffad2a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981023a71768d58497c5f8d11bf07c6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96583fb3a238ea484c5c1b6c3d66e05746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6e3ba04168918df8d275f0bf36534747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede6c3eb49e256ac54ce654572b8692748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347b274f092f0150b433866ebed28c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89909da740428915f8a538f3dca1dca3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffe150c3e740a9995b4c139f55062a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fabb0b178be5ec9d026ac7ecbd364752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e42562d1cc2e88bc1703eeb18820c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3722d584f3b0a295c5f2538f32ff2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ac75e0bd0a8bb71852d8196bdde24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c99736fd749a5f064d0395ecc42d7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abf7432aaa9a87f22e7188a4a41bba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778e5201aea101b50e326c03cf3b2ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04060cd14daf0c2a2f85867ddad59c0f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c592847ce4d470635300d57ffde71760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22f34fca26df9ceedf5dc2bc7d9478761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5c37ff7a54d1225a5f2ad8649a6d4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe84fcfe8a09bdc0c5bc2ff20085729763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04bb1255d22726bf9f597fa33b28ff764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6e58fbec6a16f1fec0ff642c02c9a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31de2ff7c3edbb4d15d4cca4beeb7c3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0ded255516ab998dcfce7ebde5e84767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d17840f019e30d1414cdb0740cf7a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ac855c1e86a0ea12c65ab988db3ca769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b491c7a829325d446fe4c840cbf825770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba5c61e27563ed6d8bdd40b7dde449771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f99bbc25493d9f340707d752c7a94772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440699327f0d9cd2b6ba1a1b6789a2a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b822acfca4527015aa697c80cbc1b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b59c83156d49019bc091c9b555812775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541587431ebce2065234d809b86d3bc4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384b2c1eaab9cbe3bf4be686f375f06777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>