--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1166">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1319,59 +1319,50 @@
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
     <t>000013070</t>
   </si>
   <si>
     <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
   </si>
   <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gravity-with-wireless-charger-10w-qc-/</t>
   </si>
   <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
@@ -3574,51 +3565,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f4d5d8558c343ae5917e2954bd6001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0514c7e08f77d8bf8a6836ad0b6a5db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b879292004bff49866a1ed65146513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15db53cb2a739251149169a65b1f9a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638319b3ecbda022b769fb207c6bd72a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85752ef5e5abcc49ad70825dd2a9cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ce06dc7d91ab037adc1455d16274e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c8f25303d3438b140bfc876ab79de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22024a4319a4ae9abf6cb338e6858da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec0496edeb0b42deee3449f083552510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d58e81ad68823b11ffc797185ed2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb825c655475d77b33a2047aee535812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0f1d0f291500832620479dc88e43313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e054b4459edcb65fdf2fe1f1b70946814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c683973a3c62abb3507500e551de915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f1af65b8c4f48e41aabf1d4294dbb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c0e6c191f3c83df54d3140ac11dc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473e930fce2918a1d0768190e05c5ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e552985e6969c06d006305512bab83019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799fae2be615fd94e0daba7d2776fab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d09f73c7323115965824527720e02d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b74db9062708257101f8ac2ed64c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f00a4281b03d17249d9857ce5bf2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c1835b365b099f8d3bb59e57181cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd4215a0983ae3d0553e92377f246225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ce999538e7673216af10463659c4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aa041cf118f117cd0b46ee674ccf827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aad0fea3325cd906839cd9296d672e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fb0ed40138f154ad719c5798c8bc029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28831bcad6570beab737f72759320db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dc89865e18e885c9966aca2cca5b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9043f9eef036550bd49371ff3d021432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a60e1e2f18823c649ea583107602d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2653c501b0caee4816236b4a09fa6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049b3d0934a15f3403caa9cbe721d7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca6fe086f6719d2120186bc6f6089036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005008afc2aef3da989ecee260dd72bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9ed453a9d9216f4546e5ade9c70e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff609a4fdd01e31553dee21cd200a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691573aa1b480d76a590c1747aced26b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5b3d85aa8a01371c4d8c1e8fcde3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f5e94f64ab683629775e6c0e6fe1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe6e4785e52ef3c065e66e8934e34843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aae9ab9786158306a290b215dcbee344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e48f438ccbbc225d68f061ea6447ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58159aae3133fd0601446ee35a6526446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2090cc6ed9e26b42521bf96001c45fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172babf0768333c77f815ce4475ec61648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257164efedb20e271ddd2176354455649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436b880659443e094f3ff80961751c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f36ffdc8ff52e44f9a6e88b7db0c3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34be910af187fd606e26d88b1b633c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82ced979851e2b2d3046f6948edc6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9f77ed94f34290b278757e87b009454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1636d2565f49d38e976cb658a6058c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24e34bc747d7dc2e3b785a5887c02e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095830bfbffeba2e0ece17748487ae9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3379ab42ecec888e408ff73bf95fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4038c7e30ad4f220b03acdcc0e9e9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac75b9ae728f61672e88972f09aab060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f5f0dd70f111eeeb999ed5947321961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6f8a5595a38b642372b8dda20eeac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163c8469c0cfcf3cd54eb08a105f13763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27367f617514e3af4a0796c2fad32f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcb3a7f33c0a82940f584be25f919965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b081c1191a06279d3cdae16b52abc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c20de673ebfad053ce5597b42c7c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908dbd88924920056d9f8a43c1cb35468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1be94ba4e8053030b149e7608478269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c993a86e76b72484fa4df5f5a45eb4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3192b01003c614d027932ab4e7709b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c48065fa0ef6c2270f08a88daf1e5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cfe5aac4e420c3e792662e033848a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df2894f37d0556631c6edc9891118d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965304b84e01f814dc1009cf15eeac5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33292493fbaa4f2f6a469fe8f24142176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480a9cce60b8e99dbbfc6666270b1e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d9b37df3909b861ce5674db42197e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd068f8ce8444c7055c515dba5882979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179e027268e8fa362354f2f70528ef680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11b2562a652cbdfa511f8cacee157381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf5e41f3e84be3c3159d58298be78582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4855779edc16982fba0e0a881db0ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ca367ec342e6082806b1bfa3f3df284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af73fd7bdc97295dce769632b13f07685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98789dcf7f95cbc55b9866d552530acb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0eec7f953adcbc95da6841c563b27b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523b2b21fa634f2ffe563da36345d2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368e861783d8e5401efa8906f76b95289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac2d8747b68c62481e1f97ffb2fe5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd1014bdcd836ed25e438557857aff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6dc2f20105a1d545510302c1f0d6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc693840b13a05df9c80c735a3007693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580b24e41927d82ae8fc273d2b7294494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaabfdfbf97202747823a47476c022795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdbceb6314dfda46e7aae48c8b797b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e2f4543905ed0a1328e780126cb5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de88c783a6f4a8897551b297b168a3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06acd282313fc29a16a97e909d9b0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b6a4c207da8bb4cbf7961fb553525100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f85aa082915dd7b6276a2ae926e675101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ab38ada48484d4b2c0d69724f382a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f5d182a5e00efa866ffa5a7146a4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944a911539173976fe912c00b3db3bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f068264e7d7998a5bfaaf0be3531dff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b4a5bbf180a425f54d7054c371c7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04240742745083dc2b952dcc7d81a0e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be432d616e8901c4eaded7923e337d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63e9a560c95405171247815d756dec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ed03bd2dcc0b1b06cce183c53cc60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd028cdbef6689bfef8212501069fa2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e76b86607326e6f059d1ec0b6b150e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b8b1726a636c992f0dc8237b7b6cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7f601622f9e4e2debaf18c4e3094e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4e7c4fc2c2a025d084b18d00234ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e1aeb73546a5af7a383e40969ca7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06bf463a299c5a6ee61622b9eb9c4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc024c3d42ae3769dfae3271f6705ebb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54294087a777719d640ac8d3fd6fd155119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7385bdc185f87820384520a4f14bca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c37d06bc3ad9387d3bc9cbdfb45ce5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488521efcbe2c02141a65d3a8de8bb0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05e006c43f0ead884fbf010eb89ebd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cd8a5c1902d726f02c785de8fa19c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f39df7e9ffba5222408e3309a43f82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bd8a0ac21185995a4f387310bed4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21209319f72dfeac6bd268d7f0b3a2d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622365030af81c2594e3cefd8acff9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee9cfa5c837cf70b30e7325ed6fb30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581ad3f8dc8cdbc88989d3fa4c376a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bb9237362d460ff7933111a4d9fd9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f678984c47796b1e1c1e35205142fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed73be8e4226728bec825d3ec722ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1ebbc8901cd09759c181a56e21f86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b0c51a17fbc96f00df473f4aec28d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e3ca0e8e544afad042890c3d87c58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461daf2da96892e89adbd8a4096734b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9acf45e1c748a2060c71c65a7401af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bae9b68dc6210807730668d188cc62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60654d61565a27b0dbb4f85011ceb59d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0cd1cbdeeb287d305ab308a0a4c73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dca9afeb703a581cfb29b67430e45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358f543292b2f797f010ff7e8690915143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a8a1712c5244e4c687aeefe9e218b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5b2d749721fc87de3a8dbeccf6c80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50ddb67979c528568eefc556f9f342146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd5d8efaedec900ef5fd4e8756c757147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf82ee80871660d5be932df5903aa0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170b0da3e8823917774b563ee34c855149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3bf407c5382cf1e112469f91b151c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f61689c0baebee6e82b472ded8898151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4ab7ac044c2b8167bd7d31db84924152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fd7d48be1fecddc43e2fc308d66f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6b133bb4b5fa43a1c82bdc0f39d0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4259a187d951e4a663179cbe21538155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d09a64b1b3a7d80749fbded8455e60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdc82b196e3799a573a53a8185e37d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c4bc969205bcb8ca74d08527d0c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc10b49f5d267661bc634390ec4879e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f16c6bfa3e532f1d49cb9d5db09c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522671305cf64c510f0beb130c6fe24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1796d78d516243d7f53101f7af7bb9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab16212892a9adf06c9b49dc2255945163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c2cad19044b8fe187c6782e694771164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e37b6f121d8471dc4414aa18fd413165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfae03445f97bee333b5f1a24b067f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17829344eba6ff32074130ceccc53adc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecac5614ab8ffd61092b881115713cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839e73a15d28c7f4963894b946fc5f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ae54428017290e8af075676569f90170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d0154376896d866ad377478cf8a9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9db6a240e80ce524b1018c8b329fe9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f939e87db3c958ae5a614a06d2e163173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220c8e79be43feb5920848e9cdaf48e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9841a2faae44186c6c19a7550bbd40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5520fd9702cd4700f6928cea17c046f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39da86a9b58b8c4849b9091cb3bac18177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec805c9477af61b10b0aaf752b0fb3e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a8e45905b8adc1ab081e99a52c226179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bb4911caf821916688acbb165aec9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a61083df07b7d85b32841d2db6979181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fc5a6c88e4b66e69c9167dcfc37d5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd6692ada1793aec3d954fa69a34b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e45b6907aa9503549b2d9ce304f268184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52df4f670fdceec9d3072acb60d9880185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67305702a26a8cd03dd88994a59b25c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060db2f552f63ee60cfd388e2fcbf10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9663fbedfa7f8212bd78befd515088188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e678d8518ad83595a7b3ed427d499189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80cfeeb8846340d94bda9cbfc75990190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc118f41d3bc456cc0b7dde04e72fdd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364f4e41d873644fe876f9f8b613ce1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ffe987bc7b8c7285bcc2bfe2a9989193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76bb376e9460c8b626159d614f31f13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe84d0485195224b832627564f2da7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55186cbbc95650e8c65a74f6309511f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcfb26ab44768cea467da5f81a05df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c5ca3e072733dffdd6c439505d8f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785006fe6ee93d358c9ab8418db30bff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c9cf9a268a0844a826e67547b6762200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6fe166d983fab709b813b16542d8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495a07d3c84694ebe28843ec7058bc3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee960998db04abc183d8673fc6830a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b841dfdaf529e41a996b6bd2cd3c98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebaaa9b2c1edc5b07d841afd45d1de205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6f427daf1eddcfbc9a354185ffd3b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfa838f87a9dd72ad74a6be6eaa701207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19620b62525fab910ac44deeaaf6c758208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc767b4713714541968aea885d0ea960209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc19ae0d29955e72ba73a6bc1580f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472a552820e336433cbf8e8327bb49d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb738152bc8439c6c60d3669a11cfd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adb5c79b496aeb6ec2c4d4e42bd0ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6dddd3881d6fc952c9043c479c6e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f40f4a55301a043f75e706a3f19166215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da647725d7b9a9052108987d71516e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f6463037cf651ca883a7f9ce49691217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4695a21c2712365eae7f9bbd9bafd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8a04b85d22d91a382c647d6f345fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401264a726a64ebff0d7183b6084852220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33755030594d6654c9079f3c6ae61f9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c366d603c23cb7d95a67d16dbe9f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028ec7687ab9d68c6d777d0e188c1dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11573ad1241fcda6673addc35ccaa9ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea714ec76d88b68aad88894b2a26fa6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977ca9c5c551e60081bc91ea54b6a73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5cc118d157925213c1784c279df79227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13ce5326ddd0028c6b009c3df717f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d47450fcc9e86d383921509ae2243229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de613d6aaa63ead55a8f62c3599b73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a75b255775e169594d659795f62e28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693fc0e4e37ac9819ffa85a024b4386232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5b1e42796cb6185d951ef1f126d00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07502737b0fbc3b6f6a1ed85e355e70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d943dad8f15ad24713abf04bac1ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fd64e3f963be0ad37121f6249fe6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e49ad52fc835bc3880f3d6b4614d86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f111caceb905cec947c40ba4602a4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16610a31e24bc7ccbb4fdf49b7139a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5164711c584c2a747dae9013e3fcdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdd5bc04d992cd4c4540cbdb1ed5c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e40e6b547d06b7b6307fc0be75eb6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347afb345c5b23471b25e72be40ac442243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf20e72d5f71d16bf1b47a29fc230bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10906cc0b280379964fae3c540d75e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18452cb95721458d795876cc5aa91791246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6031cbc8723fb4af87daaafc3cb16b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540211a63a8f0e38cf740b1c4a17cd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4797fc5e72e5fce4400147fa699d17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deea770f88c70f36c2f424d224cff04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f2b2516a9ae462b18b33d777350d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc7b0dda069501193caf88b4ceb2cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4dd8c4c3abc56ab006c1401f53e47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7248f97db038f8a61e1d4049e593db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7d9e0c58dc294ac1a5eeed4326998255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5849935e7fc0eecc0062ddae9ef984256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19463381dd31ba23f16f5bb2ed8343b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ded0356000b032202d4ad5341bdde258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776df49dc46a56f9017e71e8c526a7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295ddf6cdefbe6ddf88440b2acf9400260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971bafcec3da8ab2380654a54fdf9a39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceae792cc36a8243dcd5bdb1843e8ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc25a15b2d81dcae541b4260d741335263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da119446c2aa323fa36ecc1ff798c47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88c9a48ec84735cc06cb90edeeba9f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eb35ffe57de6eb26f38f144e4231b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e9f17301ed10ce1673d41f2135d7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f527e77d50fa90062e74aa0ef8f96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a24a904fd186a9edab54ec2186d7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb202276d20b410c10a8ddd4b04dc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c8c8b67431e9abe6f669a1d6f63f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9bc611d5f0fcae302788e85f1586c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0e672c648db1c383ec43d35a5bb42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9d6c2ec286f4520f1eee6624d2f02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598bd5de355d80f45e1b03c79026741275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bad22954d5c6dcc63ebc156f923f15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581624eb16c84cd5771cff0fa502aec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970aef8e48d64bae0d9c0a88bd1ded0b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c34b132b2aa455c7dfff8bd4b2fca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e79137e2a7b0d6515e56c45f440407280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29a51bab71c48550c9eafe810d5cf5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166f70526f40f1a7333e91a8f51574b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8f06b80b6a0dbdf7c69754f7f2a6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e9031c0f377511cbefd246e3fbd86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ea83c78df846e2543685fba26df56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc6cd223b3a05c22bfc6ee33b5e1d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9998fe061760f8fb0df99eb0d5dc6c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0161661f7333ebbd63acdec0e273669288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73047787075f1512b21eb161445435f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbf9c5694aa423542cb2a8ca3f88ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a3bf19fcbf22d6d51e487a321e566291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6687807f87936736d9b4ad4b810a02292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e60082726f77d4b7cb5af321d7211293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7069f407c4dfd98d2ceeed2ba754c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f73886469c5dc79ba31f8b196eb46295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b72fa454a7359ee5fd5c1d7cb6c9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af581d60d8778c178489feb2d9d603297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbad815f7c10fabbd3f574affc0894298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180bf77c80f2b1a15c4f4e2ff897b2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134594460881a78ed2291879c1e982f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2869ed36a850f800d3959628dfea1b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9623b74eadd4e04f537c29a214ceacc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c75ecbfabefcb593d0b15091d9a55f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0108b348e1f973ccb6028639d6ac25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849211c13ae50fef3b856591757445d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf51156d57f6496a5c49cafaa6d79b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64f65de6135b5fa23c3ff4fc80539c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39ceb6f82aab8f0e6f76d28f3f4a52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764bd886b15b65b63570c8835c38720309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db5188aadd5a1f6e5a5bed891f0596310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6384672efe4392a6d6de1706cfac51d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cd24750b9fac1ca36f07931aa2167312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf86fedf495cf671d5c3b45e2bf0730313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d802a3c1eed3c787e0f567f92f7e352314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ed6933151fb516e6c08fcb1efc973315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cbc36691036528cdeef0a77b031fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b37223ddc48e589b950de942b1b9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5a9a05164b6ef5ef9a71929c10588318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa262595b4ee83a35a62c01aefc119319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c9a5ec16534764047dc0f4f57a2f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce1ea3e5fb137044c06f097ce02eca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397e6143ba048a136a2266fe276c672322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac128081b8d9fafbf90c350a9ca9d5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b80715c990a28eb253bab337283d52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b26d2d06ccf14643d9e7896a412f9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506749eac17fa730c7acc7c5e631d09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8f87e8ed2160ffba7daabc3ed363f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2da19eeb00db1942d833fbd144eb15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c46c30503c1854fc89ea6c3329d659329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea85c785a97bdc5a752de992ccd72e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8925ee2e14b0ecd72fba207cbb601331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb453b6650f7816c90b0abec65d1694332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f307433d833598c85ad64c4afdaaed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048ec7071e1ced20e3c3414d49d6ada334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db682f2c462362564f41062d2d20906335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5db4ca9200a45cb8ffc30ebeb07b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553b7b94aabd5cfeacd7ad428eea980337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1f6536c467f7b7f92ab8c8351cbb6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b38dde4f2b5d8a2b5e051dc9bf1328339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb9c770fdfeb7704eedb3a9d7de1d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc77a855a417e8df8d67e4d7f8f4b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0b5e86f48d639bd1c664cf1887acc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b0bf725a04a22c0e925c99a2b3940343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761b51e2c55ad724355d80d9fcf370d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1f23f082579b935f91cd7bdb10e25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ec90c772d206f4eb5112f30086b88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06334141d13ebef203dd86d6413c63df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d86fee5762abb46ebea3938049d881348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6476e0c4411b628381ee93ea0100634349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d9ffad83ed75124a8197b9bbd3953350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ceb74c5a85cb2c2c140691c9d21388351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e16cbb02b81a1bca740097b41daf6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de7e474c72675536805ef280bb9294353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd3bf7602679ed980efaa25d7d5f7a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365ae99322e25c2285d1e844c01c6aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d68b2801fca0a119c66622dddaa029356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d2e914cfce7a7343a52b4b8978008357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c72e6006fe95bb2cd6a90e223c76a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651cf7d1a0f057c881eaa80086b8b1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62eea3cfcd8ce1ca2e9483f2415e780360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dea7b676b111437a876ebeb4ee8001361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9add740cbf6e49e501f16c348cb382362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f919b0691b323d2f149f5c4ce9586363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743037d4ebeb5e741c47a5c702611ad4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9508eedbd124531bfdf83e2e949399365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11a4f28b60a673e980926a00728111366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cb96e657faf0fb30b53b56a04f253367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7c86a6729ca9366bab946398d67cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39db302252b1160a22eba4cc06bd0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66664c353a1bfbd3c8de077cb1b5208370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b05f26cf4b3808fa1f2d6d632b526371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644df143a311a0816599f025783bf19b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b7f0186be4915a2d50c0956537a15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308905ca55973e10b87b57c5ca300526374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865cbbbc4972565ad076863447058ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a41d3da3fd1af84cbea2bfb2300a57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31383db3d28f79ae848a68000f0592a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97e4360551dd03a782e96b080505be378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703bb2fd9484381bcb4646e153e5345379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c51d595399065bd2f547c2aa4f061380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3411a905586c8fc4ffc6e9bde2fef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f800cde72bbe9021e5a246ceef202382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c3539e6f61ffe6cda995f15bafc97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5ccad266fc0d9572b3d81406bb8b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8171a2e6d679fae850b1873d7337a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f5dd4339443e47af6ad97f7ceab07386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9646d2fc94b1abae42d98b8f821d90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce19b138ae9bdfedfef2e758ec2c30388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434c1fe9a24f7f12fc23b0e2c355735389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfde8e23f4d70e29a22c4a1fb7741ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036000cf62767f15ad26ae4e384549dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eadefa3a55c11e09df1d9f9691031c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a8e6723f558ab278dc524b308a51a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3d0e5a5dfe70da35b9250d025d893394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d1d47d0aa33772cb374688b570468395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c68fa3a85013bb1eea7e17e977346396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57388820b9740d860548cbf3652c057397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b6c09ccd030dbc9fdbbe715a8d609398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f1a1080eb07b93799c6e96a9de60f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22855d4e75041c2b53d316ec7e042997400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daf4906b5de1cb28ecd3d2829fd08b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f3af748ba2102f87ed18e62316464402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eb3e9e70093d8975b65a57c565c10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7b02c55851d06961b2d126da09da2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c0c62fa354f037e8060a0931a5a4c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df348ae6a67236b80926923e98d395e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40254a0ad550cd1cb202ab786377fba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af22b83d3ecc92f73a7809b2d82bdf4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8221ea348a0f536d4c8c5d5b166131409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d23f60d941f5dd068ccca2bfb97b16410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572789dec639d1aec409fdaec4da9f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3726bb7718095001aaf3306508f32f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e6d3f1662dce92345e61e86c4eefa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650b32e318c44791e763675c23079ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928683d86f7c31272615b5159d55d08a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e83eb23d122d74ed0d3f5cd82da20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df279e0b37f16dae2df929a1c23063d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802f894d7247c3e0acd555a7b758d81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc709b2cddd449f5f024717d39f3b26419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a3251fec6f5d149651f0b7a1e2bc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b4b7cd3831e300686258165d3bbd8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015a9c48f44a25ef30b52143b5bedf7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2084b7d06c080d5603ceca86c7cdc01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e043ff07c96ce4fb41c837a617a8f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc94f58c9ae36042337c7a0653578cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724b6b8e5fe0c18ac90dee6934ce74b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54bfab9178e3d92d8b48c450c43e36a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ec0b7e27bc7928b58b02225f89d05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3296d877253396e66c186bff514de66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f61273d783b812f2aab10af800603e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfc2be19b7244868f21c732b7c7752431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40c73bf9bdb678de182e89d7ea32f9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8206f043dce6e64e8967974ebdeadb1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bec7ef9421f959a5faefc1cee11db4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393f460d82679fa15ca696d51ff8b28435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7178746d28bab22889b373efe3ea73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8798291c8962b4c433da27da8605853437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6787a354bf159e08e0fcd3bb206950f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd00fb7eff9000fcd2cd943d242c086439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946af715c2afb6c283fb6ffd5baede68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c89921908b7dd87b77385b80fb20d2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35770b4259046982ad76f3c9cb9f9328442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8689f9bb9a54a7dca27fc7430edd88f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc7238d43b467e9ad930fdc16d6aa6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de80eda50f932604757c3a3af0ae7f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0fab11fed138b99d451a7bac59ba3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fdef9e94d795e1c8d33803970e8c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469cf610022643285e4b6fa481b89f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e41fbc57ce581facea0085a2a99b3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab44ac5c24c9e2a6af34044701949f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904ae82bfce768aa9610d3e2d35ca14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae267ae3095a7392a655d4196ebe322452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceed0cfafff0b11a66bcaa8d0c93e23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd615e31dc952ed684035c40418f415454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa3863dbaf79b0a1ccd7b550f5d1c1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f3f075aed2753bda4dc5ed5f270ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956849c5092cd17d6a1befd5dcba8b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe2aa5c5d4a97650a126ac0d00d6a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9824c6eae1af6aafc12edfbfd05463d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8331e117839b45e76f7fc4d7c9b08e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38af5231fe79b3b7470bbc258a2bec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120edd7c6f383a8d5275c3033ad5e5c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db071eaa31e37cb9fb1e9010d70eca28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09051cc54ddb676722bbe62bb2d4354464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f144bcc650a5e55e660060ba8186f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a88dc84fff3420aa9dd5cc7f9476a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19cadf0c281d498d7e75312acd7bf0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce93d159b25d2e6faf30388bfef8da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4779da56335a5b4e69e5a9dffd10f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae941d296f42628e0b052085e7fa2d0b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1503e3bfac194e35f1ebef773cf5e06471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ef75d2719fc8d8c70188fc34cd139472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87eb9dd426c090217f65dd217a9808473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418730f9f34170c615de2dc87661787474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bad948497b73dfaf5e79ed24cd8342475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfc2aa2b653f89834ae82bbe79ba58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2739b5c5259171fb6f04a489539edc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafb874145b6f87c6cfb1766cd7c05d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27a5ce83017068e6a58c41b4e4dc91479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3183442ea97ae241bc745413376a756480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cff09a503c52883aa43cd41964a51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7c11b7834c675da77e5572b20259d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66170cf4d631afb1638604879a32b31f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062f64a714df152349b38ad8d633bfc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4ff44cca517e23e7c863993d7f29b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd771295c270c2d58f16e9524872194d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14572a0c9e587dc51f2842b0de6794487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c342affa9fa64e7de78d1f1dd185bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29ab5ec076c4849f2fe78df142eb03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63449664b05cb7df7f4b7e2972726b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41176af67ae1d343ac7b4646e2f1797491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f3ad9866cf017271d018120a992a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d8c417ff34c42828e446fe1741962493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24793afc6c1185e017ca99047cf44e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ea3eb1e1b5faba0c2db8586b1de2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d315e6a28141420891c8a26f269df496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459d70db3fd0604150fd818db142f5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e25956db40bd40b42359bf0bd3997498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101544c5bee06a5ca2f2634fd4487f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bb97989f572ea7f2fbcbacd88fb64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bffb543a65e71af6c62fad05a12ef8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7cf95b4f72b52a352b3a9e68e4ccd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95c7df0979f77505fcd3495e4e863a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c49996f7ac681dd3554b51db4c3a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2def339ab4b164182d3423c24555fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa5521eff3188d35ac5e6ae63db730506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5429a9fb1ee7dd3656616a0364b5c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272366f95388a69f52c67fbb44a7f005508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79c8b96ed4aa98af486d3050f53cc5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeebdb000eda4f05fe1ff93a0ed87bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06329cac1535c97dc8602ad1d4f94cc9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9450de32334f4e39b2c16e6e2ddffa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41262994d183204dc7c52518adae896c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ea8d6c8eae826009cd0f2576fa158514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478c9516a72685f45fc4fd04b0184cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087fa49d14e5618fc74642e10916ac3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f041d8032731cc44b3069a573a7a43517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ab013af7e03682bddb0fc3145ccc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9b263b2b7e1e06126ab754da65df0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562be9573d0a0ac1969208647b0e9f53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da31e7784e006e58211ee024fbb2a26521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791dbce5e68390c254d5fad9d4812ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0130c087dabcff474f55151ca90e70523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3bcb4eba8229002c183fe3f9a7a97524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f990b1937415f575f09f1e17e7a8ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435eed49f9e87e835b222de0b150eb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d6026883250c81b76ab2b77616758527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e37262fbe98889a4fe2b606f7d6c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06577f46b829f6200ae035deffc7c751529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3ca66736c8c28dccc5dd551b0fb0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a92020a8dda623d12583182755ce2d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95b1376e3c6f0e37ce06236356ea25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db08f49ca30dcf4e0b9446437f3e5d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc268866fc33e0a8492ea9636e4e35534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f807a9b53225831e2603a5fa23454535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b01112258d276032d4cb319ca348fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e85d78d632fc0feab8f565b234dd34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56656ecf91c5dc5aa0643cd12666250538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd427869d09aa1e624e67c275fe95508539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8382588f4bf3f675079e20ed8ea2957540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c3b825e416be79ca33fe300d2b05e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf57e4279b6890d450cda50d5267df5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ee7a4f4ee8ae3e978991d68d4758c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2669d109b5d3d07cebfcc6c0b6e8c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ddf893aa611275c65572b03217a81545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cbebfcedb21a47e72d8f3d49b30f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0add01d06842eeb5d6faae7ddc9dbb9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7b4442af4bd344499cfb261d237d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad90ac901526059cb081e5039e3fb88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d578c52f8c7d06a23281857d04616550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf083b13aa48846770b33f052c8ed7f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e89bc780a1e33ccea00d50db67bb9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4f7f182735a22d0aa2edd57a6085f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb60a77b68d2513969336dfd085e270554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a460248a7989324e8160ad280e645555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650905027c8c286a55c92d4e9d991498556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8eb31aba9231ca5dcb95279e7b3d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33229972bfc945891e05e258913aea77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418e37bf30a6974f485a10c5caccfd4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50dee5bf1e20e3815b6aae3dd9b8d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23891a009ef63f296e9570c6172d1d23561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf967b83a8500852abbadbd154f7f34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916dacf4bbd8b2582aea4eabaf89c2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275d30cb506b7415466206111b0df17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f18209069a395341956404220c7fa3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acfd53b8c068cbc037a5cbe05681c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d28bbca104fb1eec1a70bed623113c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89307ba815a1feb634ab2c09a1922c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69797c9d345fad8a62ca236cc78c16a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112c05699003d56b405c7db0a6cec60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84edabd91b13d1baf0e4e80ba69b012571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dcca442f71a88d626cdae37abb2fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31952f2ac2ac9d70f4b88d3ba2f4a9cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc43f8c7c7d426d21af5b1b4933e52b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bf63e57b1b59d3a24bfed63b883a1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88a4065991698b16c27f7ba4b5fe27576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72219f4589e7190f000ea80a60c0e0c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172a0664fd7a22f8314a846e9dd1566578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ea95e756f87156c0da87663dd6590579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b01f6dbb2874a2e5eb906be148fb0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b47f5dd33313b85bf8ab34c6029814581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b65f7f880bd8909d0d383dc20e6537582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae277c73a0113bee9a0aab9c6dbeb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811a7cd3446d9fccced2e0e24ebe3aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3759c496ba243e84f6c4e783fb078585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da9468f2857d0551dd0fe34f6986f6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f411f80106b180640ee09deab42542b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e965625dc2496d0b6f2b117f1fc7cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32e12bfc7bbf3365d16b52e1e7eae3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa1b747aec85ec69eed58591346f29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346302e243442978a7fcaab44522dc14591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36118bae92b4f8d6e816e2677d4cf948592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef57ccabb1a055151ea0aa2d7ee8a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c1768458cba923e051044593af1eb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af7a12ca4aec09b7e77c8435b9dea0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129e58a18e284becb22aa770fe22065596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258dc8657084de851e17126834a1ef1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4c0366dacbc7a1ce226c257b06a3a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52a44830622bd418c9d478f5be634d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5e6b08b5f7996f19b287965f6575a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230e46f144507bd1cbe6f33eab4e1cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281480a195d0d6f759f4ce26fb5834e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df22e8305253a5fa693c18331c36f59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0126ad851bcdc52edf24579cda442604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab46080da896fd057257b4f92aa5c90605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2985fa2d94497805c0ada5ec33380e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa0079306fee8f25b82c4a86d4e7aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fc1c6712810ece1a7ef2e417decc9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf4ad9954723f32f8eec12a67e6933609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a61d89424b44ddff3194e4dc88c4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5118d5215ea836df40b210e1e0aa3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fbcdff6ccf310d90b7b98235e723e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d33af4dbbc012da2f125f4f15b6a70613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a839d74b121d8a0861156dd4b0747b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ad300c8356a44310fe39d512d0f65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d9236b57c0afba4a1abfb145edda1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bc561b631b5ba386fa100661be2b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76637c0b31f2c3bb7ef47e081fdcf986618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16535b65185518e0916e8ac2efa75b71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a049ed1c190b19666365b49513b99a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ba22652a0e3c2f3ba02c5a7da4942621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79323550c9d71560bbdbc3c649561ef3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748540a36de1206b01fc9056fefb91d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdd55e4658a8dc8c61d188f156a9d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119793add401bb566f9a779949d2c81625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b15ecceeafbdf0bf759ba0e07cbec7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd7f4ab5af3f1639c975a356376d99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99295cbc8fcfad7c6115c9ebe929f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3909eb783b562e6b82135e79d7a3e52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fc2cb6e56dddb326f41f8fa613783630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7af9adcdf535dd87661b5dc0b2b2a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1c599a16d30a191e1142bb1295e6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06484533db0f362d712e5090659758633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5eba15da22dd01f7fb223ceb5f15e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8d9047080262317d7b84f147fd628635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c85297f25e49c53f268d402ac2911e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c299487307f45a9330a70678da276637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c82984013cdec2832e2b74148ba4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23545fe2d874c9ce7d98d02e01c8836639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b13768fd0e9f2e3936797b1075ffe6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea23ca01372c769dc972ffd3663393641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d911a2ad6fcba495cfbc15772befed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b51980d7cfdc90f7709ec70b93a73c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dc03104421b45d6ba9ef219b679e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1440dee9826cada93e218b930adbb68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61105ada558c4ce0b0828797672bb40a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeabd0cd320107c8f19f6aa1bf55603647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a0f28ca06a866b56d11bf76fcfb12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe00a022a7ff7d75356ef7aa9b797b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bae966ca29b61807561b6cdbed4c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae48bb18dc292288b1f0e65a643244651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ae3f81efe53dbe3d905c31657a335652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7160291db988278916c4d6d0b472c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9992a586ec7559d0147ff86af7dd1f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be740317b17105bda16fdf04b5a5c97655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bb35b0ae0e292b9e067fe830e07e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491b44d2d4364d270065c47960caa41657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f0681420929643ca6be2f2530dcf2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda018887ba5f90df0b7b6a7aac4a007659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b906f4c46048519da66c25b31e996660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf5e57ca1ea5759fe136bdb90b81cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56e083fc71a7f64802a017e21e9e6e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c156877f389e81ef01a19c9bc4caaa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea3f315289640666f624e7eba62955664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c2114a1dc199864e34f1c1eaab41a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe122b0d8566741c507b7b541598fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22776d80003a60ebfe2da62663e73f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b44a9ca43857b7544744ba658fd76668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c679cb5dd475bd9e4790be94e16755669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564aaf6abfb464a603f4395803fe711670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc7fec89054c3f9944db1c619103bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f871f3e5b004b955388d376728225672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a36867e79e974d16665a126c3b6203673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7e2c8b6185a1da01e135921447691674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df94ec370e90483b436406c086a6fc5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2d2db22b62d32a6b410d6206a8460676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb754b733adcec419a9d062f7ceec230677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a9bbf3fcece035d61cefe9ab288d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fad30d1ae704153df44cfd1ec75d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b619f1b1b644884701de8a3ee05462c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bda8e9c363c20120a1e94f145da152681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ed9a8a6b6601cc5dab7b3c149f98d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b77319b59ba0c7557269ce78669811683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c1b6cc5cbdac90a04c15c9ffd53f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d336b5b066acf9bdf83db4e7e21077685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebef47fe5cbb1fbf6dc6535f3ed8cde686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca804e0d17bb869dedb352b8ff08522687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013388cd7585ab8ad54513ccd183b90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ccceb143e92bf825018386c2e2536689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c005d6956d86e023d13264afb14d77690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d044341078caf299e3b27f4f9ea163691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6759b1f4d7dcfa6f957ead5572474692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12db561f3dcb6e71ae029b8ea5f5dfa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648e6adc0e2f4fd3d7b50d72a7dc6b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036bb69f1d72a1c9597067c86b777d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c42eee7bffae77f57683f947b4b5b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc428cf480d3ac59119535261e5de0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292bb7f560067c00dd01cf004875c08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63351ec7684271a02b2d5590be927d78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc429101ac49465ca00411fa2e26858700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcd070a81046d0d6da0b3bdcd885d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817772e48df00891018982a40c4d85d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4742b256d88ce0ec98e55fc1ac9617703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908bfc044c3c9a3aad37125506944a3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f27a8f18b752b31a28cc44ea117817705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de45f7e667a13d2444dbb81a6437293706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b40610a82bfcc5bc23afd05b2b43b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d33c6b9c57279b03f2bd809ff0f81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5014186ca399e1d84c80a0a71dee23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e2b062b3e9d7cf365ade7aa0f50ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fb21b8b45ad55e7eb1bb10df79dcd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479c725ff7de264563ea5d64d0248d9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c73a16525e15ccfeb60fda5aa206f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aa7b132fc32ad9106c5da5cfd4d04714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababa4d3296ac8ceb4311e3ad83591eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48fade5f48a68cf471e35d34ca1018716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c107dc4418ac0747172bf81c18f12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2609080a99334da923998390f3fd9d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34762e56a70317dae8eaa7d1fa0e62a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ac49fb08a4d31907c02a7de447a9a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84366b76c9c7e330257f2af965b808f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd7b116733a9b9311512a57cd60d1e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9c8c68dd59fed632cf007a16e0589723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d58caa7c8385cf67fae0687a7db1d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316671a4e98f2256294b563b3a3f26ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d821a916aa24a780dcc6924119bec62726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e91b03b1ac2fb4979c9e1fb5982bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6ee2d25a2d993893992942428bcd2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af7c9e214d4477baaf9e7ebc2e9daf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557948f979c0c9feca18f6af5c1a33b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9de2a3852903c520dae2a54b5e898731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db66e6b1196ef1526ee7afcaf58f70732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca013d2551ab193fd3d0c61e5eab2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cd9d8a04ba05a52aca2992fad3693734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e0dc62bf1b12127175b886b1eb8ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be607a67c8726994256fc08a456fbf7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c929e8b114fb94b493a739cc0ce276737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e3160c0a0eea4e68725eed10cca45738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b31f2a7ed4f3348c4fd6fa5c9f71ca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db6809862ed6bd68bab40a618e6c02740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5a45690a2c7ea1021853c9431deb0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347ef747a3a7957f694dce7aa8e3dd2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8f665b54c0bc9d6eea14c2ccc84e6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ef1afb98ed268f05f98626b9d8d9f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8ea09103bc04ebb858927f70d3ef3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92777393ffe1660e4ca8ffa2e1d7a0e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4155dbbf4c28b723914aab45554f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384ae9dd820453fc06add4a80be22bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb410bdb0cfb423c4dfe7b8904173c97749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f635b0a753003c57595453de89b983750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7093082d3d644af8e981500cd16a60751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde3badb37602297c746a59ae094452752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8fe038967d0b5618f108426b4ba26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87224aba64b0c2e2240a07771b253a24754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a4269fa4bfd0145af74b1f8e943ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2cbffb9b98c9b0a698b2e880025de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f5afff18295a6bfdd7bc2b898a0df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686bafdc2411d506156073755296cec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5732c44bbb095b30c1c780f57f719759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453cc25b9ac1b1a8f7faeb50579fa2c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3016898eeedf03911a39cc59d09a1a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc7e40698f423c75cd070c4d3a10f1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee29fbef7182e1e971840e8381c33f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155685b3dcb09508c3e59d56739def40764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e58ca086c7547f77c1b7a20b166e5a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30cb23d260560864a03f17f4f871af766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0c70737dcd2c8d00f2b745563aff9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a06963e435ef08469185cb91f98f0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96deecf0cba1b16ceb8114c838614a65769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3069bbc4f3aa34ef33a3740ec7256770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9ccb481bac8044e3fafd39f7e271c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43579f2387b887d0c0be4793011b28d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c293b7f0b694803de15d153d5f807773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44e4eb07ce2625362b93884ec3578e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72666538989a6e70d9982278eabee3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d770811187d600dbec94b9a6d2013776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a9626436b4bc999f868d84efee3dd777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31ebcf3a46bb63e6d7d5ba88e297f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e8e86f807c98f94e6fc29959d3c9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ac64c245b117751f55669736256bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c153145e55df115b06e90e70c85c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cd21fa04d2c6b4c5d5ff8d8a282ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d751f2b644a0a979f1823a1ba344e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e43570e69d8613a406cfe427df4a277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd744616e8d8494567ec66d1946f97e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47752aee2285ac7013cd6ba090d5b9f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4021a033396e466525032e99a2c2c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002769bb0df4c3b0f218d432facbf4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f11ea9bdb180af4bdec03e96a234c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b306541067a7dc2e5ae256758d036213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2defdc18ded5cc69aa9397eb3f0ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c923b4a3a89288cb80f8ce0ca7368f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512e2204f27f83d5f5a11d69bcedb5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578bf1ae9524654c4982e6eb12fec4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1c14d21edf38726c632fee2aa827d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696404174118c99f0bd1938128b965f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58ce2fdb76c8349efe63379fbd4bc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ce285c0d27f070a2aa3745a51874c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a261f379b980c0840a933d6980d7db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb1375eaa2308730aadde5fc0bf6dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd617d6a89800671a5f53efc1db296424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ee74abcea69b6da1da53f7901849225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca70fb1475a61d3b5905533daa1e88726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a964d704d942a05d7ba14b6baf0044c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a6376fc5c6054992c1bdd3dd8516028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0736ef7d806243e8236f6a7906fb15929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46baeac8856d78dfda593b411c598ad530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d6fa466f6bf48b2396b3bbeaf6f2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211b39b39b24b77b0ef52ec3735fc1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d9154921e44b9cb4dc92ef558000233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d419fa2536a3a14ae8429dc697e36e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbebd63e472233c02e5c4720244e9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcb9a1fe6affb7b2d55f5315f7b62d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe2b713d8265f16a004f54d43c5d1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41b4d967b3cbf4af0924f833277ed538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3516527ab77ea8a5dfc01fa82291dcb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa511d096dfe8b909b0a1846b4356140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53218d301509c160112c4e9fcc90dd1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c720c70e583a393f40826e86fc570742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3468e086bcf56d0199897544f3f4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdc27bc9402fab9245fbfd9c4429ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679d9892c41c50300b9429dbfcbe5a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee196264342fbb175f39a0f37ad17ee246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4aaa701aeb282f5ac45b057c7319b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747414fabad5b72b392d4a509ac6608f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cf0b6a321f2854bc580dd94fa640949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dd9a8cfcb12efe7a3b51356c680f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958fd854f0d55ff9a0c03b15b3240ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955f0a0b9f8498b56ef5fdce4a6c4b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc06d571ffa846d1e7143ebc0e6e8ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6529756a2907f707d36a74bd5ee2a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818bd749d947403ca17c247ceac553c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5c1c49e43b3411df275c5349616e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776b166d0d302ae75353641f77739a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f91e899cdf57246d7a233d77724bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1a03c51e14a7b9a4eeb1f6a51a1f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dec112134848d08705f6f45c48485060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ca57ec15d721a881b2db1e65f9e1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbee782aa0d454ad16b9169405ac3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5adf808a780d2e90203a8d29f35c4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eab536edae23790c7cb451cf75a6a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88518dcc4754fced9ba434a635649565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e9f90558d09767bedbad04b38964066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09fd8ef33e7aa711bce3452bf685a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15173cb6ce23086515438dc088beb568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baa011dd0cc9c8fab2458157cce96a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b65c3120f5504528dd1b50b3170f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd616edd24fbd59cd57df32262e3592371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc696f360170c43bd9a817a749832e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731514d557c15233a83bab4d460fd96d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe118094ee767631b4c9f5d294c37774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be26fd7da8866af4e9a4cdd182a08f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abc724527ca67b6c64d11c4df7b07176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b216fdbde6449c83644ad9a49d6bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87959d7ce1c9a4eae4a2f7c3c1d186de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8163bbdcaa89e6180cacb0c4b2fd57d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd89918a4e4dd897601671a558554e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b3ae3280ec32f40e62bc2f1a6915f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703dfc60441976b76bf7e137996160b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfdec1fe5fa026ff7957a6a832003b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be7c3e541dd32511b466173c99631084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccbfab7bcbead17647755fc40e0fec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e336b7063bf282f1d62aae1c29d9e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191825bb4bbc5604ad3aab29e30207e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d12e8c74242d9f4ca0fab96d1ab9388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ac8eccbe0a150ac17a7dec41c998689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b62fb8fc5542bc14f1851862c74b4790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1cfaa61b6a4c23e4d7576ce6ddf6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383d15c0259920d0547519c2fac977892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204cf216103c23173d69cb75eb352a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af20645142268c33426072562e01fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760292196307e2bd287b1549a224507495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c271030aa784856a51ff3ae9eee4a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad81589e0db22cf3f32d43db1882b9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37919e70635d8224cf05de20e7828d8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beac13c8e1ceb57ad27c82cd44794199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7adab05e16200d0edc221f1fb828e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c4ba11aaea61b3630a66a0e8f2985101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae7a22a5fa452b23a03e0c0cd97105102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10706dff05ab88d400d60159b1443b8c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e24e83532c84a9fdc298247f7885d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e03ef6831688f44c8ea70da9e302d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56223bf9b4a4f923a6c52559e685fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e11c97ecc5099e72c8ef2e964f243d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b562f30c5594043cdf255071fca6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5107fdeefc2c7363722b18e994ce9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada735c499b43e55f8af20b173a3122110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d435fd37f4cb54e8453a125649bf226111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124778335e8ff98ded979bc60a5a5f91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f053cc6bb09b7b8066c164972042873113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5727419d370715a1ab71e52e6e539114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5dc0d0e37cb3d769d9bf7c81b3d75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502758ecef18d8b7a4f18a2d3397446116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815c31e76c446136b35277ab65f9b12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36c5b9ff01a6b5f8132362df0d0015118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a524bd782f30e779bba334137c8b7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd95d1b77d89245d7351fe3ea3eec9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1de1aa64a7e9f853b591ec097befa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914c20ab883c2d1da7798d2f973253122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097fc070fb6ec4254b396e971c137b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903207334be93d54423d81d9e451713124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4dcd423b743280bf75b0f1e49de40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759a966a33533f2d2daa9f7908247b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42ef7190f771d3755a248517db04eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4ad0f6a9ac605ece5d59160af2b7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dc444058f1bdcc07829c00a4d98ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b430528b4bfc2d6b3a7ec40828952130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dec4e5f4482572ce90a9c8f7daa4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa94af5f6d7d251bf1762670bb17af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c2e5157ff388fb1eef568f80a797a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077ccd1ee307b600d624043570b8be0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109089e07fef9fd453b2525c0a5b4433135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796e7b6cab2ce9ad3525a789468e1f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcda0a107a50ab07b9857d6aea6f14c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4d6a0d2fff83d33a9038402d383fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2e65539a278800d7146c287c3680a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90faeff4644bf8121f2f6545b9fe06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab5838e75a1c3a16104cbaa7d975a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb098b1e81f0c17f798a99055319c6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7a886a354cca5d2011ef1240fcf36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864452496b76790e621b0c5d2d8830e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4094a1040b3bfb04e89c8b09469bd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fab829bc1bb989bfbfc757ab4573a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52737fe97126ade5a0c77c063ebe4654147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c40062629f11384267a026c4cb6a5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b274455875010901f06369bf6e60f6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158624f095bbe55364e6ce808865b56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e70d9b2051ad52696d0699ff6f5b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af42cc61342c0d5636a7c20680687c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f201316e864c4c59ef828af4805c7e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378e6a8c81fc9fbd3c4afe457e2b421154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386597b0963455e211d721748b170b06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117b8943a45428072ea80e2ee7293ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7d5156c1dae31f6045d29fdfef749157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c8881e30cf99e1f04ec260573f7f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed1bcedae4f39c3f148bf26e23e7c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feb20143424767b1d46249b8675918160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fda0522ebb88506320b717ac6b105161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff6654ea8b8a25a4925acadc9b7795162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040e9ebcc68e6999bc92701db1b22b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c6ed974ab3eb5fdaf92c8998b8db2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012ac57919b16f4b224046f66ada79e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1183d75f67c36a89bc43b91df4b0e04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b23f082bb79c2591f9117cfb58383167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b438a347f1eaa8d688dbd88a48690168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c418d2891421494736acf2567f6ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66644700aaf0f1cca73a183452d4c84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd923c2d43be953f0138d7068eb324171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1091108890895d509df672101c55e0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70874ca3025727c5a9576898e51279f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee008f35d0d517d060d08d86502163f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353d69309edbc532d402e3d5f59d360175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4833fed0d536486baf914b62061ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73f04af3f72c76dd4a72c19ce1646e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7026f428af80db065dec6804fe8d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024c542928221ee89bb72713e668a52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a2bc1a0c735c196a052430d7372e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80f5776df92266b73665e67d5137fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6dac2ff4ae0b2d647b97004a93d3a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df15909a113c19d8fa496d4dd8fef54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df09c0a56375576a9f61c9a00fd984184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f77db3f0a6a90db89e885317255cd3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c28c4bad17984f71f2685f193bb5ed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afc2c7b04220aeb8fd2204ad8c75f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9534ce575196bbabfcdae226b6892e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823be4cb04524a5504c88f10f042b0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b041dfe47493907f73cbace366520ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b90ee04d2b1f14ef571574617e7a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36896fe72cc2c2a8516afe057c111def192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70f4af3afb194b2f90538202c531ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023adefb7ebbbd21d0b11a45768535fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e7a5e9c6d50d40cf3088f68fb5abe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c99c21d1b491b3ec612b32dac7312196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85623d60a1994d294f4df61f88247fd8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9d11e1fb202a265ccc50c89cf0d2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869a8fa5cc74b8aff6b503fcdcad50d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efda1697b4d6c7be671804a206b927f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6153edee8bd11bf54734438efd0a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0981ca75ec89e7e1b9c04ca33fabf7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d23ebc0b66233b276369ff2077a1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c6ae9029a2ea62b366b8a94ea00a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab294c91982ba063bfb15800b66ee90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3404d4f1d9ce16ce874646d2e5760df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08954d1f47a2baef1757095d87593a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108861c43ae30c8d82868b16a0a3200208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea608f2085cefcd0c3111c039577ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8472b0e2512dbd52682d24deb2baee0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bf3cee80b63f5f2ba66bc2055cba1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5c3b30ee383b510ceb300bd05cc37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088bbf06d9db050df52b44d5693942e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea678573b985df387260ca82affee0e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd553f15c9a505d83b5dc139e3b2e06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba65fb5e64cf3a57007559ba14f687c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300c0a8195108d9a6a0da592f46a5d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a659c23f40b126008de79017e1055218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56baae925b0f6487c0ccd5f772b49cad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547b3ebde5e57a6274b5f4f41ce63f0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0de2e22223fc911c760a3a55d7cbd2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c639a499a65e47795e36cb29e5f86df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb9d54befcb64c16b400eec0f77e46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0585837e3925ef4e237e465e4fe329b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cab4fb843b6e59fb28997addacd3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0150d2417e3412f5e47bdc0819ccf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688a553514e32d2619937bfa3e16c8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc7ee835abc4c61f80ac777800c358228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54fa6cf154dce856793d28153ed770229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07413974efd1e095956e136f4e1ca7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841afda478f500615527e135f00de5ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4de670b79ed056aeb04c9c6f55169e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504454e121529bc4602495e811e956ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851a86ef77d55a39f68b8eb39d23350234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e17d0f722f9e70fca06d941e19e398235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43b4cece7bc6a5ae94a67290dbb88a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e7058531ac2792ef92944e451f0ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d6d658e691ec05abca8335d22af28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e3b5a9a101ca40ef6013abd92ea58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff86725cfc2df80ac9788fbb0dc62e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8fad9f79e4bb440ff2737e040f48c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613baecc5d5571b9bca9ec5ef7614ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006bdbd59fcec87a3a9fec6ee5a6220243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc1b25d0c50504f9ef831c6bd387d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d766c9760a0dad8da40fb17a7ac15db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d3148dda8893c420fd6944b2d22a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d3989a387280d0a88623302e28c17247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebad8265062c1899e634f78d24b30c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94435ba0449ebb4f3b54178d63c7abc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8772bc18208710fe28263c576aa1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260604d4aadbce65bb88b14d1e40f05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17308a91c689e04f5df96777e813361c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7695676991496cde172b626ecdaad0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820843be940329cf168cd317a62a8f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458d246a375e2b94d4e68b5e2420a55255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de7a9491536be1877d771ff271c91f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d8225894bc98465cec39fddada717257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd56a29f577400a32bd430d54945535258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b5eedc695256875e8e818e90e1a4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9565426edd99ce5dae37d7171970a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8415be92e2b47c07aca865c4af1c90d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b43c55ef2f78e545056efe1188d3ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c226be017c0a4c4f126a6710f80cf8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d281f91d18705fc21032260f18426d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d38c0c32c83669cba5ef444faad1d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d4b6aa549030994377b3343fcf055266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00775cfbbe58425c3315090772d3a8d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1512fe20babce1a73ee766c6bd0fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d1ded3255ed91fa8df79a0480b092269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2f1310737be37c6dbee30fb658a17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e00b60ed9878d568f4e2b932af88dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba1cb9a554f1d257a352b9dda15acb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83ec9edbd6697b06a4f204a10a0f56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59257605e418be3bad4a36a7ec1dc4d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0a467f42ba934f372fc5761a6327e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ee3c168a50547ecc8eb6d66e35423276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb896faa66569a70bbca04f487c6b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d535cdd66f2c499883c75d619b28a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d970bd8f05f903d0a335a5d0ce38a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71773f600dd39a5d3b13bed81c726d2f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d13e2255b444028a3fdc492a01732281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6444743a31a2708d38927383081314c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d951f0867326aedb75485bfb0b908c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6c8f3989b76b57b75fbe2d8428faf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3365eb29b546e1b319de3b4624ebf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e83beec97f81781c5fd72529b3218286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145f0d99653f707a9c3410d4b9ef7b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad64b548bccc9388b4469c9871af41a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2263495ee75162f75365b0c74e76bac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832e4e2bf8065db200470270e7efe96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b316494c5f2a83dcd07f377aa5a3b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade799ba20e99c633e4c23610568fa80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358793359b5c4316d123114fa47051f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688ddc6d35a1d10c0f22012ab70ae53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d2d80251b981aa74242d65cc5a000295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d31a0652ed2ae3b56d0da17934eefa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c9f21ba76c85cf52b84d36a379ab7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb749bc6c3a6af51552778c5f02202298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231183f121572f25c1c248c46e733ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb41b71f96505a3dbb2c688a7cd961300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6c68c51632e0544f7c77ecb955fea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01a955ad0345cec77f1785fdbd5a3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd5ffa527a4925f7e0f164d875abbb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfaac1605159b814adf65bda6e5e39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fff4c6edb15701168f899747545ac0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fcf6e302c5932cfcb0d778604ac35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0513892e737c22c7a37973b9a9c08f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedeb58d966c72ff8bd0c47314858cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa8d41de7e42408f3d1b445dae7a2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ebaedfb065ea340e523aa565aa897310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b15f859801322705d8feceef1d469311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e10c6c48edde07abec16985bceff7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90477b9f88440ef6e3f23df0e4620d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04fa2e64678633e4a3ea556d723871314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4567c17f9ab1720b950c15f72b882315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6270a6e1e877e9b7a8bc91e67fabe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88917867c463258cf911f75c5b9348f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623aa7b9ac10d202a8d137f790e3b670318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e869b3d76ba2aa114163296491836319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acadd18c88c5b3cd533d9c7b000ace320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84fd56a95f09c999362c307beb417d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afe95f8127370d0cd83aa0c33695f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070346a6ff911b321b1a25259aacdfca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace996284483c252ae20680ae2882b6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557ed36a0ccc7f7e59f0994aa0997f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4cf8029438160eff86ad3ed9971ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93332c1258be402e15f776a78545f44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178738246944c65742ce0d370014ac15328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8fc8188ec2f419bca884565661f0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb21d9a8352dffedd0cd7a4ea366f1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20719d0ed991c539532abdf4e93af7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b409a4b889e2f959541f1c6ccff59db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bef69bf4a3716e6f21f41b4f97b95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb0fb5f2bc66c440485e5ce9b432d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31087c781499997f29a8f2db68a5ebb8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb194b334edd6532b32e7d5a0d54ffb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee854e5ffd69b16b774f78592e64d8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b956c1b8ed248cacc99bb98e5669c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe046bea9e2ebd8b45ac855e6e9e698339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e376f339a86a67dea36322073235459340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc919afc288ad9e1b0c1b92d54963c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5d5a4d537c78f79d0a2e88ee84c06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fda1d5352fa051855e0775b7792c1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ce40a5cfa260252b3611b9b343aa9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1c4c4b231f6682e82f459b36e7aee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f57374844a01f0eca3ec55eb25463f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fc718587da47656a8bf12cf34805a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1afbd3bd42c103ddd883a7c79c03c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bb037b96ad120a9bbbb06f43bd456349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dd78fdd8ce24b62d7760cc103b604350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6809ceaf1d465d602dc19e68db293351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d78f69c346f92b5da8feb4df12d76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc7217ecf377652335ccbcf3c2c9c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9675fbb51c401386c794d08731658d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471c914e17849147e75b9dea5f7126c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92521810ea886234bf34d8fdd634357356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b5cb9d045985bcdcb51529ae09031357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a9214e86b69ea843d65dde8f6f29a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dc1b1298db1c413f9160ed76c4d67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25902f0a61d2485b336e3272c590e219360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6ef839d51abfaa8ce860d037c64a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197448e96d55860a910e85104282033362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21f65465c8e425fbf0ecb1a1737283363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bb4796025470c4526104435ab961c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602774c28a42970a48d7ad33322cafd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46165ae39af507f65b6ec734a976a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20563a853529fa016604811ca86466367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49526616d1ccbba2f800c8ce08555822368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259f2524adc960c9650d53595fda925369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9e4c4df3d19f9013ccb9b099e96b2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db3c7d4c55905c6a7ff59241e01bf3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8674b8830a950959152f54757a105372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3c7ac774daa84d5e58cef934a6150373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632af2f8adeeb98b2aa73f4a98cb13d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d91292b3c5aa868aaf3de9bf38881375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a1677c9b8d5b69c53e46d88c9abd9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fcc4cf9e21912df878375ea7b90d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244847ec080110c5130dd5e67a0f670378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13ab988b73d0092800129bffe2df2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e30ccf0dc62a3fbcfdff05d573f2a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2bf6553366f965dad61ad478c2d79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c924f8929d06e6d7c0b495ad0141610382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454b0b4112512cea498680fd124f1b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13c89f2444dd103bb33e928ff0125c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6d69fec7c2c5d237d9cfaff26b017385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a49c578b2150055285d2e0f8110e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55250fae246174b69151faeda6833d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e09ec5ec2265662be30034e3705e91388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef150ba1a797c2c190a38e2780e7e9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd78c8aa2dfa450191fb0146080b9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdae658a0a1e29dac872cc1e3939ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dad75e992142598aa668044d72658392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd01195cf472b678e45d1b1878a1952393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc358cde53212aec8af2ee81a1d88a17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f284d99c2ba948e30a0b172a6b6241395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0c8505bc319ba370ab8038b45d5ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a059d83f44bc510d5c751b128b233397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca436e1eb8f433ce5286200bd8537c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d73968af649687116f94e4495fc6d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d9a1700a1942a83e71cbdd4797b0e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11c16c5ba21c2d076742616104725f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64ee0fe2284a08763769cf800563f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e4051583f279c30810de0d3050c14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547eac012cfbc9e24c5d8b4613f24bd3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e00cc480cd98aab855a4ac9c414e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca984d2bd2ddc33f6080b0c579842d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadc12639b65ce1a07f246c8dc65b0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635934fb23fbca029d8a08444813612e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c483b3f89ba64db878204bb2bc46c57409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2fc0a4b21ada5989db40c5ebd4c47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386f6ac734773262976f760eb5d50c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3896d74dc9f9235ae522c52073d1d56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be9dcf70f868c2ba79ce7731d704b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bd16de0d36475cb74b37c6fd4db68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea8b385798eac5ae71627cf8051852415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b37c736a5fc4e47afb539937bce425416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b897d9c440ea0383a92c199accc92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57a547ee87fda0d96b920ab86ca3b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6083a9955b3de960cd35e5a35d9541419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62763b9b5312ef01b285f129b73036b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f6644ccf7318a8550f83fc75757ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec439c70bf80a088efc471a8242246b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442deafbb53bd77345f74679cd3b719e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2be9666f77a8cae31b39d2bd7ffe8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6170bd1ccfeed91aa16d10a8a712f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cecebc6cd1c5976097d9a5a8750ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df113226631a67875c836246730ba44d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48648d7922c295520bf6f827e59706428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b801e9dd1d5e61e7224965d3f6b2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906901702b79a639f7cb59d29a3445e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbff090685af6dcd980bcd9920ec492431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d7da431446d30cf35e0c60e14c05b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5012435de25edd56f3b574506305d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac604c045622351fe251002f33ab735434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a287d1f5374f8433099610362fb28c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d051605999bfd37c4883e3b951a48d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987fb1a8406bd0e9c44a591f338ec45437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44b634194be3e2fc44d70b5cb85201438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943799f2fb9860cef1363898be163f82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08cc447815c3ada37ceb3e35bb9963440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c0be9c2f1793613ae93670350403a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877fb15f783d5475088b49876e511f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0b256c931080a3a72c69c8f85c2a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5ad935c957784f51dd031b63c4b9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cdb9c369e777759a5c6f80f63a74f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5bce61823eba903d214c0455e56a9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07d664016bca1982adb00cad86dba4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305f68c5f969e92642bcc8567d57653448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8764c609ce67cca6ad75ab7c61b83be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3abbcd35c4bb73607b3f39dde99eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ffc25e49b1933222417e3f01e9386451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e33b3a2a0d00efe6aaa838dc54d23452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fad5c95e65235c678b60f6abf9a32c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5c9ae7bd947825c150ea4c6690c2f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24443284d843bfd2527353d9d7296077455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a8e41948a694fe965041f68b53b26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41e9365926b9d1c0ea0018fb19184b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f830424b286b476276f2f37e394a9f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6e9ca5d422598fdc090c9e9f2bcb6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d332ecfa6183b90acf32e6621c233460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dae7a9e5ebf821a7bbdef915aaf262461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059814aaf778934f0f244169cd54145462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e43d77f12bb149f5971a07640a011c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d5dcb9976dff7fbd0ff09ff08bc81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175a76b32707f2af9ee06b64a3a4983465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf1acfc42a3a6118be9f63771311d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3926f3721300080c94aef8b8299a90e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1fe3c581a0ba9fe6761527c3eba36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbc45c676fedbc9fd7bfdb75e8d60d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ccaeed4f0ea5c7622722068908df4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8036aefe67073bfb5a2a1b0b5e317471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e107131bd3290c650695d0145095c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ec5c67c5da5907e207f3d940fb842473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed1c92c3c9d3e48f2925ae5fd21037474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13390a7723844ee65daae7f21fe92fd1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cf1c48f16fbcc1b375103482d6e89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa53550f1000ea6c481f485be73097b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba166dffb6193eb95a3d24d31a5770478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffb6d08681ee0561877bdd0d86629a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467740cd7c22e7bef86e11398dc79160480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf02c867a870f3d0fe54ff5cab5028e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704b24004f9608e91885b8e417fff9b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d479d8d70229f417780f7c6b722be11483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3aed55355550b7362b1746e1e4989484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5daa0f5bf15dea19d4019529206ddd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21998bf0183caf0582ace12a73dc666d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd664a575556770c7a78c21ef8b08192487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53108786295cd8ec8dee20d4ad1db65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752d93271c4fc8c52b1ed4922406eb4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046641743f25545aab2f5d58008af29490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71783318cbaa57d3fb25f8721630f9f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0832f9cac1d5a186eb192e0958a3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97db570913a74b4c550fe1617b48bc3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9b24c794cbac15ebeeb905a247c09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0d886d89a7cd08c6164be5e2a5d64495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b642321f782d9e9c886f3a14c8fa18b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec51530a7816768c43af930c295d3fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0a3f0c75463f5159bbc6f65c826dd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbe502426d24c91f2ad46510000289499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb237c8faeb8cca7a7de67fc980898500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c040b92b6ea04c995859a5ee7380197501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306129bf7d3b28e2923c82ef99fc0dd6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c7a3d89d135608389089abc6f1034503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275ffcbd83d283aa51782a1cda2bc6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f76c9075121566547897b2f39d3c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1c8369406d463f357268f2de8b354506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f3b06018177b0a4384c867a88b087507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d55030f639525888e5dbf655c544fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043185970e4591a1ecbb5abd22d9fe0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153019eff5da40f39dfb78a5669e3cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2495a3bd2af10a0c157d392e8879c8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1c2bcd8d21cd9f2f270b7b881c080512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff65c8974c4c49ef52a6e1b8dda4b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86102e5d6a4000e18558ac276791dbd9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8456c60dfc27c5fc351e0bc3d87c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349def12a65ea8775b8e22454deb54d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bcc92550087e429faff5cc3d2ab10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854527f99fd1ab0fc12e3526381ee691518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4784b9c4ad0deb5d175d0c8a9d10dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62909335e1c984b0a292a6fcaeee126520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608212d6d5619c43ee7a932be5177d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be1563fdb391a42d9b83c6aeada0bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4dbce310a76494e8654004d312059523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064637d0c7ceee8f62930813ce8f052524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6fa5a4dca0da9562894639c1dd636525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e4fcf20af6d75fa850b2576eef919526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1efbb13866b2021ef5e6553635d6f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c90a325b88f84dbe005571aaf2b59e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7ce2394252a329726ed2427bbfb3b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c896efa3feaa6c69ec68075fdc2d7e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630894fafa90d38ae09fd43b7f254220531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae259bbd1bafd23e98b7f3a24235e948532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dacc883167fdbb2926649ec289d584533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527dc871b7159069b5a3feb27a0e0d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcaca8aaba7e20fe8ecb7a98538fc8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfa7f28cae45abccc09c21b4f7bd9d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502af4163ef8d75abe50617bccdd7c82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f073b8589c98ef268b460f1ee43a41538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0fe0e450a28cb56770f8e6ebc4781539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a2fbec8382786e000066960ed3830540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd6a866a70aa305a0cfc724058b416541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ed6b999549cc3b166189b3020fa93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f86bd20a59bdfe14cbd81a48390af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21b015e7045056b616c246a9a7b34c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b712df6a4b5e87c9076d50b23328ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0378632776ca61b956898db7324044546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd70a5d3858691b5ca398f52bc26d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788020b4b7af72a5fd33eb46be7128b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c8a955aa290be7da9532c462f808b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68357814d052a8f1254ae7b2aec7fd3e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2761994c4392425f4b9d8b4d7fc544551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fa50b82e8b5b3661d2a50b2a76604552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd541c763ffe111771d7e7f62bfbe80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ed80e9c117b89316b9e5957b4f456554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78339ef5cb43ca5055a7dfc06e93405c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946e0b33a8b8106ddfcaea09b3362a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c174d0ba28ec62cfd0d17fd16ac9d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8772591c83fdfb8b062d53aab65ef1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf6cc1b413e42e68af5613cabec1af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9821b39cc234698fddca79104d95f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ee3420e2cc7ff7b2570dea1871aca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bdf4af9a6aa5118a3362900a6757c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e188d4b39b1bce6769d8d97bcabfcba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec47f8a8407984ab19cd8b7ae403dd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944ba7f392f63eacdd60565aa73d6d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0562f65bece6e4c0a20b5ce3111465566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb50036c28de283d1dd38aee8c7e0fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fabb85389e46ee5934179abc9fb0d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c28087b77e0630f30cba7f484e914569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77e493a09d89d09be62de079228db7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b078f0be53289307a44adad10dd71571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314de518d8919d4d7dd9f1d652587166572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d3be974088c26510a8cf48ee9f9dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b09373bf72a0476a50496d24774bc9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f63b4e4144c3e3f46a6ee02c1f002575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d61db9c68197ffb6c09acc0119796a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633d5430906392f15d6fa0fe0921dd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495ae2073b1640c9aa9a6bb9d0d0f9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90f12a0162693dfc605d0b12b94aa5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270869f54871dc9a882ad3eddaa929c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa462fbf087ee9336a0525227c1ffaa4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b274267c332b7bdf1d29e7455b581582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046f8232ea1177da8e9a12658ebb14f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae4368e1f04dbf08375b5541e5b8bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774baf5b2868cac6cb946ad239d16124585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab12add345cacaa05ec8e7c52d2e87586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50af697e965cc5ce73c3f82cca3630587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232151a7b8b2c6e22c38e2a491023ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d039a22fe23f2242b11a93b4e0f0e6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f50d2f5ce9275accf4b5cf21cfc55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e55891f867057c852c7044883e3f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e17ca07355c0d5c1c8f6d40a1f57e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3d8b02910d452673dc9129409ccf8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f71766d0bf4ea4a0892a2aa55260c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885150e25d1c714ac44d56e8cf96a5b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784623a8980879e81060d4adfc9b4457596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21fe2912a5ca3acbb65f4f3671659e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259a3f923eaad86f6a1a58b0b9b4d22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87109d2f0c21fe50036f3d317028edd1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264e5ef99ca565e1600c304ae9d101f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2afa1f415852901df1e3f704c32ca3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c678bda752e962d8de3bb281380b1e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1564e384b4d8d4925a73be7b8752f3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845c2e1d5d9ca1ec30615585c764da4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7cc643a2453f4cfe0ba9405406406605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167dbb7f4cf5a203ae9277518643799606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706ef945c267f6803de5d809b0f0474607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfefb7572bbb69ff7d6c2ce8f863c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff589f4d03269be059bb21842cd848f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce78b022202f550e34b2324b985454610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8928de0bf0d610f9067ccfd3c14a1e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d7e00149c07e27c309370ae46c55b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e082a9f0651288eaeea29f36b85ee95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7d2d250d7dccddf16777b58a51f1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b54751b5a30951b25efc0ec737878615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17bb021072b6e93df0e4f4441f81e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03145f10392e499c9cb44a32d128b85d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f46784cdbb524837837d744e34d9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658300e9301a1ddd50dd9b6c3506edae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ee91efd12fb8d2ae1764832d64fd3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ca68c1c103247a05c085df4b46c51621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31ae25ac23db824d32ee5fd72daccc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc5b30b60e883a912ccb6d0ff459bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6606a3ce6096479cd892f7ff04d82d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35761d336a5a69f974e597b4fe40413a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0612b8f5f4705c5b5690cf323430a64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b5c587a0186e2c9a1d3c9dc6976cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581749e84adae741f86e8c2aad4990e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927b66f2d8b2765cfa0a8c905a904d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9c6ac9e2dbdb67cf31535b8f29732630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb3109ebe262fadd8ced27447824b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f5500f925b799a08b4819574f7abc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ad305e90c29e7e6a4a71b3d58b397633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e99212fb9d06d7d53ce0b683d34a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc3a34945979e4d8e9b35a3b64a2b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567928a61efb468e562e6179ed2d9dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e31f8cd58576ff34522a0dd901ea0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadb41b1d11067e51e67903e4dc3207638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab4bbc4ffe4d2ec9204ab323435afb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19075befd0c053599cd972c8222ded3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a84468a258f4835e2b71a4fcb0acb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f921f09210aa805708499e686ec100642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdae5c98b684b08155616ed443a56cc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d22235aef939b5ff979422bfbd0620644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a78af67a075013905bc2832a16289645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fbbe1003dfb3240c1bedb111a9945646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa4645242944cce43485d627858b1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dbe5ca8d8ded1032f873d1f8dcc62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da576696c3e1c500745f87aa867978649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7168b09be18081a25a668dc8bc36532650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fb81b4913dfc9ea428109f67a543f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dd5a77a2f51452796fd2f226418ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a4d7691f0cdadb78ce532fc60af24653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b8db490bfba88c910617a4711c231654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e0867c2c666a36862a1250d78100c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2717da8d26f37c940bc4d9d117f463656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552e5581bfe37fec7316ca365e1dc47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab07c12b21ff71df40deaab3d0109dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe9a23cd949c828c041f2c366e88df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd34eb7d895834d11633f22112d9dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe9170a1f0b26db5691725eba48450661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ef4dd5238b718b4049d7397f2ae08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd1a87989ce136a271fdd43392bfa7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abf67f81d7e81449fb7002903ee5ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1bf7f4ce6e7d95cfa1a755de28835665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc522fe1ff790ac32e2570878780843666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68c27b1e2ab01edd905edf7720e707667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e25e9c62c8ea37a4e4cb51558af017668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826120e54402196941671bc6a4ad592669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44bc99084f63b5e5ff097600156a19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228165dbc2343036b9509db54274664e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6184f3d2becc59d1402eee5ac6b76a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633fcb3b4581c7b21ec94e8343ce596673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215d966f7ce8b9bac2a3bc1338db57f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338722d43930c4bf1d80caf3f09b8d08675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1330fecff1babf1b83ae3e59b6351676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583503a8bdb96431dc4042ed8faeac15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73f3e39976e7537bbbf7a5d073de63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc53489f5c286932a3889c0886b460679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e08ff6e00756542d9082c33f8839e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff907026976a1195e8c7fdab3745079681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3df792fb21a50c5d0404508fb88d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb42db4d0b1d01b4ec861573719c78683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0f5d3eeb1d0ac28b264bbc1dc76e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246851fdb57af6f02252fa311cee5ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5542e51c45d79743b988f5da0771595686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfd0b83a34acfe4c0daaf5003876eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9cf8958af6edfcb5099d8bc6de609688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b195daefa9850220467ed937ad261e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880419169888fccbfde89d7e9061fb83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9c948ddb22ec0f12c0d68e3a2dd25691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e015126371f92932c07ef4cca57be31692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2056ce60a6bb755103480177aaee6d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4d5de76a15a9deaa4bf4e9fac19ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1114735fdca69d8831eb035d0cca1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c843068f378c476ae797df9bf6f1b0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dcf284db5de20d4ec364f567d0a00697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa152f05dcb6dd5e1f6c097d478e758698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b916c6813c03ba23a023df795233e2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece2dd1af28fe4162f0de6253f50e18700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f00a2ad8cdf3237ace54d7f4f9ad7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5540ee79514a78d3b176ec24d9aa71702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2685f7c7d0a524ae40b3cc78055fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d39175e235c4121d161b38abef4ff1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a223b56b204499b474b1891ac6699705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d83217e9906eab213341486ea707b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd7f4e713de6d8985be1e8785e66a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff1c9ae4c436fcdc11c42c8b90e74b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32fa2ef8d05421b5aee1eb9bcb98d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2f53774a5e347706daeba4aa168fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd02922d1fe9dc5047b3f7e7332b2a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5856fa8d4a57a5a86ce2485a018fae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e649f486ecf4c35b38aa41ce81e86b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8308be06da004c89e042f8b042f75e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa40277c65bab0182755f6c97dc42ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662e8a86dedebd141e35a56090a574c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3233be268bccfbbeb9a1b214330f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0b2787b85403d2bece3f3774d72da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157433825b68e7ddb6c9e3f38857922719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e421156e4d00584342b3b277ebc2f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455bda4457f1cf45c2bfdc6312cf710721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f79657fba92c24f0296532bfe70ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8682412fba855654478b74b730c1415723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26b71e2d9a7f65265d720af75a8ac7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53ce0ba9e1caa700bcca5c30fe3f80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a89b53043564cdf7cc9e0607ae833e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a2fd8c34912c517bd04cbd2f6b027727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d4557916fb0249c738beda3d1b076728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562f00671910c883843bf81f2eeee8f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce4e6bc13aeb84aac063f9b5909956730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfa89759d1071e17a08d4276d0d07b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a09d8d757fffe726c9c3719d98e8c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bc5220f68a9f20098485614824b33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43a422e0618b5a6c08dd083249a709734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358da776b90020dc5082d3bee9aefaf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec35a3a0a390413c19b3b6a3bb7d43736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7644a5e6343f196205d02ce2835f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b30dbc9afd20d8aad6e1662127db4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf1bf22c28de291c41c7874fe5fb56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87ddfd6bc1f80419588965f9f95772740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3b7173bc8ec37b2cc63b9f4d73bf9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c4b64fe0be859b8bf0076d06cf99c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6691fcf28fdd1dd39f7b74da348d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3b2880bf7f0800e8e79b544c6e573744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec3d5090285e9e54802a2f662a1d21745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12fdafd1ef6a6ec4186ac8b039cb89746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37200a906a487f27d7631e6a1b6fae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b140695dd4ff5bb55eaf1e1073a8c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20d466e2e92732aaabe67d65bf0f3e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8235681154015d87c3a63711fa2be0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2256e487d412587ce6e647d2eb6651751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c1a0ca8d9eed4c9552a598490ffe8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42457b45f1dfc2d6a07eb7d52490c840753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a3b69ca18a3d431da526b511749a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c0c917e4637311438297da538456f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7dfbe5192148390fb603cb90454f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1657cc5f7d4bbf7b6478188f34a13757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583822bd6c3688481d5d8a5f53d8d59758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bedf9d0f817a14f69fa96522f002e3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f411d95356a6d870789e9194311c92760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dccf28a6265ee4b6b44566b681eebf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b8bb0e6277ca2869a6aff7f7609b0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74ff85802caa051b35aee6a2499e89763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65354223895b5524f6f949dd89d00a75764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d311da9ef9694161a227654e0b6f7ae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a278deb813488b0cc2803e9efd4ed766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c80c94f2a2f5a062fb899daa33d3e4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51386f6371ace3f6c8270f4d337950e7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ee9e632fe323df6cc3a8aeefd4c80769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10adf6a7dd23daed2049c124a1dacc5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9b070516405d357fff7b367b48c8d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de946da545beab97207445158b138d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adfc0d4e2328c6d20965c103ebaa83773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23a7029f4d118435198b3d0cfac8e7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f482cf3a4b051c9c12fcdd2a224f4775.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12131,81 +12122,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12221,81 +12212,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>145</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -12406,51 +12397,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -12466,51 +12457,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24431,81 +24422,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26816,110 +26807,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27186,51 +27117,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J391"/>
+  <dimension ref="A1:J390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30762,6256 +30693,6231 @@
         <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I142" s="0">
         <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>13248</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>9.050000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13258</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>440</v>
+        <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>2.7</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
+      <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>13297</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.74</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>13314</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.58</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
+      <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>13325</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13571</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>1.51</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13582</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>4.79</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13598</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.41</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13602</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>18.77</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13622</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>4.33</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13643</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I153" s="0">
         <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13644</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>2.25</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13661</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>10</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13670</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.32</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13675</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>6.25</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13682</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>3.86</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13686</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>10.09</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13689</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>3.61</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13692</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.58</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13708</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.75</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13715</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>4.43</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13718</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.33</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13721</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>11.42</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13739</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>11.26</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13740</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>17.83</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13755</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>5.6</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13756</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.22</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13767</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.14</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13768</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.94</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13779</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.45</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13786</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.17</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13793</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.04</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13796</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>10.33</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13810</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.46</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13813</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>2.49</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13816</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>8.34</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13818</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.07</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13820</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.01</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13825</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.33</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13827</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>8.390000000000001</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13833</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>2.54</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13838</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>17.24</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13845</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>5.03</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13848</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.460000000000001</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13853</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>3.32</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13865</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.37</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13866</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.45</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13878</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.7</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13877</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>584</v>
+        <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>3.19</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13885</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.18</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13895</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.7</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13896</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>234</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.26</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13902</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>7.56</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13906</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>7.61</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13910</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>9.050000000000001</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13903</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>12.61</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13923</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.99</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13927</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>11.12</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13930</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.28</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13933</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>2.55</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13934</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>9.789999999999999</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13936</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13937</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>2.16</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13941</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.41</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13954</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.88</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13963</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.49</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13972</v>
+        <v>13978</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I209" s="0">
-        <v>8.41</v>
+        <v>6.24</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13978</v>
+        <v>13980</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>6.24</v>
+        <v>11.76</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13980</v>
+        <v>13989</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>11.76</v>
+        <v>4.47</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13989</v>
+        <v>13990</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>4.47</v>
+        <v>3.44</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13990</v>
+        <v>13992</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.44</v>
+        <v>7.17</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13992</v>
+        <v>13993</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.17</v>
+        <v>9.34</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13993</v>
+        <v>13996</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.34</v>
+        <v>8.09</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13996</v>
+        <v>13997</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8.09</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13997</v>
+        <v>13999</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>9.140000000000001</v>
+        <v>10.59</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13999</v>
+        <v>22003</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.59</v>
+        <v>3.89</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>22003</v>
+        <v>22006</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.89</v>
+        <v>3.56</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22006</v>
+        <v>22007</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.56</v>
+        <v>3.11</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22007</v>
+        <v>22012</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I221" s="0">
-        <v>3.11</v>
+        <v>10.4</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22012</v>
+        <v>22020</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>612</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>10.4</v>
+        <v>8.32</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22020</v>
+        <v>22021</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I223" s="0">
-        <v>8.32</v>
+        <v>29.61</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22021</v>
+        <v>22031</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>29.61</v>
+        <v>12.82</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22031</v>
+        <v>22033</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.82</v>
+        <v>1.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22033</v>
+        <v>22034</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>1.25</v>
+        <v>2.99</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>22034</v>
+        <v>22035</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.99</v>
+        <v>3.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>22035</v>
+        <v>22038</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.22</v>
+        <v>3.45</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>22038</v>
+        <v>22041</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.45</v>
+        <v>13.17</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>22041</v>
+        <v>22043</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>457</v>
+        <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>13.17</v>
+        <v>4.45</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22043</v>
+        <v>22044</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.45</v>
+        <v>3.64</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22044</v>
+        <v>22045</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.64</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22045</v>
+        <v>22046</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>4.57</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22046</v>
+        <v>22048</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>4.57</v>
+        <v>2.12</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22048</v>
+        <v>22049</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>2.12</v>
+        <v>2.76</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22049</v>
+        <v>22051</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>2.76</v>
+        <v>2.9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22051</v>
+        <v>22053</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>2.9</v>
+        <v>5.81</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22053</v>
+        <v>22054</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>447</v>
+        <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>5.81</v>
+        <v>3.01</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22054</v>
+        <v>22055</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.01</v>
+        <v>5.6</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22055</v>
+        <v>22056</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>5.6</v>
+        <v>8.09</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22056</v>
+        <v>22060</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.09</v>
+        <v>1.62</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22060</v>
+        <v>22061</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>1.62</v>
+        <v>3.51</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22061</v>
+        <v>22063</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.51</v>
+        <v>2.9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22063</v>
+        <v>22064</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>2.9</v>
+        <v>2.6</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22064</v>
+        <v>22065</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.6</v>
+        <v>2.9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22065</v>
+        <v>22066</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>2.9</v>
+        <v>6.23</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22066</v>
+        <v>22067</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>6.23</v>
+        <v>7.06</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22067</v>
+        <v>22068</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>7.06</v>
+        <v>6.03</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22068</v>
+        <v>22071</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>6.03</v>
+        <v>20.89</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22071</v>
+        <v>22072</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>20.89</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22072</v>
+        <v>22073</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I251" s="0">
-        <v>8.890000000000001</v>
+        <v>13.12</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22073</v>
+        <v>22070</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I252" s="0">
-        <v>13.12</v>
+        <v>5.56</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22070</v>
+        <v>22075</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I253" s="0">
-        <v>5.56</v>
+        <v>14.32</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22075</v>
+        <v>22079</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>14.32</v>
+        <v>5.69</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22079</v>
+        <v>22082</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>778</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.69</v>
+        <v>6.75</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>22082</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
         <v>6.75</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>22082</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>6.75</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22082</v>
+        <v>22083</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>11</v>
+        <v>778</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>6.75</v>
+        <v>6.82</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>22083</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>781</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>6.82</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>22083</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>6.82</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22083</v>
+        <v>22084</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>6.82</v>
+        <v>11.86</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22084</v>
+        <v>22086</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>11.86</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>22086</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>22086</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
         <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22086</v>
+        <v>22087</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
         <v>3.45</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>22087</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>798</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>54</v>
+        <v>778</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
         <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>22087</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>781</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
         <v>3.45</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22087</v>
+        <v>22088</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>3.45</v>
+        <v>2.59</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22088</v>
+        <v>22089</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>2.59</v>
+        <v>3.45</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22089</v>
+        <v>22091</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>3.45</v>
+        <v>7.28</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22091</v>
+        <v>22098</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22098</v>
+        <v>22099</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.94</v>
+        <v>4.37</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22099</v>
+        <v>22100</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>4.37</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22100</v>
+        <v>22095</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>447</v>
+        <v>54</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>8.279999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22095</v>
+        <v>22097</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>8.960000000000001</v>
+        <v>7.71</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22097</v>
+        <v>22101</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>7.71</v>
+        <v>4.67</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22101</v>
+        <v>22110</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>4.67</v>
+        <v>6.7</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22110</v>
+        <v>22121</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.7</v>
+        <v>5.21</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22121</v>
+        <v>22124</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>5.21</v>
+        <v>7.22</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22124</v>
+        <v>22122</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>7.22</v>
+        <v>3.68</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22122</v>
+        <v>22123</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>840</v>
       </c>
-      <c r="F281" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22123</v>
+        <v>22129</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>843</v>
       </c>
-      <c r="F282" s="0"/>
+      <c r="F282" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>4.61</v>
+        <v>14.83</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22129</v>
+        <v>22130</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>14.83</v>
+        <v>15.08</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22130</v>
+        <v>22131</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>15.08</v>
+        <v>11.82</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22131</v>
+        <v>22132</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>11.82</v>
+        <v>8.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22132</v>
+        <v>22133</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>8.35</v>
+        <v>7.3</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22133</v>
+        <v>22134</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.3</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22134</v>
+        <v>22136</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I288" s="0">
-        <v>9.039999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22136</v>
+        <v>22137</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I289" s="0">
-        <v>7.35</v>
+        <v>11.36</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22137</v>
+        <v>22138</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I290" s="0">
-        <v>11.36</v>
+        <v>11.82</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22138</v>
+        <v>22144</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.82</v>
+        <v>3.94</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22144</v>
+        <v>22145</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22145</v>
+        <v>22146</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>7.06</v>
+        <v>3.33</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22146</v>
+        <v>22152</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>3.33</v>
+        <v>25.67</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22152</v>
+        <v>22153</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I295" s="0">
-        <v>25.67</v>
+        <v>9.51</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22153</v>
+        <v>22155</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I296" s="0">
-        <v>9.51</v>
+        <v>9.75</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22155</v>
+        <v>22156</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I297" s="0">
-        <v>9.75</v>
+        <v>12.12</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22156</v>
+        <v>22158</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>12.12</v>
+        <v>5.81</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22158</v>
+        <v>22165</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.81</v>
+        <v>5.23</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22165</v>
+        <v>22167</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>5.23</v>
+        <v>19.26</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22167</v>
+        <v>22168</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>19.26</v>
+        <v>19.98</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22168</v>
+        <v>22169</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>19.98</v>
+        <v>7.4</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22169</v>
+        <v>22170</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I303" s="0">
-        <v>7.4</v>
+        <v>9.4</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22170</v>
+        <v>22171</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I304" s="0">
-        <v>9.4</v>
+        <v>8.91</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22171</v>
+        <v>12896</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>188</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.91</v>
+        <v>3.75</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12896</v>
+        <v>12906</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>3.75</v>
+        <v>1.75</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12906</v>
+        <v>12970</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I307" s="0">
-        <v>1.75</v>
+        <v>4.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12970</v>
+        <v>17049</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I308" s="0">
-        <v>4.95</v>
+        <v>6.34</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17049</v>
+        <v>18018</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>6.34</v>
+        <v>17.23</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>18018</v>
+        <v>25713</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>17.23</v>
+        <v>6.17</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>25713</v>
+        <v>18167</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I311" s="0">
-        <v>6.17</v>
+        <v>7.84</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>18167</v>
+        <v>18161</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.84</v>
+        <v>65.88</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>18161</v>
+        <v>18226</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I313" s="0">
-        <v>65.88</v>
+        <v>3.87</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18226</v>
+        <v>17100</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I314" s="0">
-        <v>3.87</v>
+        <v>5.89</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17100</v>
+        <v>17109</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>234</v>
+        <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>5.89</v>
+        <v>6.75</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17109</v>
+        <v>17247</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I316" s="0">
-        <v>6.75</v>
+        <v>11.29</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17247</v>
+        <v>17533</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.29</v>
+        <v>4.05</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17533</v>
+        <v>17590</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.05</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17590</v>
+        <v>17605</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I319" s="0">
-        <v>8.619999999999999</v>
+        <v>40.47</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17605</v>
+        <v>17606</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I320" s="0">
         <v>40.47</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17606</v>
+        <v>18250</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>612</v>
+        <v>188</v>
       </c>
       <c r="I321" s="0">
-        <v>40.47</v>
+        <v>19.48</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>188</v>
       </c>
       <c r="I322" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>38.72</v>
+        <v>15.13</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18255</v>
+        <v>18270</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I324" s="0">
-        <v>15.13</v>
+        <v>45.75</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18270</v>
+        <v>18305</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>45.75</v>
+        <v>14.02</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18305</v>
+        <v>18395</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>14.02</v>
+        <v>2.78</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18395</v>
+        <v>18245</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>2.78</v>
+        <v>38.56</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18245</v>
+        <v>17136</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>38.56</v>
+        <v>40.29</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17136</v>
+        <v>17291</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>40.29</v>
+        <v>25.06</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17291</v>
+        <v>17335</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>25.06</v>
+        <v>56.05</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17335</v>
+        <v>17378</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>989</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>56.05</v>
+        <v>29.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17378</v>
+        <v>17381</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>992</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>29.17</v>
+        <v>22.05</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17381</v>
+        <v>17382</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>995</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>22.05</v>
+        <v>24.64</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17382</v>
+        <v>17491</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>998</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>24.64</v>
+        <v>25.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17491</v>
+        <v>17526</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>25.02</v>
+        <v>26.6</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17526</v>
+        <v>17505</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>26.6</v>
+        <v>33.16</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17505</v>
+        <v>17506</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>33.16</v>
+        <v>39.52</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17506</v>
+        <v>17565</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>39.52</v>
+        <v>37.59</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17565</v>
+        <v>17627</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>37.59</v>
+        <v>26.68</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17627</v>
+        <v>17628</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>26.68</v>
+        <v>21.04</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17628</v>
+        <v>18326</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I341" s="0">
-        <v>21.04</v>
+        <v>58.62</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18326</v>
+        <v>12384</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>1024</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>188</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>58.62</v>
+        <v>26.28</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>12384</v>
+        <v>12500</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>1027</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>26.28</v>
+        <v>18.46</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>12500</v>
+        <v>12553</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
-      <c r="F344" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>18.46</v>
+        <v>3.73</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12553</v>
+        <v>12621</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
-      <c r="F345" s="0"/>
+      <c r="F345" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G345" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I345" s="0">
-        <v>3.73</v>
+        <v>23.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>12621</v>
+        <v>12705</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I346" s="0">
-        <v>23.92</v>
+        <v>5.22</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12705</v>
+        <v>12826</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>5.22</v>
+        <v>3.66</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12826</v>
+        <v>12831</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I348" s="0">
-        <v>3.66</v>
+        <v>4.16</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>12831</v>
+        <v>12832</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>4.16</v>
+        <v>3.92</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
-      <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>12832</v>
+        <v>17007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I350" s="0">
-        <v>3.92</v>
+        <v>1.98</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
+      <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17007</v>
+        <v>17011</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
-      <c r="F351" s="0"/>
+      <c r="F351" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G351" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I351" s="0">
-        <v>1.98</v>
+        <v>4.69</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17011</v>
+        <v>17988</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I352" s="0">
-        <v>4.69</v>
+        <v>5.36</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17988</v>
+        <v>18014</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>121</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>5.36</v>
+        <v>19.83</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18014</v>
+        <v>18017</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1060</v>
       </c>
-      <c r="F354" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>19.83</v>
+        <v>4.49</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18017</v>
+        <v>18057</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="F355" s="0"/>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G355" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I355" s="0">
-        <v>4.49</v>
+        <v>19.98</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18057</v>
+        <v>18061</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I356" s="0">
-        <v>19.98</v>
+        <v>4.77</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18061</v>
+        <v>18102</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I357" s="0">
-        <v>4.77</v>
+        <v>29.59</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
         <v>18102</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I358" s="0">
         <v>29.59</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18102</v>
+        <v>18164</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I359" s="0">
-        <v>29.59</v>
+        <v>33.8</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18164</v>
+        <v>18194</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>33.8</v>
+        <v>11.26</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18194</v>
+        <v>17250</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I361" s="0">
-        <v>11.26</v>
+        <v>17.65</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17250</v>
+        <v>17252</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>105</v>
+        <v>22</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I362" s="0">
-        <v>17.65</v>
+        <v>2.56</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17252</v>
+        <v>17507</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>2.56</v>
+        <v>18.24</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17507</v>
+        <v>17635</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>18.24</v>
+        <v>17.32</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17635</v>
+        <v>12914</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I365" s="0">
-        <v>17.32</v>
+        <v>7.28</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
         <v>12914</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="E366" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I366" s="0">
         <v>7.28</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12914</v>
+        <v>17012</v>
       </c>
       <c r="D367" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E367" s="0" t="s">
         <v>1096</v>
       </c>
-      <c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I367" s="0">
+        <v>3.66</v>
+      </c>
+      <c r="J367" s="0" t="s">
         <v>1097</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
         <v>17012</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1099</v>
+        <v>1096</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I368" s="0">
         <v>3.66</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1100</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17012</v>
+        <v>18011</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1099</v>
-[...3 lines deleted...]
-      </c>
+        <v>1100</v>
+      </c>
+      <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>3.39</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18011</v>
+        <v>17637</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1103</v>
       </c>
-      <c r="F370" s="0"/>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.39</v>
+        <v>2.37</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17637</v>
+        <v>17638</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>2.37</v>
+        <v>2.96</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17638</v>
+        <v>18392</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>2.96</v>
+        <v>6.23</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18392</v>
+        <v>18393</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1094</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
         <v>6.23</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1113</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18393</v>
+        <v>18172</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>1097</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>6.23</v>
+        <v>16.72</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18172</v>
+        <v>18289</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>16.72</v>
+        <v>21.18</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18289</v>
+        <v>12409</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>22</v>
+        <v>1122</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I376" s="0">
-        <v>21.18</v>
+        <v>2.9</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12409</v>
+        <v>12828</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>1125</v>
+        <v>1122</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>2.9</v>
+        <v>3.61</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12828</v>
+        <v>17083</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1125</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>3.61</v>
+        <v>50.69</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17083</v>
+        <v>18012</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>50.69</v>
+        <v>46.33</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18012</v>
+        <v>17115</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>46.33</v>
+        <v>38.74</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17115</v>
+        <v>17119</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>38.74</v>
+        <v>79.61</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17119</v>
+        <v>17122</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>79.61</v>
+        <v>64.62</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17122</v>
+        <v>17245</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G383" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I383" s="0">
-        <v>64.62</v>
+        <v>116</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17245</v>
+        <v>17632</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I384" s="0">
-        <v>116</v>
+        <v>57.39</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17632</v>
+        <v>17460</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I385" s="0">
-        <v>57.39</v>
+        <v>1.54</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17460</v>
+        <v>18273</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I386" s="0">
-        <v>1.54</v>
+        <v>84.84</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>18273</v>
+        <v>18039</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1154</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I387" s="0">
-        <v>84.84</v>
+        <v>82.97</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18039</v>
+        <v>18040</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1157</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
       <c r="I388" s="0">
-        <v>82.97</v>
+        <v>89.36</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18040</v>
+        <v>17393</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1160</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>612</v>
+        <v>12</v>
       </c>
       <c r="I389" s="0">
-        <v>89.36</v>
+        <v>24.07</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>17393</v>
+        <v>17394</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1163</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I390" s="0">
-        <v>24.07</v>
+        <v>39.84</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1165</v>
-      </c>
-[...23 lines deleted...]
-        <v>1168</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>