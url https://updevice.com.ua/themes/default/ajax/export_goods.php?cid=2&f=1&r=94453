--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721e7a57ecd66b113d786db413e75701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3747df2491c297e50d23b3cb5071be42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479941c5167f47b03579f1c65baec61d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbccaf8d2cc3ea21859a7fff487a0684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11163356d0fd46e14fe048bd52f58c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302599e398c3732b731ff03017ed34466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2c4b3f8b16ec83521fbf41f3349707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1b6b8199f170b8946e6851345557b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67f532a7b19c679a3a006e57509b329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e44508c58e3e16573a56fb20b6c6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaf6bcd2aa7c9866cb6048880926c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1fc1d3851d697395713bf23d6661a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a931e94d94577281912fec55e31e07d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5974d7d73a6879ad57d457a046737914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbee92ed4ef3ee45bcfa864c5e6cb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b51a16ac8665807d1ac44fbfb3dfdb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d371e911dcd69474cde04e4ee7d5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2e81bf7672be928e44ccd26f9ca3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61581658cbaa0e27120d1ea7179e400419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5f1753c32140f710b00e82d450bf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f475243d06289c5b0a03c12709fafc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b7ef2114240dbcabc4c2a3f612e9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a7af2b9f1ae07b27db400b749e78c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08198310830abc4cce8b9f3584240dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543bc2ac4603bcda3691091c1b9524b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309aa8002e979534ce039ef6be87d5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370df1a7fa75957d2f3c5a15c41cd6c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0547a257e29843a5fb60301b84e9a3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8d4b0bb56feeaf41b8267548fdf3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467632ac5dd106e3c82b56e7d065853330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7b0674e3aa652e2b5c9ca6c9e757d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95ae247de6883e5c09e6124dc68f8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee723f52e8571f0271c709310ad13e5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e712f46a81830ba214bf230ddb815af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234ed0ddad423b27296f5e2998882c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2fbc463a2383656a1af2515e310c836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae06581b774137aac57ef9d189c9ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ba9c734e3ff9d1a00fe4ff59971e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524a6b1d287534b3167b2d3a98d3f3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d1a458969d901f193877e9c84620b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270654c01628386b6113dd1b18791b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9eae49c73d5a3a30f0cb11a001a0ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14e0293bdc160ca8f13c2dfb3b3e7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faa2482efd59f5e30fffdd7fb4e6d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb8fa60a7c6f756a2ccd15763f44e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255e21b4bee8c3b515eeaceac70917646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a8f817138d18ef70ed99d022b131047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617cf64b5b080094420ca68954d9cf948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b72c61d0963e92e1b007ba7e8263949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07c08237fc4c146679617c4039822f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acd2b684cd5a2acc77807bc5265afd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ab19743705acc97d23a7f5dfc585252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d78d5ade785d55d899944ba86f4be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0034422c9ca2243c248c1adcb7920754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fdff0cf9571a6183f1b71664e389e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2b239a154d436c481a9466528d24456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabd4b0cefe025d5b723388539afc4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e982cfca4896c3e8b6d4dadec9c7d9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b929ee227a82f4066fe56b3101e4659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cfff3efad0b1b4a95da3b7796657860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64d54f14b06765ae685c9644d766e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2db1693bd94d31e9561472ceb32f1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f349a3493ae5b916940621d4b89f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3d34928f4f086d583aa411d5fbff164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048957cc3039205021a5efc82471d8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d8ecdc5df9683d5cd9650575e022666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b722f20ea3b74dcb9cb103fdd54bd4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d28e187eeb53ba28882195557b8b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cd9301739665ab12c8622a34d8fc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b5100f7c65f6fb66a8c1d109a0e5770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098325933325d878f7645c7e2e6d62371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffc9fed61bdf3e15658621f351709272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66792c04ee6ea6cebceb6fb62e0c9c2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de6bf2b4e225be6a1f897df2e2670174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd66b11b40ac45b404fda7e136c0d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560aee145dc7211414b5b986272b40676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e8359b357db34f1f1494d7079627c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb596c49978294254d501c17a64998f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ca147c2a9baebef8f83ec0d8af9f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6e60f8ff54397467db51eb103ab0c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c024789cf2de5235783eed4c31613d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9685c56ebdcc80b3a797e2544536082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbf25aef9bae72f4ce107e5837dc9d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ab16d584376fbe2b8c3102e80d3d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbfa67778d8e498eed32df893ed02585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307178e75f95be7dbd97d438239b82f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670827c50bca0e466d9ccd9e52381fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e2ff601c294d27cdf7f47d68a01d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985faf6cbb8a8a6e2aa01b56fb1fd7ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf224d6d2d22d4ce061cd4713b5ae7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d124e0aaa4be51e67357dc329a34d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721fc08e7860cc0364809403d80cefc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960881a87daec52fec32d63895052c1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dab79f0891c31c01c66da2a9f0981d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce40a05efe39bcf5f71c8330175d4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cdb418355eddd0b30672c1213491096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210822d9d7a01de45b351f1ef3eb9ff497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e248adce5a9da840b1e8c839492f83f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f936342745083529a82026930fd56599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589602ff9c8ba0cad2656b76585f1b6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aee24e3a349361f400e5023c7d039d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897dde2ea73d98659f056ec37e39451102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7554eab6cde03a6b81c02c77433f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ad1ddb8a0614895765dcf08f16e95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4202b51b76c3f00ba288508220cc23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598bb479a231b88b0970394280dfc4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e278ed5edbfeabc5dbafe41c8b2f2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b65ae8358b6953ed004f6f3d87890108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a343141b35173c45af55468d1e9dcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370ba4ef166de52296264551bb3a00e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07343f916c6981c3bfeb45c95599d058111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857153af3329b182d2713c82b3ada3f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c6c15a4f4dfd197742c55988876eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94184dc05042d12e306ac57db485a740114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fad2c9e68844dfbe94f70d1f41774a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8fef7f7457201c25c4b8f646a8f0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8397f4e5ad7d9d3215077be60f3f15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cc4db9aaf3e00d80af43d13640d8a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f226cd3ba7fdafc0dbcad1cc8605e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bd32633f431fd470110b65d25d428120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483d198feff63e3d90a53c43211db7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fe7fc2ecfda300c5d2e48e6cdb1ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77d1500bf7b026526e0487d1c3c232123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55bc56d297e5953899dd5c66e64ed1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3112f089df6368fd4f6fa86eab34f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f146c3abc72092f571ad1c003549e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec878ab08e0ce27c080e7f3ce1df62f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c16eb61e2b633d9606dbc7828a601c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1dae738a55e736d80619ba1d03e01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543c01e23298e9ec70248b9cc5e1366130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77f0ee806ba1a122032b946c068fe6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a16dca0312e6bd180b450930ced257132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeab661b889cd6dc8007095aa951428133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702c6c9834a92afbdab64d64030d3e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960aaf9bda843c7fa31242735b78da0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c7d1ded695b2bd339e27d7a853452136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300b571fbe49cfe50d273a05c676b0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb2c8d6fe93a0266e4773a28c5ad87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61304cbaea8adcab2f08ecf98228e5e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19271ffab54d5e147848c2b0db99b150140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e318e7aff5e0acf9b785c5ecd6c89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae25e4003d82cba97ddb2753a05ad8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac53463f0d0eda630e4d0a6aefd56c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81045a36a947825777713bb7a7aca2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736968cb656a517604fb502be792883145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b46d5f6d296f5bc47fc8d1ab2f67c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aece4866c59a0f2e21dbe4f8fddaef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939620ae4403af6fdaf668aa2bdb9cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600efc2db0aff66bb0d8d86c5f593493149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c928eb09d692c8eefdf802cbbd99b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51363b247e12c3d789c4b5d6e68b2c01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921db37c8e619b5ca6b1c2cc70fa292152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a0bd50bbadc6f4d6bf89f89cebb9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba9303e7ef566bbb3cd53edf439e2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef75b5fb2f4c0fe167acfbab0f1072d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6199a5964a354d6e4f7a1744c13b6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b7ff6a9248e327b439f42f0bfabbe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaa804a6399918afd84a39a0f5493a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e161acc5be0d0b0e0f7e271bd85d04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd29551f1155c6ce0ec5fb78c3783e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18b38582f8a4cde8f8a7eaa7d9547c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6458a59ee2c8bf9f5a54629b8a93ccc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5fe84b9a2c4d520835a5f57ae57f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00761f4af3b69546d779937e2a1826ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab95566c50f760d02f255fd23f307e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46a043f3cea3c5b2067d23166c3ef7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4f59d3a883c5aa5b1a3e383a283cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b135b7526691c1a289e24f6a09b9557168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dcbfcd0ee9d658be2cc57e0948f91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba098de8560a2f8be86d451e078f026170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe1f04c288eb35639eefb5d5730dce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb57f10bfe3c452694be0f61da201a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb8fb6daec1f0d0ecf0f975de2e37b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a983bbe1cf8f755a31b25b85d5d9b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad495ba1b946d1ec714a928e4fe2d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a95233d735f2d089ad49c08a7dc6c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac642abf15259e9f850c58597a762167177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bcccd913f6f3efda7af80ac02a917178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526382d90424b124b60036d4c28cf2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45633a01621c4a9979fcd9aff425af16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59036092c20b562f81a4513bcc048e4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf515beb7aa07ae60d88cd56a9b603f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a69e9efc33b2bad75d89b8ec86f3f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2c5cf270d04096f853a902f8e1162184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbce4c2cda9ca4ca843d460bc137ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbebbc60d534f4812d64e6573c3395f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539af0062d252c5d44ce56eb4347e459187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a6d796dc0d4c85d3e835e25035a78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52edeea43a63e29a10c258b9466be80189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2846665cb627bfb519ba62d6ce363cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aba8f9da6e3bb547cd683c2eb076bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d13cd9e982cc7279fe4e21fc3e999c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644fba190268eed665b2669c73e9f10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009430625e7e9532f8225e1ba8c58220194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a3212d4978f1491376b2495a78c00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05241c0fbce3ab10aff0805492779f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c262ac96a6d504372dc1be3edb873197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f8835771e8676deb6112dc132721c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a76240f6333e315b4bc3d973d0bde199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84264acca73d7349725abfec00f7d73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93decdcd70d8eb72c9e704f77280585c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd6af84168b0af9bb7736198ce35b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a523bd954607346aa9985aae66cf1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce3d6b8e1429e81dff44faf44c028a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef75ada49a8e20fe55060cc37d7a10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862648893a87410f2da98d77f0bee1a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaacf63560fb5710d70fe43984b0d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af6587edc5858d74c579cfccd18c50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fd9c580a9d961f8c391a670ba791a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f59a5e3a410141c4390459fe53f18210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71418e6d2e36535e2f9372c5eb56b913211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fcbdc203f961636f03d17004b9794212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60a3ab7b2acca8c27b841c3f4b7c14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6654ea734478a3101827dccc24c11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bfc3c863cc01e45213539de1989ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497c90dbb2d385c36d35c5918f6084c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428819c8bcb7ec3a0608317b822d35b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ddb57dc711eb042941c2a73db4ee7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6d7a82aa3389620680bd96e7b0830219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba63713888ffb0f8a860665bec89850220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bed00e8c64cbfa6c8efc43de537c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be863fd6122bfbb4ecdfbb07f0b58ffa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f5614e8f1b09544289483ba554039223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe037aeaa4ad4e027e1b22ddf3f0b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a5ca9632cb38afea4e8b2ccc1e4b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e371055ebffe46ab6c5e7b9a72ad414226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b55c0893d6f0c07d7827f44fd93ff2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c21a4a66a8afe7298f957cca1538f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedef7ced6080079846e47eb9153b412229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdc5bf4f0d0cce0e83266f1543d371230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d27c337093eed1ca1e39b862ca4d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40696e30dd2613bd2427ced73e76c75b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4fb8c220ae0da0b391108b3052280233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73da58409a087aa3d67d9e7784efb2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb19a7d5cd49a78544d72d49958167235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5b28cef08c1f0c28dffa56f8aabd4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56eaad99d0cbe4e81a5712862c1001237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4fe713d121c365eada4cba25da4f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246572821e006fcfc3caef05d26be854239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091d9e21e42e55c67dbf2d226673807240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35402df744d2a28266613addb7f2f394241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad83526fda7a66c754426ed8e50da52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b58f80de721bf8dfbef174d2ca17b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723cf5d969f7515e3aab13cd128d9b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aab76b28ffe2d6c5c70b1b5ae246c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368d4be6d5526318cffec0fd7ba953a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229046da25dd0d43a9ee2dbdf96d5322247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab62a90bb27ac55a217a6c50db7580248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca6d8ff8729ef8caad10dc7dc23c41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092e08ab82a6fec4093761c872d2fc3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9f16d3a4a59a2c4777038bddf3d1f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df8ca035c15c86fb0bb27d5407a4ca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816993f808ec5fb6fda36a22d9acfc7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fc07083430a2e990d2c63867135ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb38931f6b9550e1c7bf4e5a52d4d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59288834945d9475d4397e13c9a8436c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb92689d69cb923b85bdf837b233c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1408bb48def0cbebf3c10ab31ca9f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ccfb33c9f2ea3e613fa714dcc1d03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ac6d7ea9b1ec5e87ee681b77dabc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc68077a3db9a231cade33c3fd0d607261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cea16c694e83b14ac319244b87556262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10010bde83de3f3f946802ae7a9723b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb5492274f3256d394fade30d746ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a26d7b866e380ab32baa86203d1921265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128c02dc3d18ce1caa00b1fb6c8c5e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade9e9b1c3950d59639d4111071276b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdc4215fc1d8918ff166d41d15303c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6558872a0af753910a35e660db7c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52901392da35e901551ae70a1e958f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d931205852c1d3aac8de483180aff98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7a89986773a9e92daac953e826283272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994972d0bf8b522514a8050d0219010f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b50e7edc3f07b15e71801526cf7eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dd5a285dc0fa0a834c94a7f7c931f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760a7dafb1d1af6e7b9e32fe6c66e65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f825648cee773121c29f16a118f2e81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413a68f0e133454aa5ffe90d1d7a604278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ec70a4172763d51afaf6fbc5c85c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade64f64de4d0682600e56b4292784e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af0b0c6b4442ee7ad84eae1768122b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd3e009c1cd28ff97f72b8614410f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661c714ae0f99e6c9884ad98170bb65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0d0880c1fba548b5d9c2a9b075604284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6912d8a4fa2d0e6e6e6603cc36315e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f5996c301a1aad0ae98d0b3874c31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea93da3e1339a44e200e4d1dcfbd503287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58bdfb035f323b76e190dd72e21bd4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b861ff7cdb6ff1e7a9a964e63b7f0d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ae4583533988e1321bb9f7a09028d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd101418a61878b9da77a3f84ea7d88d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cf22a87abf92a2fd03bd4cc52bb6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0328337cfe7ec78b34ca2a7b987f9bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874eb192c51ef839bd0288a4c3c3856294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7a2002eff497f2970f2faf4564589295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e9401f36e161890852f296d144233296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faddbd4462cff0c4f44229f853481a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84626f2b999598e10d3ec39f00b50072298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858190f48f0211834da616a40cfa80c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005303cfbdcc9e12102b9d27ae2e49ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e77fb33011a95fb290dac036b6c88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f1951d818da02dd4171b88c08ea46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a5d50c6f13f1caf05d0ee76e2d006303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03583e55606aab80f9d7fac125e727304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dc1b358160433d23497d6eb085954305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a63d8285460c3973fbc7bff8bcf99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef2400211a76a11c2f320c74cc83cc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365c41a5e06a597371dd1a9ea9178ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dda712224ee432c4c4ccd3ead00998309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc01a000def86306687fa8f9e8e96d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696613bc61e83997b265c83e9eba6e51311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd6d08fdfff9da4b1ea4c3cb03e686312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a44e620a779fb1e7190e6c2c3a0076313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbcd2d8179a35560f9a5660e4309cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf6baf7150fad93c030736673fed59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4336b10a32943d26a8041cbe75171316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaa8cec3f1266bca4ab8c0bec4b156317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0799bdc00f9317e5e28630bcc518b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f655461a06ae3347aea3a180b00567c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d862947d1cf208c0ca12cd772c373a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fee2ed71a3c174e3fea494348d8c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29ae499445526510609ad7c64cce4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc2719293568fd6d57fd31b267cb7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93019544384f4c50ffd31aca1b656b70324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d2177ecb3c6ab7a5c90e88428e695325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635fa7d921ca00a4ed60d0bc89e1fda326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19fcee4093e9a77138862d82d84627327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5817bff6984fe9a5a7ce9b597bc7a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db3b90a919642f5854ec6eca2abc3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02209346221b0e7f6c671b25d7ab24ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4b92b9af08bd060ce93f51ef8849a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adc30e70da08113e5c804206f265a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b7cea919da4f1bc4d50bb487470ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4a3cd91fa4d8856986bfed5e199c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981df72366c21788a31e9df57610920335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563c7e352429e28a6b5d15ebc0840ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9ccc59fe039284af5f5e1d1b18355337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa89eaa33afc5a707a2c57f1132baf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac51e1ed76ae3e589f1647f38febb96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406e92eaa603c46ddfab4d5eecf4c26340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeade0a85529c94e649cfe906417aae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e6a08d534f9e813d2e43c00a63920342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746e0f4a30a9463f61194787a86d9f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b033d60a4e1c26c8dbc7ca8cd5f3ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d3e027bbd07e436adaedfe5e3c48f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b85d6a5cc8481370f7f77d3068c1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f64753fae77afeb65f6434148a9fcd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b33ad58e2a25d172bd9eb7717a947348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fc651a144e866618a974c38482ce3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4df4ecfc1a352672c34c040310353350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6df5d2fba77d1c2d6783493af65d8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11ba4948b71a4ac9c7a3197e0bd955352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51680020fe144d13e7d5027458e27da0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441fd67bf0be7f7872d9a8972ded7f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2154fbaaff04cc58610a45ac138d5cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d22ec660062cde9d6a94a08e906208356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11126d2ecd87a82a04d8737f247ea59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8824db2f4056c9a54dae79cef7dae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a252c894ed9c235fc551010ef36f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952085621059fb25963837398523ae3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37068be3436af680006fbbeed66b0e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5c1b7dbfb3ed607a21fac2d6eb5f4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abfbb6a98f49a9a2dbe9289ae4f2b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae3127440da84149f36ed8673e503d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904bf47c659938172e5a84e934ff0c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dd130a07b899ab896af3cad9841a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1b6d8f5130aa79edfb71d5fd0b380367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e507ab7914cf0f25c20447ce4f49dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af30c79e9c9e51acfb61c8c02704837369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7438db676184a2dbb7b9e8b6fd773370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8554ac5937970aec9899b21b313aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3d0019a24139d63218843b744d4f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677854814b2c009674fc242c438e5e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef8d58dd6c2fc1668d79b910d47e21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e9280b3afcd307d39aafc8e368e1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cbf7d4100310f296a20e2874a0296376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e2161abd51538c5f7df9ae2c6c8c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f4f72cd4e5947f764e777f4bb73b7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92a5d79f79dd25a41d8303cb02bb25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a747b503af788b9df0ef46d13e8a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d600a3bdf53959d1656ae50d03660381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7539173295bdb2896682c7bf419014382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93594d0c68391f33198decc7bb284566383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedddbc5d9caab2d5960b15cb756e0f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858a36a0b8eab089f329736042e6019385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9016df195421bcae85a2829e414110b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217f6fce27eaf1b62af9cc1ab20a76a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45085111b56c292180a5c6ee0dcf3e1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce3fc8c2086a9f9a291f3b40beb995389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff34707f76e1614bcbbfdb517fef566390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375ff949ac7aa95690f1905ca5dc7b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed54ffcd2f1fc95994fc93d25ddfe06392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b6d43b9ccaff1210278d374019715393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f61eee97ee3f0ba0945014de814e6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0abf1591fae1ea374fec602bc5f688395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782a5e2159e48bee851c7c5bb717733396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91008a9255ff23bf4ff99f79548105b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37f1c0c65a8dc3043dfca35d8c0efd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e49caec9c5847e2cd3fe822b8fd62399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc1ab8bb8bf8ee824acde30135b00f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b53bc10c6b7b0666c7997f21d44802401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090b523fad94e2425c061dd39f7e9eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b36ce7ce9586ff9e9e67c5efc644a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d091b014875d4242e3ad65616d50df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b9856f6c3de10d773b77134ddde18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e0bda07b61b677626a2420112a698406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014f31136e8a619a8432656cea16561407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be578babad5ea2ee761ce5b05e61544c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c4f435d8a35c55db07ed0a946ddc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f666660857cb50b030bf8f686fe09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cb482794a081d0799a4064631a42f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15232844fa4362ff95eedba2b1b0671412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b8e221434381cf9fd9519ac394729413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db68a5a66103f8e8a0ccafc5fad05f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd39b5c6f26bb2d01eae88d00f70093415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c392b6ce261aa0fc9809bebefce97de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c2ab4c16fc866e48eb59f1a134a38417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd8bee82950afe63900e184e778b66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad62f70f46afef35fc08a8743745a8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa649ab09d75b77918d2c7a59eb2c162420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278b62fba4fd5253b5a1b49e8936a88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff7a4f12810f3c14f9de4403747ff6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5400122bd2c5cc4fec98ded1f8fc38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a42b9c5ffa7f658ae9f9ee2d6a768424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787ca6ee0363b08c7f5a1389b713170425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac28cfe86f75fc51e75bb8246f8a8cc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d85e960c36c9c652428ab8236cf98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f31979f0300b9d1872e8a6cdead6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7096737c16dac595ad81ebb4e0e082429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72826b572f57218e24c3d84aecf8c942430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc5c8bb242073a2384ac8491866056431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb11229dfbd3f2f7e935a8a6af7ca7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d5d4b9ea7fac4cc23bba823019633433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e389473fa1189ad7ca1a432883dc0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ae984085ec50da3b5652b5b1ff5c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfd3b661c9b2d3e975cc76f2a9026d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5cf517846a77774097bea1877b180437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519c0356de2bfc5c47f4d13267fc1af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b4eba743ecb024665aa5582eaaf6f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1d45d470f004d95ffe3f6b12b5efb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a34aab9eb93f31eb851b58e00fad2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef233021957e2a238c4e04f0762b904442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2875d36b88dd35a801fae1c20692f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21295719718e07b2f5261e7a874edd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8d5c5b155ee00698f705e60c92c2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad2328882d96e6208f188dc7456a2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4601d290fb2481bd07d097077c606447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89b1c8584a1dcbfd033095981d049f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbec759e7fad48f5e12c9ec6588166a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6de583f2971dc065b9bda6fafe4184450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8b3c7b08f34749959f41cc2c89afc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad5b58ae959e210e4d910e7affc7aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc026bb4f03088ea99cff725fc7553453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40e0649a1a7e7630d835b9ca99ff2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7abe5773bdf45d444b56d77cb7bb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486706e612ad1d1b79220c9aa927b43456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7ea782288a87aeafa0bc959d1175d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f196ee6dcf54b7c4c12224d10d10801458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d167dbc8cda1e52ce71b45fc6c45872459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae6952a2c21430d697b725c3081e0d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830dffab86ad416d6f4eb25995f6766461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9cb4c7072989d78315efe9b587daf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf52983ec171fdc75ed6c85f1153c7a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f17d966c0d1bfec086f7a31b958f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536341c7998c1c9ea4e9f4d91b31f486465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dbe31e7e6550cf4376a57d5424e22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331ae716b5ae9ae9e5991c3b80c6551467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675c9b4fa1185a3f9f0561f49ffdf97468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41015eef9197ca93f93660fb2bc121ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a2ba58b64ed9d42daf97b62067405470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a279a6ee424b4280482aa309241b7d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1c7feb0a2e593c20befbfc1a02b3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89ae0e23b56dcf50b057ccb30ea6c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8088c12bf6f19d179a63bc63803b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c77db2b0707ef8b3efd093f700dd2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d12463fd4805069712a2a4aaa4442476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0a22cf1600500f2daf81574af80f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cda3879033b572a699918a93070f19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc765a4a5dbd1648653972ea31d87915479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a30090aa7c6d643ef9e1c9200b79c2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10f6a4c61cd8695c9601fc34057d69481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c39822dab4647989fec5aaa38c439482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee75d2896b2efa89a0c2a9ce4afda9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20dda833ad7151144ca8dad2f7244b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee59f3c433cb1f72374269c28c0584d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99302a724efb8c37f252288af7af1afe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a193bda97a87fb4f1fb07cffa3abfdc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab665c2b604dd97c0b4d825efa4c4ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8855476656abb1bd88f58a043a4cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ee044c50356d280c2c6e972b90875490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721d04cd1d795cb62cfc2db5876746e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5441d2f365e51f334497896d602b7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdaab7c7c5a77c6aaf462f51504178e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74b5687be92e27533d1fe23743da39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec8f99f0f6662b6e660e343082171a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c538541f167c36dd3c02d637b0c5ee7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b75bbecc0288d50a92301af0e21be3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff4e814d4c8a9bc0482e71c4284add498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed34420c85abaa62ad596613e0c0e28499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44ffac0169cc26030b3770ebfcedfc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31fe4d6688dd389ec82e78e18ac9f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cdd9b15557eb87c24c2e7aeced663502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8fdefb72baf4f5e5f685e6306c63a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baccb6095565ec53467827ddda00f94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93feeeaa94f52447478398da7e29f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdb9818e51fa8913b31c34228461e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4743c56aa6702b82d35f28c26532918507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f2ab6409d8fea9b5a36827cfccd42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd2da32a9e6a1c1274081395197b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e20bc13228662e245974d98275d71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4432ea9fdf25b16934d8d762f2294511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691b30cb17834ce095e4671600a3899512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4441b45d4e2b019e079bf2cf874eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0235319b166535e20fe72d449b73a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3dbb229f8c2ae326657fae1341048515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f35eeb379db852ccbf4c4641ef3fee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa28cddbc05c412852ac485573238a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf491a215c94cab57d72e2efd23ff39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c00e86d7b4baa446a780bad54b1565519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116874124e2fc26b23758cfd2f24f28b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94919a999812f9048ba792fc4daef8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2b9178835faa994978837403bde34522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6911a8c00eb75b7fa95bacb97ab409523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2408d2d337987438f150c9853e448b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a1667c360cdf85828404c5f6fe37d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176bc6306d4121673a6db8369f77223526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074601325b7264cbecf99a4707ef674d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ac1047ba38f572b2bb67c88efe2d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2a707ce807302d765483facd23f14529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc1672b4bcb4d651d3ae59d7d54665530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102141b0dbfea2e731fc5151dbb4e63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329427e9bfa8bc1055431af9eb9a442532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a419e26567f11b10549f2fe86fd19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532dc4d8ca930c0c55e3fb760fb98e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18319d6577ce00d6f5ff674073e27e92535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71898412ec3d254aae4720cf211c33d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad345b6ae953609ba330751990e50b58537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08afef3da9afd0cca317ac8fd23a28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0672b164ca0d5e4eb393634fcdfcb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9c9bfba89663bd08acb328f265b69540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f645810eb698361d32474e130efc9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3de24ee57f1423343a9f0d56e459cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b7c04c0299bb3c9f635592d0f779b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feded8853fe9f568ec01a84da28d52544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea87306f88a1db61e0e249e8ec6e4f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dd3f27480cdc3e56a907f5695699a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f487002426e4916e79c690117e64a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd086cee9bb87d81493bb4e717afc725548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a31aacefabc191c9d790a1027da2db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532302914bd3e8758e7e413f4cb79c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675d4148887b2365809962caf768005551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651538e2f12d1cdf375da82759fdace552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b322045428b32a1316fb963e43553553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2aa663e5b24901611241ffa47afbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1c1c77f83f87335f81f72dd5b4bed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b62327762b58afe5d8299ce26b44d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1609cc76a5ded03e2401c154dba6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e81ffafd5d29e9c4b08b3b4535830558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de72ddf40069f3ccdc1ca63f88a485f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f185480d92a22ca453a94c0ea4cb4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c35ff85365ffb18d562124a1ffd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9318869f8de73436efe126a2a65eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb3d71e0c8870da5be2f845cb8b6d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440a8fc34d6f02f4c0348fdbb87d307564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10292be03949eb9c5d28305fff9d3eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37634c054c0c542b8dd21ecd44f599566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ee449fdf998c0d56cee536f91a53a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2091ebadc3aa4d4925b0836a418631d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ade2838fcd77cad80b65076a7203e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa8ef65681e8639eb119c6c58e584570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e8ed47ebcaf230c65e97d735a684c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609fd2ec6f7f4babbf620c94fdac793572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945e22a8d7bd4adc631af572bb80701573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45840f9c1e4dfe522c184c627d02ba83574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfbf09d19cfeb3a3d0c90b8e40ec4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac0cab779be0b98a5261eb42e6d343576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c25fd86ff3d06817869e9a9edce005577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af2bfc4831fe479c1ec618a5cae48d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c652b8ecdc9e8d0d4fa54285da729ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbe1936556f0a8914fcefff4d3c709580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84549c3625fd078ca3f3643abfd62c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e97e1827ccff0c6081adfe435c23a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c9deffa736d824d51a1c1f1d0d287583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845ed7eeecd6e9773f465eef8cee2da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c438468fecfc477bacc1116abbb2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94f45b6456f762351d9aca8be3b66e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c82445cbd2f3fc3c032267b1c6d699587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba47776ff6dc56c62c6b756bf84569d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c16fb89bd5c482ba353bfb0c0f36df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1982302e764de169e09cdc57bbb49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f3005e60e3001ea92e78cadc589c9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606922789c3fb7ad4dc8454a94432187592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98662c0d3bdd97d025a5e3950c437203593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a322771ac8ba4f2b841a4e8335e0f68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c10fd52aebe95272744f1492b9798595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91838e9f8a201bd416aec810fc4827e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e10990239a0c68fad9a03977256f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091ef05931d691454e07aef1b2d7a34598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1fae47c0fc108ad8acc0d16638e96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302939247797c50ca66fc5ea9b82b27600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dc18b71d14d79d1094921beef8e60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9672aa29da08ed433aa3560cc522206602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b7606171b7f4df5f079f7d13f1e7e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803992e3daecfff5be4daa9ed5b1b82604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cb77cd9bc308caf4e59db8133df4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d87e8c7f14107925f87069a5866d39606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6bc956dc8d83579e2d7e69cbfef1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a231d853ffbe8abe6dd11b11a9d6e03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afafd6d488ada72c79f7a8208df142609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae1b0bb3944f1fed4d8eb20907e595610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4f17f73d144af1ddbee135e0ddbc8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec67b70b853f3e7a4fdd48748d75aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e0ba20db69ade7288377dc81b624f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e707ec5b564df5e1b3b5f2cbda3fd8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8e84cb4dbb0ba0267da218abbf6d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea6b8c388e64a57502e01c0ec02cdf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad9d507669a1daff0012aae34471b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8444fc7e02d1bcb5e66c1730dd3db4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d349ef0c75f315c6b7364aa5a0dc88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424c8c0a4408a882a76625646e11cfe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdd7a6af2fbc7bb0b1e9c5f60b7bf1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76544dad3e50cdc75f6eff933a6d580b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aec49da09c298012ff1e9b4f2aa918623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11e4ac73ff852c93cc36af3fdede82624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ca117bb4638cc061f83486c7b1278625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e67a922316acdc463ef66742bfe95626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5898cb55510c0a3ebfac1dd93cb42627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d10bc00765c7a7b42c567f7b912cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ad9f45fa9df09ad984d6a7aea4604629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da158f5ac7e8132ce9f7b1de22cd55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a6d684ac189882ae613dab6c8bee9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d4a426c7944eaab28070fb74c48b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c448afeebf2a38ae0ca912bb1fb40d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f84894923235c1b746408eeb70e376634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ac4acb047649e094fda7bff03bbd3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4178aa8adaf2bb977d75eabd2c0f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c53f024744333a53e97658059fb26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aec5c84dcd98a728f5f75e9a8aecf6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51848178cdf8ed47dcc7363abb02fcdf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbb89c1549e5e2534a4c669f89dac3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89b597bef47f0a242470dd1fc4bb8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119603407ae00650df464ee17e194f4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176c88233a042645b7b212a6aaee2f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e8710d38c651d3eaba8044d064ff1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dbb359450f025fc2172c77738c956645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03ffbfc13aad40541b243bf62c57aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b32efbd47d843fe78a59dd53cf8403647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847680af1148164a3c3870ebc1eea60648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd9e7deb1714c2131c806bd889ddbc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec88bfd77b2d8de5df4a952e1d1e1f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e08b6575698c93570cfa893b4bef2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0364c11ec135d59bcc48d3198898d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68500b65dd07008a9b841650d6d429653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01493091b0056082adba2e411bf9a0bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49bba615f29e3a6e3e4c9f694aff56655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88554ad3ee49e1cd95d8ee1e25169b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ba97e23e3cc395ebdfc2530f594b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971221cd97d3d01155019644eadf2ad9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330f3afd7a0fcef42e0f90c326573c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dd2b66b80eaeea4b4eef6b08ad037660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16801fe5cc091ee0a51ed2e21494ad49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f97ffea329d6c20e982634f73f0c94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4df45fc10dc48b5dd2fbfd8c89d36663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607611679256098a3a5d7874dca6233664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0ff44c3e9406c7c9d096ce2640fa8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb51d65ca2cf88ed7c6b77e35e385b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf05eb7be7a83750f77eedb413531b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201942c84eb666714e8720b4a7db2a9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d7ccaf31a49415e857655dba6962e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccf37aacae93dead007b58aefc67e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164189635cf375b000dd106e0c80546671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b27dd5adc146db0684d06b6d5abef672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4851fe72c58dab127c6095fe146a55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c720dab059fc39590be3090ec5bcd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031dc2c403dc084427a015d78ce9e7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647f8d2375731ee70de5806a5dc2b2c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdb9a03db430b9c50782eb5a431884677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa2b88fd1382c3c3739be8df5c133b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ac0f896c51d2344a4e1414e87e044679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04a30b650582e05d3bae2b8b75d025680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aa82d7df68b5e2a8e010f09a1540f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fca64d5f7fa34950177d82946992e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421673fd41932245b867661d9e55eafd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9ab177b12341829c37d0176d9d150684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9a532014030ea679efd535736084b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741199597221ee3a4cd80f01ec45f9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f9d36d831113318e09f85c851a070687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705aae72f8add0185e65d475d295f36688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf3661ebfbe33db2394d92d121a170689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ba2526772a56f5158fb25950c6584690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9574010303baff61b1337d7577fec3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a66bef277d5f7b794a2be24584b2ec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3b76cc20b056c2bdcb1f0b2dcd973693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f97fca1c3fbcd179cdf87801be6ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746e75ed23f2c25c784e629d906b983695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274278988c55ad4f3c92542b3a9c387b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee6454bba81a2d43349d8ce6854ba8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81654b232cc5e1b6df5ad2f2e385741c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbd0ed9302c7adbbc24f168b4f04b0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a4413d69a06b015fb882b2d3dde2c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005698ab533f9325f6232317e8e7fd5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434001797f695e01a6353c7c8345dbdf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d065bd6c0e7330f1c9fd2add93a377703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595df1071e2c38544bcec65ec19457fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629412cc76f215598251a53e0c90ef1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef018b87167e8169090877223a0cf1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69564c98356de0c53047697a3c6897707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8333707f848328ff5b4d2f5dfbd87708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f526f668c7a7f5db846c5ea762e6b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbdbe4f2605c82709941b07fad11ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac4d7db41483bedae1b5c77d2cb8bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3d8de11624a91b4cf791739d7fa90712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95c1dd0b1bc8344b274f7dcf696f54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e5278c990c9c0b6b131ed21863ef2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de435c6ec22dfd61d8619e4a7f21e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a82c0239049d31fe0488410f9a437716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7f009b0f81cdd6ce09c32ab53088e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9682cc6a8fefd29e47033a5f80415718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d85b3797b13722c8ebff621874d2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d278d53ea256c6b82b19c0f0cfa1bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a6a0d8a833e12cbae09ea77457243721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d4969982dbad5279df16c1b3d196e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfaeb3ef96de24b2973c7d1d298010723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c68e08cc6adeb0a83095d37b6a6859724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9ae5e75d3a21659fa4aa13de6ffc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b86a810150ac7ed50512005563c594726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b4d52fc49ab68794df8991323cebd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b96fd48af553065f87ddaab9ff66a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33750553d9307d56b7891840b978d42c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94c44aa6afe1e32fc31fa7a32a847c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b06e512d1ec39999d85c69519b597a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10440ae9b3b34493e769d0d4bdf0c76b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a5dfff2f8f099dd3c3ff89b4516b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4d536b13472a6c4df65c89633f0dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119986d8cbea6ac16bb1cf821039d27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ec6ea848849617037616d98caddc1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9404b0ce7a23a357a82ba1860ff87737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43941df62eb61475cb0fac6d71d8cb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695785e736833004e2d2752fec46dac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4448db482e780ee848ad74f1872af0b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f93c7529fdc4078c963b33220ac2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798e6790772e3776fe2988828fd645b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b78283ecbea6f45a46e02b15fe92f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a3ce8234022cfed9bdb7c8d1c9aed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b3a898f61a17145776ac80439b701745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aa92432d5c9496a2c5110179aeaba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de203f5afd41c2e0d3821197ea78d6df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df69f65d3edd528e8d48968695e30c3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebf5c6eec3ac830493085e4321de60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf54b5c68c050d6d4569c13c202a0c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc0608b6b3120990120fc0e611c1b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00703bac2d349f5df472bf3b882da0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9232164b418a62e733bf55ca6120441753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939fd28626d65f58e4d7394cbb621c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5c020ed474118a416cc2d99f70e45755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0566ca187e6f915206a8c4af8b35b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37eae7403cce0f567abb3e93ba80e4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87deb294286bdbbca9326608909dad9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967834517c0dc759f6b8011f375d80e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc71c35c6f58419c93313a6263291b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a186992c86e2ab6cc261baf30901a8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5da4dd378b14d6ba6a42be11c1f1e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ff600371121e349325dbf7ad1fa9c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc066ead1c074bc2e5aafb3ba8d8339764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029bb4d69b36a67166311a1594e4a11765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaecc676524785c05c13f0bd64600d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7263ab94ba691dc9776baada7d1b2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4ebc8b13a823319c68db4a6123233768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16e07b3fb20a80edc2115b821aa16a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1c3fb85a3066d7bf5e33b6b8d08c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfaf72d65480432062ec8118c5d530771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b76bf75046bc4d1b3c58e9e7eb3f0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa8ad45f5b49c20f909af0730f9ed2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c7b1842f8a47bcd54b1b9d5cb7510774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f10f7d24260d274c0333300ad577f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2cbbfab01a63fd3b8379b49d32393776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8c9ad91ed9c3eb8eccaaf6a7a01c7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc33b45a35bbc3771b499de26388467778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf3ed9cb6567d7a14fde270b3a53c9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec3ff9ce6ec4ee767bbd2a69b0b349780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd00c77cc59fd73b170e882ce9667c7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01257cb88e810587644e4ae71d93afd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8715d8feac5ff7f8966bd34c17d729783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b1a3741467463b299d10ebc3a51e0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821185559c500f7c3b40b804bcec9b1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75d93e9c0177f58c5e0bfa21839464786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956850be2d30252384f5aca2a76fd034787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71c68e9889c79fb3cd3858b6cfbaa2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaacde6975247d2c3f1d65ce633010789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8812e75cd199375a1bdb289806c355e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a619633218d05c8da776aec7d99bdd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597833bf0ff2fe6c85da703af1f934c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78fe6d870091e5887da76cefe4f3ea793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4f0c2fa599368ab6113743fe57cee794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153cfeba3b43db440c2759ec5ffe20e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e402afbb21558fd8a5843b39d5276e8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfd98c4ce6371f1226444b249ebc95797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53f526392e3a1be603fb20e31b8aaa798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccd6156abb7002f936df2eb10410e0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bde8f3a067456e978c402109a51c07800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f53d69d4a681f11fc343c7af023281801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfc8070b098034a43eaaa38d354b94802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a6f50229678abdf34855e084dcabd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1131ebf10f7ccbd22572737db633850804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba44cb4b06278372dd2c3e62b873d6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa7f35d9aa964979fdc71eb1c645e0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d71bd6e21312bc3db44a3544102b91807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bf6344d43e75ec74da4726b0acd8d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bedd4d40c6ca45977b39cec36019e1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae1c7c9d1ab63334bdae9cec4cbde0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c030895845e2c64e379b2254405b87811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424918fe7cc8ed04b40919fa8d8936e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a5814b67d4b618db811b50b2f66d1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24e6a1ea4f1dfd891309d3abfa4923814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c039681ff9d1d58d683a3d030892795815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0cda175b081c0049ff201f5eb0c8e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27963b43d74e667ea5fb3ebe71fec242817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507aefc4a73c78bc49d74fe0e38378d3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ce4d35bf27081b2df682622964e86819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2c299356c6a2863ca7eb28c89645f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac48429f44fbfd00a14b06ca6bdc23821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19f648afcf9640f847b0be514043a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1221232339c5f1e4e4c0bbc14f109de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca750130a6b5ca2dcad26c11a80b5a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0befce13e63ff19b9f790557b6a85e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c34c3f4a1258e6514de2fb3da844d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb3b12bde8e6df50cbd7f5fe7faed16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee1989e1744863806d708ade6bc9397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710f751087a5eac74f75fe3dc82d8088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba275f135443dc253c171a510c6d80749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cac97545f73c3e5ae90030e0f70aee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01588eed0c5fe6de8f91c426f7a6eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855851c20217e78135c2f6b431887c2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d8adca01027fee6cb7c49bfb0a17813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed5d81ba519334d6dc3a4de89348cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cf9180ea66f68a8b1c7dd2520bb4d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186bede298ecc5b4a998dba85629c3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e15a1e0e01030f32eaab1d305a2da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982b287d7247cee658b1c20e38362b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03585df5f2b28e3b20bce4fd895aae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029dc605281298b554987ae8f848bc420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466e77bdf521e6687320bb5a928492d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e93ee7dc3c4eb72dbc4f57938ce9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5105afd9437ad70cdbb305afecadf323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da39ba4dc9bdbcd9f3257aada68b3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df47ed264f902de2922c55fe6715b0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa40075f8c28780e4e817bf8e2e72dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8bcd2e457911c84defa26210b5a3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f1bde22604ec580ca79e71c3eafdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178b61719c52e8c2979d690138a19f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99425f510e519d450f8e30abd78572c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c5aa278e46e335068279848412e7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a62f542773aaa40b421ac70db5b0ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d404f9182ec4d7664f6d2ad51c95633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f830e909ac9d81e3b4cb0c589cb6a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be3c76acf6567d437b7a926547f92a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54fdc03555f73ab4b94bd06537854d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f7d688432990272d749f6fb80b5d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac938a8bfd45e2bb82448cee8c790838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe7f49adae890a6c0c471859d449d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeac702b5eb1572f1ef8641cca11bfa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e666db6e29678f8a5345772116ffb2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43692db2a219a6fa70b254bed6efbe842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62d3d35a73551f6c5f0b2043171d4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2f4c226b905aca810b2ec6fbd752844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10f12042338b6cbd101744f2702ce245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab562561f60adca9a164c3596d10c2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272d3284e14b422015066622497433847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa332c8f0828466c97e410c0c7d62a4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c270e38595597eb59ae6dbdc83ef71249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfff58d92744a39e70a49cb8157ac8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68ddfcd397cd007bf7904b4b43fb4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20715930f45fbec85cd54754863ded652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154a30f032f0c29ed3d55432dfdeead53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20499f3c3472d625cab1afa05fc5d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485205aee12ee277758cb45cbd3e0bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a532551996422529cdc18c0ab3960da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fca701993cde6fc57613a7d314a1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def779acaa0c1950b8090909497494458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d57c29869306db241d6dafa820a9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7688c59ff5b5ed00c8151b4a56caf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387724cc40136b33b3d36db24fa08e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956638e98ccbe6717370a1ddc69841a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e918856311b56338f6e067ff6ed9f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0e65e28adc3df7c6fe88add5c3ffd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f14072bbd2610debf4be9aeb99d6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100a3bfbb0ff9038dc3d42cebbcb7d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b38e2943ff54e947218b32463658b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ed132b105dd2316012722acc92fe568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f5efb6a21d69310afa06e6173bb3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fae4a46d773f69e1a6617b6cf7fb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cd36c4db65f7b35a8882c76fc820a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba21f4acc89da534ce943775aedba9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b483d3a8b92986ba89ad7ca3ff44b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b28026135b2345a2d1faac7475372374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cf80fbab94b8fa348743d8d0932ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46001cb9d9783254885adaaa882230e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8652913014f94d1a5a150a98b5b82f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf601efe72c972e94398173eb096864678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d52fd171b9ecddb6eab9911c9ae0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719b16d8612a73d0729b79e167a9a6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171f7e2e8990623123ec94a5ca1363881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecdfa578190dc97b87b106f90d96fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705215c50d4b3e480cb7599bae79744583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a763ec736dd10c039dd32851d89bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9460f090e51d6e79e9b8795cd77cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ebb650f1abc64f86b2ce4c8532b0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba29f9c6fbc56353ad09b2388fee1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a25877f558a15a0a9d84b90ca306a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd813b245a38f87092650362d284404889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4f4d76eb52f00d7400c6c42daac1790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813b85ea76a675f43e62fd460ec9fe391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c0d1d81adc12c88d8b9de83500f1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeb5ecfb76c897b590299f83b8077093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c409dc0a23d1cb08cb941f873088a4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a98bc5790e926b38c4d7396ec2aad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c00f4a84e3f747d5eeaf8a5afa2d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a9f46e341a16385546838ea02f33797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482030bdd809f51b850cf480767a625b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9b0a39d5e7aa1c2acba44207ee36699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d587444c2438be8585c341ed2f246100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801fa9e702abc131869ec48a2e94f89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91fd98c88cde1faab740ebaf95028c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4381d24105fa11008954fedfc46cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e8a7df03f8106a105837ad54e9f99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc02c01271b293a52522750d6b641d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8000b551a313c7a1f8f1a870d2d4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4e6a4d0fcfced27d0972d997cd312107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222d037420d776674907bd19827502f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db3121a99fee9fad25f4d5001db31c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16e560c87ace0f372bc3456ceac736110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc70171751011e194ce9bc97d41009111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1fe99d5b01cfaedc08ee7013a595b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06f632eeb483f88e09b3bff866d8bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1b8019a92c84e4c716a2bf2521e16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0b90b2647c8b26fddffb5321898c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db852df71496c3d945b77d30f9fd25c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d15b142f81e083bb289fe56d2d1f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf676773f64e41de2ead627b5afac5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7b2ef8e7328d14e6e95163d4b40f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b01d0adf2ec5c5090fa5aafd0a9067120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b260adc77b0e9f23ba550e5f05ed3ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3af86065a9d74237d62398be2b36e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349442cc2f8ab04628a1ea380206393123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea902614445581892ed7af7f5f8b0a75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf3f2efefbf7b45cc7edc184e9f0cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5e7ec2067593e922f45392c6fa6ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8169fa716912a7e5842bf9dd777dde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28439f3d99980a9a8bddc0f0acffe69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ce706e6fb887147edcb3dd4c14430129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb401a9cf4a3b3f61c614e7bc0d4269130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebf4c11febc1f3f3780e0c1b4ead6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6d80452c5b8cc5dfc15a5688396d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f77eb85e17fba427fa8653c2506e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268a2ba00fbec23a06975a722d25bbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4526092837cad16bbb753dca363ba9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1adc6bacce2960cc3cf52490f2c632136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604901066e183200806785172772abaa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c8cfd09f6d119cc533dc6f143b91d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfab5d94eb803d80332c31d9ec29c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237e16cb7e6cfb30b652485509c0ef5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba2c022e3117456d88bb2ccdb3d048141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c1b5d4d44a84fbb9606498bdc07e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bfa97fb6d03e6bde5fdf04097b278143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16477656c11cbbc3b4cf962fb453327a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e52a1b09949ec9b6b5ade95a2fde6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc8ce7af2906b7a6f0d812e2e1f2a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f4acc48bef143e85e98135da2cc62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ae1cdbefe5abad0821833d63b6fa7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f30e3ad8b4683d62614c9f5f91418149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50820859ab533d2ccfd8e560508c0993150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bef19d604e1e0dfde305018edb5d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6666e6d5380a338ca76f20e4303ccc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0330d69f62c7cfbac08a840e5f12e49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86094aea721bbb6fe943481dae0600154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c509cd682e2ede8ec0e505d77dee1a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acb3564fc9507408ed16f66b3cd5c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a316753897ebd1182de82b7fccfc0ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc8e6cd291486001446c954227dc7c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040be61c7aca110cabfe006f9e874d4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104134af737312c7cf7c33f26304172160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4f551fa4f6a8002dd0240bb8b95c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b59f15381279b34a222888e8d97273162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e581adec9a00462fd313b3f88883e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91191c7441d11b7f8da32edca028dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ae1357599f79d6d60493d1e30aa56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e83557d0701e7886a582691474e338166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ddfb6bfd8247d69a3a9b6389cdc7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9a996729a45b6ad99eec8bf9e0d23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18554c49b3d8c8587f782fb61abbefa9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334035b749cc569f32012de594b4fe65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ee9316851d950a57261c7879b8e21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba314040237dd2e7ecabc8f620aeaa0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4a14c0188dd323a10a78b5e8f374c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68298db139ff6bf91cf32fe5107409174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a05a0f245c98207d0f68610110840175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f160691fcde0adb1cc55cbfd3307c1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4622287ecb13b1b3f9d9a9128795c2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec12d943a33fdb6b3efb24a41b21660178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9ca75ef03d3d3e937526d228e8c40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e4dce191084ea65801289421c6c4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382c4838ecd2da7a6482a41657d5a72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21785621ca15ed084505bc9a8aac50182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac36c2f86939152a8dc2a0d0ec83a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84705890bd23d90cda932926677a3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070eb64d544e0937f84d1cfbb42ff41e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f710d4497ed5f02d8ddf929687e904b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742a1242e6a82efc7df8378ce9ef6fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b60e8a4c2590f8f0177db006930161188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefd429ae00b4c1cc0ab59001cc7f08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30439defce416bcd0c4c16763e23e85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1d815361b057cbc15c0d6f8dd198c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f1e624232a117a21ed655c560594c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2080915b1d623b226da353066da20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1bcf57b25097ca935c6240a885baf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5456f047661d7fabf03ced478b649e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e5f2c61627f8a3290e27f73569772196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56821ac135ed4eaf0859e2796fab1432197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a54e1cf9d6126c5186b38a1d109e67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1651dce4fdbdf1b5228dc64065e9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781dd804e2eda3edbe369e299aa129a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96206f029ef5a07de1048bb9faa7aa9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4f6512ceec1284c0bf0f34ec78f08202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2ca0f8625d9643f9ff4f53297a8c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba4b87f5621c584e1c4efd1b66d13b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c68e10eda7b848c84897c7bf29cf4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89131f27df6a4e4f1c2bbc423ae630206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9c3544bd851fb0323b4c4646e6d24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de09dc276accc40625103fac2c48bf9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2508ab2990aac6f4d24ad632970bf5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16d963c3ff304a08d905615552a4aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c559bbf4f2803009f86afb1660e836211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c1a007afa0f559d20c851062e9856212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953c2ae2cb35209fe30c4d19f1b34fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87879fa2740ea08300dc0039e85f32214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca249c87b77ddfbc707df71ba1f04ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96633985f21c20fee0ca3482598d55216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbf771bcd343230527934f0ef3e915217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed612ec0630d208953795f2a8902def218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0665d3ab7822afcf10c923590ba7b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78787f838b3fa1b4db75823d8f655e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7876ee7ff20834a1a89dd81bffa93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c9932b1cbf6c505024ec9a2a853a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd19aa420fb578b3764c478bbc06fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618c0d967402944bbb2d1aab2d6e84a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530a0fffaef2cce7466d430e1efb664225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9075afc878027a7c5b8c134e5d27088226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0b57e0564fe65c56076c737cf0ae1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3ebf5705fe8562e9ff94ce32b7ccc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0bc157daef4a7e2f485f30a2c6695229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeadf0f1381162f69682b31c23ba76d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a945117830b27586f3d790b724e84cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde9639b8fb0e11ce23c60a32dfc058232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809b00f0180b78581bc8076a868b448233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0732ef73bcc001f9f37c0f19e84ea09234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aded57a894fbc1674e07aebb401d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891cb729993616fb3716612f7076a39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937ae0a1288a95dd354b0f9f0ecfdfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aadb1f953e597d0cb675d2173fdbab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ae20b500934fea1a6f9572d24530e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe64217afe719f66aede326fc6ae42240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078b203b2e8e9eba48b46060ac5b99c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54043e292106a6676cae9ae208cfc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dfee5c800b2951c4b5cafbc83b97ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad1314c601d19c9ee4fc148992d606244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d42a78a2dea5d0bb07ab771036186245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b562131055789e91cb5bcd5ad731b00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891605b43dd924b87ababcfc5010f20b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426f5a9b5968c64e5bc13a6073dcdba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bb2697b8dd37e733cc68dcee56d4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfde051527390f9ecc49c81b7b44821250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6be45894184f7f403e66bf9a72850251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd51a01ab2335350b915bb0f4a0bb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f296599de0622f7524653d366a4c11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fa1d9445c0d8ed4649ac37f60fc65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76df8ea912ec8c58edc67432ff2e70255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071984a2094521058c8b7ddeb4921f10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664258990f10c83d3ac75bfeaf25554257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f07d4e0f165985ef29e223a4e5ae76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f99565b61d54ae18478f515da28b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5632ccb207521f72fec65c20bec5de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f92013672cc530f70a4cf244924246261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa3ec42f6f7297b0acb946210b3627262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7909928a309edb796bf93e78a0d664263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad7b9356a6aee4087e231caaca9609264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d302719ddfd491938306d7095217a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d21eff2d01158db34128b68e2f94a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99dbcd5cb2549a7d474f7f18b9b17b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77404f06f826daa85ebc94588aa622268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0756645257dc4066918ff9426157d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd98d4eced1c797e859a458aa797389270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614b0808812001d11f11e992db9ff76271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93fc818719293e845dbf98e9382279272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7566f7971cebd5843c59574dc4a1a94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a5032d717c16220d41161d7afbfea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca625361f89e9a15d9b630fb9b8239275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb84187b2c87e3f6a46f312c7b4da43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb39ac0c0cfcf6ad14f13c739dce42c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d75a3eef2d1c8037b9f845f252f76f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddde6706f6882aed34f6ee74a9fbaec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61d27a12304847d0cb3b9ab108ea10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdb6f0d0650aa2f0f5d2ed01806c38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fea599738ced333f5f95eb79048532282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74e2a5f67f3351693b1e15bf9ab071283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a9457d3a8108203398b1bd366a12e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59b1aab3b2636e1f707815bebffb3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254ff46f5d08cd007a9b163cb05b5fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945668dffe2aa7a45cfa819b317953b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2df0fa00385deeae728bfc5a60c52d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa91601141a6fda7c3d8dedd1eb4d8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dec94d4ca9503c5a3964b649b91d7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8f67e6cf76dbd28d35cdf1ad63ae2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679a8d098c36d86780fedcdf1d7c016292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f1f5dd0e78f5208f28c757d937f85293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e79f6ca2f834e6b9cb30a58c11a40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c1a1802bcfbad602b39f60513c4f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee0d893a0d71f3d9b37025cdef7c1a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b93c955c6ebaf46da9fc0b03d9a6a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0b434fad3bb4a30d421f234753ef7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9b10faa9dbedc712161b8ed00c836299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af4d0d1403514d967642efae62c348300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5d4c528e449fd4dc9cc090d19887c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76780f5c4465f520d829ca8fb64aeab4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c07bbb687315efa91afa14233e603d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a492cff7623584e29c54b4bf5cb321e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b2ede9b0cbc4cc7da4f30d93a4b75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035b5dff001db3bcae90aa9b8f18747306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c7a06c3bd83017fb7cd45088b407f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae8283effbc7fb2b8ea8e110787cfa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418d07b690da4a25e09e98fbf2e34ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7b6a9604e59e56ccd19178ec1a962310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367d0d3ef6ea106cba29cb0678425da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a119918ace9b4ea0dd49597ff1a126312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45bf9d703ae09a25e8b0e89a38e42c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa156c2961a7dc8b9564e1b5a656378f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d805514a3cc79931dbfef944611c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9ac88f0e722eab05c78deae9b54a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf19ca9c273814156156eaa55169a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cfd0b67760060a227e3f41106d19e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcce6139687c36908b56e77b158f9b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a42a1adfa265df5581caf58b627228320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ec7e5ee1725191afea368b6e23d83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d81dd760c9584b0cbc5a4549842ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14821ee6e7a8b942d30696123f1c884b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbff242e7641115988b525c81aa2352324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96621ceb04c2442cac8dac7bf5effb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb60bfb63782bf0a2514ac79219b31a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de39067e51237319ab5e391748e0954327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18778dffae0ef1605814c7a06ec667c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175477da54ff801e6c36aeb393860a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d6a4dc2d6f841984132c752629330330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66729633ddf3af5dbf748a00062f970b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce08aa9ef5a4a8d8a6430ba4d4888b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcff3c333d6a67b8fe99d8a6b08b6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d73a51ac0084fdfd4aa394c883455334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653753893ecc1439c34e7aec60f79d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737d52d23c4e7fba88db1de63f950f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c74e011f886ee1e1cdf18cea32405d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867acf2f4b494c6cfeee79d7ac93101e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd59f3ec57cad911f16b32976f9b3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc173d2cf408b1bce0e950464291e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01abf59b6eb7cbe401fdaaaad47851341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca0105e1f216044782425c092ccc72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea314271c0f073599c22203127805a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751247562f6f43ab059fd44d34bf1e7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba600771a8f136bc453d366fe874c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e27d3a4bdffea8043fb702a7c634a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d39ae3b0d2d8e96195d33e5a1829c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f414a9ac3e7097765296f26f5fda9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dd4d199e710c09e1163c965223c2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46435e33f21d40d4a13bd7a5682ee016350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c262f17e7479c6f868852fb137ff4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01342bd30949886db0893b6b51827ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811ede00cc6bdb8ef8f68f06425db19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205badc8e884a884c1d77a97fbb29dea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06227ad07ca3dc4febe219a87064003e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0169478b4b609aa8d6c43128ef1004356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac4b4ccb93e5c35a806f0f910b0744357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2f18518cfdf84befe8c4a61d1a1ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb6793532e46ec7a55b1211a51e9eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9192b00b774bfe66989c71c33f026360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858c3acf55ca89aee8e83ae3090f562361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdac9a6d24e47e935a8ba78645896bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eee3453e1d8034c5649d06ab84dffc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33246fc9543a870d997a8227479c55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53c6de7e36563b650b93dfac1a1611365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6618a8ca68010c0d511632f18ca4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5d390c9a6ce2a4ae926d5afd25765367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e468de6b62d98a2be474581734d7a2b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5a27cbaae579743bc369e574f2910369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328918cdbdc53e4d59fe6b767b77502370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fed596f5f8c2ee3d508e01b3982c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640678f1df3e8d4c78ec1fb43e8af6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb368ee411da98d5c7c33a720e279b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f57e2146901c67c2cbe55b59439db0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25ab81ff01783b840bb2273d784c0b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebda6fc70f2b86c22f51802683fdb2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39b10c9289fe4c10865f9e5e5fea66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667522921de77697c4a96f41eab0912378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591dbed4361820000faaeac3f4119e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004707b4843892ebeec53a1d56b9129380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c51dbe67f8482dbfbabaf649724fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb373ffeb9f08b7c5d72ced89953466382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609c96d6a094c0e3fc927903f4fdb92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7362019e10e82f8555b924e9a19299c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e228eb58a7f8f8756eada8ffc3857bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8380f457e6ddbe91f419ec5bf7a585386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901f0d56a92a46f7cf4d7d986c02619387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9eb60388474e78083b3430bdf621d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98d93f999a2489609ab75cb5c8dd25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998c9b0d8decee44bf2f7962459fcf9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b678286830931e7fabf037b723a6d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5240f9523647621591ec7cd705454392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668d18129ed727fe8534806dde17d93393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf91281458bebf56535247cf94b42c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae1f99eb05a0ce1d60b49371748260395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a80cbd38c6682fd3e2070ca45cc9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0bdc97dd9b7e957507bc2442bbf0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a816e9605a5d08dd4603dd2720a9b25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7967d9f236441d7839f810d583d9417399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8eb7dce3ef1f3d47b74474ae9c3c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabe24cc81ab4618b4f2977a7fcfe5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec91125e69b60f20d7a69134e865d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08aece1488e1112c2e9f1224232a99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c518d5218e8714f96b12596a3fa139404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce0a1865c94846388059010a2ef6c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bebeda3b1db4e2cb0ac47927f4280b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8018b65a58f8fb02ba80cecb45168ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a3b9d353ed65fa92b0da55fa7fc72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b048b8395c80d574e497ce575208b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d684a1357b0adb8a0c7f1a6252cb13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea43490af21f61dc01c0c418a39278411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f365a1193b6df39861dcc6e423f1925412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecb2b61165e20cba4124421d0876da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb27bb9a11eb1d0efdeca15364e9d66414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de1a4e7bf4e1b5e90af7a9ff31c3d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b59019a138f63765175131351cc7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd608570d1c5142b634b79ae7b76821417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee748d601563ce7f75ead86e464cd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a5b482aaa21e5184cadeee32d34ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354f2bd731a7eb9154fa8084315cf90420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f765dd91c0e02b0e5ab19ffaa286e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cae989378675f2ed0457fb85950a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca748a8fba0dc9c920a1a98c244836423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da903fb179278998010d4bc231de42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326effeeedb795704ad6e3120e15a71425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaead1f861f0380a2a5209757d613d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a753b82d69737c11eb88f5017d939427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717d76753774280aec6fd031a09bc20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970618920c38ece203a43b792d3b89c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae637b2d9d149f2c180339adaece4150430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac40655b2262a462e20a134fbc6dc99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa971fec5c163124f48f4ba40f198583432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78699322a953ab91fc169f302042123d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc2e535797285ec38d74326a5bb79a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee2b0cb79fc7f2b5b681c73a5e684b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4241841974c39a153d6c4fc40eee20436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c24707f38179aa2d6345d11c49101437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0e0853a02ecd52b17efdf23653940438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f988861ec9fc5f9ce7d13bb0ebc76b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83babf4b37d76fde6cb73868ad6d4d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b8d548072e1864ea2d9d96af39012441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22dd2bb5b1135e4dbb3d57b16f9a42442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7d10419a265e4abf97a3f0009ae76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc39bba7912b561a3dfc77adbc7a4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beb30fafd31eaad0e0b6e87a4dae1e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9b901d0603dd00910f7ce47ac5121446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a41d2117b66129e2a1a54cc0a502f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42985eab8e6b39cea2259c925881a5e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eef559882d302af2e98161f86002e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3fa968b1f214dc554717aafc1e10b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dae3dacc57f377a6ad914a3022fe29451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51aa716878b051f8c82042256671342452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eda897d486195f0b23770b579f3d91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915b52e33c5faa95526a901f78b9521454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4f7a6881d2717d7bbc3acdda9b61c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa7efe1543a997a00cb86690735703456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade603fa1ad07764af2022ba62971b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb1006f1a58be82b5ccf203834c248458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a1a1e089e8892e7069a77675befe7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a0b60574d6c4e00dcdd9da892bea1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1050ab5b60186e5f103523b4b55b61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6412851c3e2f7bf46c2b7bde4faf0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d8256c7607d5e37ffadff33ee790a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1efde8d6f19989f2c449cb9a181ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f357697dd6de45053093c42bcc9f1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed6f5c3a31e04a623d1c86985582ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3526c43b53488d039db4b8961141889467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb916bf488cf1ffa6c44ffc6ed12878468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3afd52662575ff7fcd8d81cb786999469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04babeadd693d87f08d20dd82f3e43dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd59678c7ce46e0ed4c91a6a4ab81b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7ad4abab7556d1e89b65db17a4abd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb61c2d5b873b969845dc8415cd45ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3579ccb060ea6354846670629eb5a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2474de0e90528240d3a424ac3c6cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be947ebbe1b52839f1b09a232efed46476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c3b3fea2001b98804bfce091f33d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3fc1498b80732f5ad5fe610d31971478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f06db323642bbeeb84cd7c44e99b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12bda863b6ef7e2c8be1dd215e3190480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d20806eda3dfca1ae23c48f6e86db8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e9ceb28241ae740553c8f60a253ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0c39f32f8a6c59277c61b4f1f1b23483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4838c07c02a398f5bf11f5bfa09b8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3eca2184b45a4404fd09582c70fa49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac212c9e751be8dea51edd1852196a23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ca5e63d880e481ed4d225e31f89a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea7d494077a928105c857913a297cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f1a04d98d47e2a4ff08df79e86774489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c72a416a94b85695339050fc330403490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e8c32a6b9573dd5823cc2ea6dc4e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b51ace8f8fa9a61376ff1482d0b643492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a699bac3cc65f8ea68f2dc386d3df33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb36f7e1dbfd0df81a1c897dc68a0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde280387cdb93c49af04cb58ba91d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb7c421c96d3a9d99f6ad2fc3e1cd2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0bcfa0c6b7516ded5d2cf0100187a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f41a5ee5d72c19a74e3ecb738f84ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28d146869efddd8e73b164f72f2934499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ceba69789d642cf69751d7aa3a9440500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aab835a42443ceb4a3a18f8c6bc119501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb205661fcd020b5f8bd5f6c9d2c259d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdd59eabfbaeb199990c37cf1b809f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fb60ef31f2504f5c61128f68dc430504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c2a14bce91ce61e36d4ab87950b3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c10f62a77ca85315d579a0ae2b7184506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e88e46740380f39f874db7c0b6ca4e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812156c1b7744c359e71ea892c3839bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af50195cf87395db0413ec614f8ab3e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b754ac8829059dd7dbdb0481d059bac8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e233d974e3d50a1c9c758ec89e5913511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ffee87466fc4629378484d8551f59512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeb364b908f514799e65556c24d6c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1f9c6d2f761a61fe4f89c1c60c98a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e46c0f4c699daa05590bbb543d6df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd8681d0e1641d9acd10a404d17636516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df91f5cf3a65498f4a5a4c74a593ed3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ddb808c6b21265393504504067308518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742229a74c4b0b27e1fad700e9a241c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82e9656c116f225ea709d2cf997ad9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea131505f7868cbf7fccc03940f2bd3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d71236967148fdf1fcac3ad21410cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c7ecc9aab57e2893f400a0e26f429523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea538e9b013cef46a2fce9f8a55568524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160e2ff751a1ed0042bbb262bf3a99c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd1305bb04400d70fc43bee126d7d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8223a818c3468b8d5fd7e4bd06b18f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ccf1314601ee00243f3b0c77b7e71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a707921457fb9bfc5399129043ec0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04661113aed6e3c8faa18838ca5532530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8453797fdb018c7c67748e60b65e07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe2fc1334a06dbe26d3b7a9319add1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbf441a3365da3fe1678c34f3af42c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4f335708a6c8594c6cb39d087c7de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32bf59c53b4a260313f33d88335cb3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00167e93ac54bcf4faed1e4ae4074cac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b03fbe54effc541b666f3e96c8ad5e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef9bd372c85a6fe96641807b9e8e99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cb91f03fd30188b86dba07b794184539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17bcb439f24fec09c924ed1d4e43bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22284b58dabb0a741e8cf09be296a286541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30cde5f364da5b066d885406dd9eb7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed5a6d0ed816ee200bcb43f5c9dfd7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5f821a6a8ba80816a027a0642ee99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1460b7ad887bf795ad1316f20e175545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bb9e541786032ce001710be06cda7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b377032dcc6a7405e64c70a0d226a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21015b4ae4d7a3abd825fa0f66b0da78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a76ea72a8f3bf7611c9cdce29b629549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff415e0db5391652cac756038666defd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b289ca24447cf90dc7d906fa8fa10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebabce6e524ac781669626e93e99b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96120e12e03ae401b29a0f644a4235553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649ae729ec129ab64a05057e3613ea8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da759a0762a658c6ccd6395632412fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007e230e6730cedc213964aa1df5e2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf933e1449604742cfdeca091ef1d5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb791117246f9522ca84fc046207db5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547193389781e231244a0da1b0dad49559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ec5c5180a1b11ac031fc855aa858e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3887143260250069d80a4b4b510af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff906b75d082d11a79703812985868e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beb46f9ac5d11c94bf120115167b30563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9afa7747e7d95d3229376381088650564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca88f452b0e6e02e6291f8554bd793d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e14de26a17549ed5d44f5dd09278f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adee1d47524af07daf4b789bd8a50ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2c11aab05555b8665c3dd1d9d3a60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce2bc8b0f723facb46b95a87b50a85569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc7c8b91588c067dd653b5511317ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091e589034d89b34d46c2bc324dc205571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0ede5478490c0147f0e5342ea58b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277379ef70b4b802e847c10e29a67953573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47757b1c7b6f6f28735485970396f97574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5fdc7b30cd2a541ad55b8593cc387575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11157e378b69b1e799ceabc44573e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810c720bd4ed4ddb8de4730c1365049577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc116eaa4b0989f2ca3b36f1498d15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdddfaf1e6a0449efc12e9074613277579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ea4fdc986b6c7699607692fbeda75580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95b84400a87cc8d7ebf8c21571ac05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249388bba1e471cb84bbdf2b2dde59bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708456780bf67edb9eaba80d5bad4dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67c748ee0d73e510bdd21809e545db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a77f0c619e22c36bb1879910094d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9013b40d5562909911a5f399b500f5c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf7065c07e22924eac22d4c1453620587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546a46f351c13b7f9186773c80b0e85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea6775a0c7e3467f493cfea1771ac9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33eb59df1d45fa4aef4193c87aafb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b75971b2ddd4d966d9716eb702a209591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676af86f1f3d1e957e7f4c61f1b4010592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24c564f123781015bed26ede26c17d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fe9e81f802af18a8cb794db2ddff0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fff228babf786cdc5d0ab40bc02f3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ac52c81f467e3690f8f98275553e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae1978a67f731e9ccd8918e312fae7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95a8c84ba9596b757dbb0c53906cc9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc653d6fc2de735f052aef3e919f4ed2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cd70e91ef2dda624f1c6d8428f92b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c33bb797976f53c5ac9ee2d829f9ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7a16e2a4391b03e465753715df342602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac49089d692479b93522c1b4470c1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749785b31a570f67a315eb47ee78d4fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb9881a05869961d3af9a59969b59c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaffbdad05c4fd297f8ba7d40d1ae2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71fde71ff083e32c392fe92edd1333607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fa20d9e49102dd3aeec9559eac2be608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b8974add06d4bd4c88b69cb980dbe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc70118359d93517244028ca3ab1880610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b8f84ac0a656fac84a0abdfcd41ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f14a4d091e1dccc6b3732a6d2268a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4a68ebd513855f1e3d5446ac74e1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de320f90adfa868ff7f7aff1661576614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e17aeb61389365f294966c79e6d105615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6899f9587268d74ab570014dfba0e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ccbd521194469c7e74fd92e257c11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784e07497256b02d3cd5095f18c4b6a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ec0ca5008af964c5ec2cb34425637619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61456f6f21f219b1b731c76e641e376a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92adfd4153f10245894166ecf41182621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cd59a5ecf68ec2c61295cfddd3a1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fe57e7dddd579b5ead4e4e16eb7ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a7f5e4c1e16b9a18da5fb88e7daaa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743e553c7ac8bb97bdb111dde13fcf7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd906967b475ec0b4a07315c242ea490626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc49b53274337d000a2bd8f6e636739627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2e51b9bc670df6f4c8631c8e3ebc0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cfaf31928d8d8031e980b08ade766629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc2fcf75af44d2f37fd7a042cb60f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9af01229d2b338567885f522027368631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756674ac446aa8d6cdf2a601792decf9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad757f8985eeec702daf73548814e62633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667152edf0faa596d77acaaa247c959634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ebf97b5439ac01c37410afd460e58635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f30d2c88a807babc5f6f05e53db11636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870fd33939323bdde727f1670270610637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca8b9f304e93349b4c899b9e96c5a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c841af12fc4be3e7cb2247cc962d15e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93958ad07c682a0ccfb024f119a3c673640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31af0c8246460be0f7585744898dea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160e4dae1745a203f36dcf15ddcb199642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528509ea2503e92739f99434fb944c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4d651eb643c7d888eb755e4971642644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436972f0a4a1927c5e8b015e4e61d0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519544111703eb1eac1986177e735684646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea11df37c9e661f994fbfedb98838a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2850c60e60f705e0a5c19c0cb4baeaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8cced22406beb5ad0749fc652d383649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ce5ea8f8518773a4656bf849981ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cba227dc72473b8c62eaf0cc9553a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c234ee242fbac017cbf321f7379a228652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bd4f622c98ad56e951283e18a3ec5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076d412445bac0276c7dce46dfefdca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3898d1b97b6957d5276cb332ab9791655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede5a7b1178b737b1c903ff59f65273656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34a06c42b45ee724f7ea2c7f4595f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641434d6e37f3ffeb36db15c60fe5b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd730e0a18339c6ee9a028058d279c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf61e854a18bfd145148f695b5c27b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3d09a4d5f4518063730f1bffed42f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f7df5f5a2da3b67559bf0bef635ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdfb03b9e69efa162a55ab439c51fb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c267491491240cda3745b706a537c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeb0cc000a16d2383b22f90ba2d75d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a16a8aa13fea750c4b3ebda8ba22f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4774eadc56030f25072451eea7e5a70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f0d4f25cce23f5d6d5fd84337f009668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290eb6eca8471bb70a9eb5e5b4398723669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6af6094a048e046f44b59edd9ea23c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a37cce6fb27607ee29b8ab9b7c261671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934532eb853175c641eca53a073895fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9f0643e2095ccd0fc3945d4c568bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629246d49140a526c447e3b857408d92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228e0d03e80faaa1dd54bd1b4d85ec0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b833d534abcd6fc95740f304890e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f015d01b4d2baf0e63f4610a9e86bad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0001dcbc0a966f9faa88ca1a9d9b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528bef6b02faa3fce26b9140f29d774679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c65ff93a8a153dd18acbd9eb956e21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8806023ac0efc636b649c3924e9dff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f99370cc6c22398a79633ee14b48e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc331c85fe67615c1060bb6dce456b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6309795d013d321c8f9e068b0e961684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09476615960a800ef14615dbfc48df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1922ec54641d74f9353b8abfc3f52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ac0ea2bc5a0cb80aa13ada9877c8e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bd5b433e3e1ee8b130018eeb6b2b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57273e699e6fdd7c2bee27db6d22bae3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dee27387874112b642e2184182979f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635905e75cc3c3ff592a76ad74ed396691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc5c88da33ff787253ef691f0c69cc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fd8cdcbbe6fca8530fec93cadf450693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86272e3253a404415a730b076e5ebe63694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d70c6bfde676c1b2e5b67c2e2a5553695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01712a548c9fbe32e800af1f57829ea2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6638da43a742116c9aea4476d1f21b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c2afc542a26c42fc9e2264e219b85698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ee29dc9026d13d1984ccdb95e2ecc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616959d062583a4c830447c200304b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9915ccdbd1dd3013a47dcc557625a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f666ec1a8d214ba1e80c1e31c54ac2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ceef6e34db83f329cffc201e9d4387703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863174afe5c1a1ba5bd4e904fad04ae0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3363f936cbee137f8404643aa19b5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9a5aae5f96697eca7df449f46f540706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4984972f8aceb04eb0ce18ae43b053707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06000fb3dee6e5342d225de97115bfc7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1bf61b4494fab726fb4c46950d9df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a7dff6f1c0e8d5c4562a5c76f95ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4e9c0eaebc1ca9ed0ce2fd7384d11711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810524334ab6a3910e01833f0beacbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0152edfb9438a95f90db5beca7b417b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479031853b60627df6e85d79d2d5f18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aea98443839d7b5cdf765d19c9a97f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a56513f816cdd5bb10b25e1e45f3e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cd18d87eb7a2939ed6e0321f6e1d3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6f74e1daf700dd250e2f8c399cae3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51696306e442be212ffdd42ade8b423719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec898b6e86f839548c73cd032539ce73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc348c17ebf9aeb949b2227468f5bb68721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88cf084d6d270f3e8f9be581dd9b8b6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292e5e2560c2b690c7c4f9d93446cd4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75b3d1c8c09b8f89975b8f30aa86f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917b345e3de34172f778dcf770f9b16725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fedd48dfe49760463aa35e50203a6f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b28ea69c34b91c5214488857baaae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1739d6fb8620d5f70e1099af0a5dd9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60245cdc7a852d1f921bdd179eb07d9f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a539d231c5627833d93e21758eba33c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7c106f794c7636a75a9b716d1df21731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d23980632f26ab5518f419edb4d2e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6dcc9db63f0c309ef3dd1f793596be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fb9da28895b7c6fba579d3c620317734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28789e65351801ab00c5998f57d6bb2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c4aab33364e1b7cbed3132040a747736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fca30cf96596079e274a32b41663d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20b19255365a732d445f09431fd6e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b10df1bcb0557a8b15e7d87c706a0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4733789aa6f665dcdcd14d65686b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3ea47be52ca4f0750da3e6e5c58ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b74c2fbbb85597f5a567918f150fd6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791672722343ebad086b5655cec0531743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae6eb20a4ac5087edda7f883971d51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4db8316506713841e0d24b540736a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eb9e3248ce8414b3cf409333bb7d5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e9ff0b0a73a817d35b0a572aa7cdf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6463bb1eec1883aa76646402b6269d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67917499710307c15d03b57f6399a214749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523309c8ebae70b1e030fed5e8c05f53750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea81a7f7fa07dde88ebc294b85519e9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b382d8610d316b6c0b47fc1e4649c0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097d48275bdf2022136a2974e9802c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138ae43af2e21c4814b24a299bd71e9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf687c157804c71367ad5209816491755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fec86c2e8a0e0fa9c9234bbea5761756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6479b044b3fc5bc3e9acc829f27d819757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4719948eec547a992e2c59f1535d690758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca43af440678a53ac61781d58f4c2e8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94c865722c919c716831867169d912760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c441de9bc5d588249afae1106fb9a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f153d1dbae92d0f763b75bc506390b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9767aa1c64cec7d296d07181b404cea763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a2a18fbfea75775cf953f32e8288e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976216d874db9c807f8c3bad95abcaf2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901344deee96beff3e2c349365725143766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3e31ce60a939e240298ebeea9fa70767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>