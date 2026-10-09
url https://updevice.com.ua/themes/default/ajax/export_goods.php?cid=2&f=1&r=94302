--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd357d60653502cc6ee5aa6277ae33511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af2af21feab6fb14a5d653c93d91a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f0f2511bac582be12907985d9e38c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4170c63d5869f488c530ac1a2de72de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1ee881cd3be7bdd2f1d7ae03c19095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3203132215d5fb8cc3940efe09c683f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef4f75ab67c708975bb4cccc648e737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2f90ecd201dd84246284ea09a8bf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4289c39d6f12d666da3f352529f45ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659535490d627b546ac79e420177d7ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba2a7c16f11e793b73e2a98141d4f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0578ef13e37abab434094e6828bb9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc490e5fc65123b6e2ab7590afa45f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a473c75b009aefaf5bf4b1e4b7e0ebd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5766762416313cec79d90221359ac715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49eb201ec61de63194fc0a432fd2b3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63109da8438ea1777f67a06e38ec43ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bff99afc3dd1006650cf35dba6b02d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f4cc80d7212a9629310d0ed6ae09f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22652d75178985743ea49d44e6ee40320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8caa329902e77034fe323110978d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2070c856496b617a33276dc626f92b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4859dcdd13088536bfb24d59022742e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e180144a03d4a482fa23ca7398bf48324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5c51917cc846b717d757e8bec83ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2044d5139a95285a063bd08caa8ff4126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c2adc032df2235857cf001b216a6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15850b0decb19ad2f7025496e31d2ab328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a10c46bd7a075af571a53a0307aa529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104709678a2cdb16c63e81f9ebc5c3e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcbbfbf23c7be810544648a44e941431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d52a0ae478311d0691485ef10d8ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb8cfde5baa0c8f9525c1d444f0be533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91982beaec64b9edfb62acd3a2fdebb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e19b84ffbe3ddf474f72e581c2e1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a88aa1e889de7de99b289d1d980b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843afc9b8c95ff2c086141a90a7cd8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f1dfd42d7e9205ff67b3ebf0c818138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f442f73b6ff3506aeea15544ad4d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a32e44e33891683e1481580a20f4c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae555d93c62d39911cccf3933688a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6db3e7f15e203f2852656bd5c100742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b241f8c8878e8a11f5cd95379f804143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489c48fd00f1349f99d165092aee55644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4800345b3438d34b362f6bd239f3b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80607c6c5ada37e38cb03aca483df72446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31056eec78063eea00ade2639e63fc0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973935a8dfb95f5729d741f3c0c66bac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db41ddb5ed016110b8e8be5f468f3c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214d478d9f4c3ec7fdadd976724321e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f1b6e0f26ff5e883ea9b219756bc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fdcda4e44505175e671268f2a97ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300172fe9a355eb7d0098c4d952ceed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23d01181cf038bbeef5cd68bbda02354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cea8592e4ad91ae5d87cb183df50155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2eb4d47d83219ffc8a0c5ccdba7dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc22a7e3e60f15315c6ae0e4bb3221d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72cf6a3185765cb9d09ab66f839edd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97306468c99961929b8bfe59127205d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8851d37ac495d90b5749f93222006160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe12767eade271d12b572bb5442be561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7829ff0b9e794229b9748a637f018962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37e1e0b13b72f4383d9f98a34a5bdb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc7dc03d40c9db33b3163deafaca6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58f1fdad8f08fc9a7107f49df0c28c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f657aa892e3ebae6cd1315813a1ed066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9082345b24fe7371f8dc87d86c87967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a6649d7ed330e2b1ad8fc9de1f8ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477052f2f562e15d1ca2e72616e9e2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff20f78923de1238aa97173ac856a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41affac4bac3d2784fa8747b2f0642071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465730fa71734d66944dca1a4d3024272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261c4958a451683b8fb4ed383eb6c5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01feaa86af8e20cdfc94dd309045d7dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d797c3bcd241389e2e701c38ed2e5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54586f90a785f51295af9eb3635e637e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba46c32b7c481a0cd59f25b9996f81e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f1b5a945a9fba9403be56bd2fe33078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be396ad21e69410122ad3691e3987d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbdbf7191b12a893f47d079dcfdd3980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86dd93a72699040339563ca94c9155081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed96b6611fd3338727fb40d3982d9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dac24140d39d8da2b02d032c79ff8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333b48b4d3c7940b1b5b71df082816284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8537ae9614fdc51c7741e44c8b39e7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db31479c7065d7f8af4b0e9ac2d61186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973687b70707d24e897c4809d852ac987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ddaef50e1988c2994376957cd9b2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b56d153467dbe823a09b85fbfba2e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba838df038ceb17dbf11c50e04c3f9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998337d524a727dc1e4e31cd767635191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4bb945310f460cb1699ca4d88cc9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86e2f7370ac86c072509a833baac1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d610ebd40a5f49d52017e78f87627994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a03eeef8350733fecbfc812809ead195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90823befe44e9855dd4d25dd471ac1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf90c1628afb44ad991b88781c8c1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7eba8c6f00e404e2a08ff9058520f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430674c9a5881223ea08d241cb7e17799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fd27a1538b58b46f1f7d99c0e1503100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50a99760ed5b5f2c94fcdbb6dbcf93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd3b4ebd9d645c39a47497b6c77276102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57762d2768d6349bd35fbb8fba9a8f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c166f145dd26369fe572ed1a6a3ec8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ed3892ce4c0a9033743b6bdce6bbd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcdb9facef0181997a1d0450aaa0a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5284d7224fe4fb4e61a8950ae7dda06107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e294670a11f433297985b0189728b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf75697e407a35f07babd8980f0f7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b4f4f736cad87832a30456c1e69a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a74f1bd40a9fc847af4cc745ca887111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e94e867ec5da7bd82260666ce9dd4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722e71a3ddf758b15d47cb0384a2265113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03992d1c4979c8057cef0f56de52aead114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ee243cab804b34803917597f2940b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76507dd36835f17fb7c25e6e83ec21d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef426955c1e02db4f4f2a5d781c53157117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1f654dfb675ae20c5769adb8b9ca5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa27680168b3f427d52d73fa1cdb47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd303fbf13aabd146b4e60a289213e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edfa2b7728d18b085dc4eca4b3d23e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccef6c6eeee6d7c9478b3579949181122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe98f6db74a6aaa9047ea5a829c5b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f847772b92381217b0cc00a7791c5c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c85915a568fc24a92f492c5ba5ef3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec8003e1d603e4084c72d7b7b74133126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402310206385fb64e5d701baa8a02ba8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b4442b48bd25b61117bffa7e8e453128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0ca39d94739dd2cd8df72a97e0ee6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777e11682036d95cc86316996f06d12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8d0b0edc7aae432aa82d786db75ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e4dde68e9259dc1b951eb53debebb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b421c13793fadbc0cc53199d3fb63b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4910fd11059c21ce58c7dc8802df4fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799c5cff9c98b47793a5e6ea506c720135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da9cfa7cfebfff02ed330167b4296c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c16d22553a69c0e772578e7c0575f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facac257b73533182698e818ffa8e38f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c425916646fc7cc00b9f5fd4402042139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca94f5fb73f188861eebb865a757a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c127a5732b30e4d819e01a86c58d129141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd77ee46d3a1b98a73a509e386cdc52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91e4d4ad73b7c1a306b662d424424b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f5bfc04368e9fd09baeb12686e138144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86af6fae42de7ea461f19ccac532d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22cd6b76e2979c82d09747027fa9ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614386e11145c7fe6265eeb5bc58bd6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa57489a9978f6bc2ffcaf7e16bfe8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee795bf875f921ae26ad4fbdb070139c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249ec8dce573859b151a9aa39ed8603150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb768305c2419b2e41d2faa457613e02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82750e1e015dd091cb96759fde91ec61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc6487a645ceffe84ab010838fd2ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573341989f0e33022d8a617ef33b80e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf94390d1d63e738ab76e8258d5f56e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d52c465fd4966eed29a7f6ae4b0c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c0d894a76a3d12ba5e4ffefc438d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a6451552beaf7ba35e26d4f2a9598158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffdb0f311c61a61996e07bb88e7901159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed669e4b07a3eedaf148152f5f1b7324160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01838d134781686859eec7fca44cafa6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba926deff0c98e3c78917bfbcb3640d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823bf928fad6f825e8d0722f2da51b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d70548bf2c9913cb999af6726aa1b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440174404ead406fa2ab6a18486b058165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb12aa8f0e75dbcc1e675060f354b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48246634bddb7d35fdaaf0293b1910167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca08900b63f065ba6fb4e58e4ba0d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce1c24e67f132260cb6af53499c4ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bca112f8faf9947117579b132c60c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788fc359a06bcc776a56fc4cb587c4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c289ad2fedb697ad6e366e220ec2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b579d6a59ae9c896b51041a1d8f33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304cf804dea0447cfaf8a17348210e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32067c610c6a970783597da60173156b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc9946cfc40fd3ec3f2bf97ba02c88176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd1907880717902d08e9675bbdf42d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece3627016a46e949206a4084010e59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923684d55b7dce91c835891058c7c45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72424d756d47b0383c7eabe2b07cca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5b97e8e06561b48786f7b14f37885181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736dc62c409ea24c7dda042a08e1b48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbf90cb6c74b34669d263777e880fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e167e96ab863e19bf81c56cde3987184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6b6739e95ec0d46aaad2a8060928f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f8128758c9532f0b535635067f299186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf4bea510c9c1cffc6b2902659d89c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faee2a48ae0554202a765c095f8c1d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9449ca026264c305c3972ce211133e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d7702804adffc919e9c8546b2c066190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54f88ba59c1bc3836a2b02a5910eb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d415c19ccec48b25d82b8f374538951192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f61797eeac0cc594dc9b6a30563337193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749bb5a52bd1f4a6ad16c9fa6f82c39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f3335b643bcb02bfd950cc794384c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f062b66710a81384c0764674f1f1445196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc431aacfd04d921992e112679fe05d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551b54db8d99ca9319b54b358b73752198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65a15ef45fa0f5ee5cad04dc8e0aa7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb2408fe13e1e4a0bb2f032b67c863200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82296c32ebd78de0d05188048133ba67201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6a10a049887cd5618ad1b24b38d70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e51f9436dd32e886dfc9d7b67de139203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b568f01a3afc220ec5aed5b1b593b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4118ec8627bce8f4644e6eb464309a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86ae9a1ad5f952252bd23206ee5bc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c3b991ab7bff0d50df8b34de02d28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf402850bcece919bc6430e40d0ade208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718bf19b6545896c351e2bea5184968209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac9cfaa14e277df0972ac74421b1a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873d9a6ff252bc9cde0e9d28c8e4c39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1050e132308094129047f1e1618c4a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd3722c3e489a7e775f610a245ed76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1714ecfcf1e2c8774d6f3df0c14ed37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620900499f695f9debe057d5d592a8a8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13728ecf029336d80103c42a306fc25f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c0b9d12f18e5fd750f7efdaf9a914217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3082d90599eebb416645a594fbc11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22dedf8330f00c71303e2c1526ee5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dce184c843bb1ebd81cd31e297102220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28b411b6ec9fc774b4fc3b99fe890b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec52c2ccbc8a85524ea1092792791cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3651e384d39861f31d25eabf10adb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bae17035b6d02db75c12644c5de4a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3f83f4b24e8c0b1c1e053f79888e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de3daca323efe7b74be0fd7dc36002226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09d2d20f9a9b2dd054181ea4111d82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a409b0a82c4ce4383ae58c4485115228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96208fe7b6e36ac8cb140784d2c5f863229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc117da70ae1228b90fa15756c872c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547179b31023f0d9734e7e67ff45c7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3b1db22e8f2e2d8e9c5e108f2a7bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8feaf9fdb0a5cdfdc7778eec207f8c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d54b758045f3309aaf346ce843561b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7abdf630024f717b88669ac1b1068235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f070f65d58833609f3239e7118bd621236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac829389f01c53704faac064b0999d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7281268edcb8b4bd4008040962a9a7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e70bbd11932845cb1129c06f7bd22b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208311c8061b4447d83e821eda372e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd58815127e865a1e86991c126e6aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e367c8c63c54ab80982d4dce4f33d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86b9c60d9904443cc08e6d147094ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414de630d30ef326a406b591e0c807ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa682ef3254ea2a9c875f02a242a87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a42b1c12b645654608ff7ce38a5833246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e584346d2030986542d2e57f61994eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9489dc41dc4781ecb178ba783ae14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbbb94e048b9feeb46f102249a288b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6297c28a1c57959c9a2877e0199db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340a2062f0e86d66cfde4baa37fd81c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bdbc23c9f638ef6c220d0cc1cc06a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c3d73403b62e499bf1abeacfc5c67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54914af4b6f3439c1b26d89cd9aa37ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3df455d3c5f1fd3e21ced002d3e52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9a8591738c1724f8786b8f9cd4903256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6381f4215b03dc0138b52dbb387bced257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94524a4189f7be4525f0666509dc8aa4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d3201556950b921aaef415168b41e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773014c5a78dd909b7b6b02b89634f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed00fe488710ff257cc1ddc32e1671261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1764629a95528f4d93be65bb7a40dab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e9917239c33938829a8765f259176263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30624b77f81b8c5e04e8c21297320c69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9cc40c5c672d2e467873c23e02ea3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bb8b792cc896e4bf7eb1d397ea5c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84497e1897c3b6853ee4a44ad21771267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca620be2d55c7000695bba5b97259fa0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329532679d3d02e7e4d0c100c7906c32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d5f7dcdc72983fb512358a6705799270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fe08e136a4e87447fca43fb890401271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407838f438ccb73ee27d52a51e3fffd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e2ece96f294e424df5d9b2c198403273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0ca78a96bb9a6a114181a924c48cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39518a17f26faca241b2bcc0e169f61275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a639c339fc53358e8104f604ed2a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7de5fd9290ff2d63d0b2916f8efd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0300c4cb99ab8b41c5efaf99756483d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58607de511f7b2b53f59dcbb21b7ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bf23a02f0baf0774d48637014d76b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecf9c2a05b47803989b7c01b9c3a3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbfb204053e548ec34b0f8ca7a6af4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7a253a10d656a7b62013bb5a9045c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ef73e4291bff5175cac9cf999a17b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f911e999b5001b7e71aa4e332e4e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52291507d34b2165198fab9ffdb55b23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b440f2839bc7676ddf7617403b355287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ea9f3e42866ca72b4d5de252b8145288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001b052297dbd4be69a18c368d84df7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06605b8e5b6be3c6c481f6af8b9d99ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ef53e314c504e1ef82333daa742ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471669a5cfd85476408907282454e422292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7201599a06508ba3a7388bf27abf616293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e51e6a0a5e33ade8c864827f1748f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285970fbcb60a97aca84ad877ab563a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9358a0f81873e60aff6cb98f3e28ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c2d9aecc30f4b755af67247a93c80297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9d571f92b4399a6ce09c5951dcdb5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d3afc8385f6f6e82445f2a4354802299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d3615fdc152b734ce3cc4cb16c4be300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82442018459a7c8ce03c3722cdfa5e3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415eaef5cb67cdb6ae1a2e8e9fa678b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244f94d812166273d68dd0050b14edb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024f804be8efed6c6b2679569966e84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74335eeafb93701b514d7019e9b1872305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736f4eca6ed93f5e87bf22d9531505a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbae056c7a037e89d4d69207a33482f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac4589576ea651ed4dd6c6af8894b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238aeb1469c92c3cf9e812e08356ee05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb82ca9ec5e96160c8fc206b874d28b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dc52fc51ff5909144441031be7d2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb237c833dcbcdddc2d9a0317693d1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde937337270f52d6c3fc53733c94620313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab03919c1421a5f895d83006b1c2d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c43add80018c8a938b244f3dac241315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b615ccafbdf89ef1b586ab93b25a2bdb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a96ad1e7346f298de9242f163a356317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9035a607f0b48868593d57f07363d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c6a3e098d47154fbec1cb1dcfb270319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d25724e423f08bbb79104f78d4fca4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e1f71eb93ea041be8db11712f16e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7898fadd9178906f88877e96de086ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c89455b34568f7b4db4a1b8f9dad1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff22f3da9397b5b2a00177711cad30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c472c4b24021bc1d4b7c286864f61c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282bc4679e631e9bc03c2c82fe2e075326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb1482367b6a2f704a000ba2dbdfc0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad075d77efef1fc244cb67eea333efee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816586df6496a6fa5d36e04447796c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595c3d110fca4f1c6fb18b80834824b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0307d2e24c8ea6e0db93aa4cf115c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31027ef67c44f06d334a9e241f0845332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4e8fd459bc0095aec1322a5ea62f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6120daa3660fff14d47db3953e6a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5747762dc0d06a5ba007e45db1761c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c35f1ddbabdf4b9974737f5bae5846336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89970ee7ebb83da01c4ce296d3fede337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906165994b72da9cefad0faa9e38998338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f071cb85c25e584b907e5834cddc2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e298c7daf2972ed7da7347f18aac07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdfdfb4994f699fa903176066e0527341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5726a286b898ad36ffb231bdca80f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12016b9894408378fc02ea044cea5b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a18b2878438ef0f27870aedee9085344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c126048b73e6c2ec8f75c8fb9f351ec6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263fbdc5f433cc2ab60a1244ccb89591346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d93d106efd2f01d5a6e2f9aaa87f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c2a4934d38684c3c6ff04d79bcbae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf38c5f132a03b1a22c8ea545e20aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bf6e8e05da501fc4880f937189fae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a556e59fd52ce26dedfc4e88d2429351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc1c245beab779913a692585672cea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22423130f88b3e0643fad7ebe4e42113353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9c986f86638488f061d9e309d853d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e974393ec0555285159ad379987dbe8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907430c559613b7ec57859325c13057356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e044107ff24cc70e6f65045052fab9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535324ff961cc50c454b2cc90690271358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bf3a94f996b36b24260afaf242a5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd4cbe970212c73077d6416bd0d3dd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28f62d0242c9c6cf6fda7e9acd5d6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9f874332ae40ebdf59fd47a8bf1dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf6cc3638d2ea57b250a8af62abe65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8209a58c98954f139d061c685c2d8a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1e22701c14d7fd7b5be3433a5aec5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585a5d6825f67f14159647c8c713f58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea7324d77fc25ef27ea9cc1ea8dba2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3a95ffe1a23526472f7f18cdf03d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679df318354f2e0dec07172a262c089e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94965371cbc31626a410787c6240cb74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701ee909a8828451c02756f672fbc41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9b726fdc46fee6cd21aa25e059477372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c639c214a759b80bd4fd27b82e52d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61992e7774fe899d0e0263ce82b1a272374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655df8303c7cc6fcf710d348793b5468375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf9b655ac2238dcf88991d002f0442376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e7b24eeed2fe06821febffba6a533377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb1750a991a7d865f0798eafa9ede9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2ad306671b0a9272182d299212308379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbca593c5f783a294070ec521e6a77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92f5a80715c0a07bbf5b8f905bcff8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2e227d4e67b8cb041f26f7b7179ce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a9a01aa58aaa978bc48219fb34f9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f60f20e6807c4bb41671833b499022384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b7fea8243f7eaafbc712fb052e1e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c699bbb7d85d2b8b66dddc098cc8d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae3aae40d04fb474ff7caeed6dacfa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05111ca8098b673779a37e390826b4df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407e49fc74beff22a5ea9ce240e31ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241d102d2ed4ac9674e1d7512ab4e8b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3355108bf57f1f61e077b06ce2e02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba25ebdcd144b57cfe5fdbe56fc2099392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21588527ad371ba455649e2f24783e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbdaa894c885f09ff8a3ae878e8cb0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66f354caa5950b3762987efbc653fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f497480d9a7c55647c1401c02b04873396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b87561723fa42cc271b72c58ba822397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9b4323a842593c00c83b6ea1f2d07398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627c210f9ae3cb044a8948a59e9cb57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dbfd5c022419c4b4c1a093620b6f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eee4c0250ce575bf4c42b93bdf3055401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2ca1d7f35290821feda1b2d6f68e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b620ef17d8431978aa70274df3020403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564718de60e7b33d297588d0071b50be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d29b322284a672db01dbb17c44fb97405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626ba8071e0dcb55b7118c4d23dfc0f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749704dc20197f3b70e213d3ebbecb52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f246e222bc32b7a7dea2538c7473ac2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4681ed3830e9d310db59589ecd2ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39582737d9c7ecdabacc18cc3aef02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d7782e9bfa311234041368603b018411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab431a285ddd9cf4338a4b008d6d28b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc80e1267b493a7a601977461333ed413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0565236cafa33535b0fb1c90bcc8a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ac67c4e9e136bf27130493d7d06ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc076ce34c6af4ad9c60a7d5abc234416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee5675c194810d7af522b0e25badff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7b41165582affd2ee545e1a0f88ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89421ee32d5cd3a8da96bc92396f7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9602e0bdbc4236332c9302dd2f102420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496870c24485e0aad84277009273d9aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3493e0518d299d3367314813ebe3468422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d36ab5e747b9c5940db383088b27c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62219c0a6b0fd05c003cc624766d115424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068840e1a8f75f972d4589230d24eaf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c54adfb138e17cd335266fc16bcb52426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67f6f2954683466251dfe23e4fb627427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cd96dcb6fb9c7674cc6faece899dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fe6260dc4d100035479946829cb81429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbcb04928c1ba2fdc682dd0951ea53b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a52337c310a01654fca9ec4caa643431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29be6c15a375b1169416fb273e47ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39460841a08be56f4b6035addb122f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271f0796d1b46b88c5c5f09fd222df0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ecbf604aae4bc1f764626bcfde297435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbd09345828f32d603e95d64bbb5d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085b9643cf61f1964096e74f7d8cf63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a1c045b7fb60b64061277405daed9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bc325dfb76f0a47422a4c03ba3901439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170f8b7b8df237d72b3350c496d8122440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6053d8f562450abfd01c2e27707d11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca454b65ddd7b262967505e893dfa5d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dde6454cec5d8142b83eb1ef96b500443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ae87e801f1a1af7202f902b6eeca3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d16bceffa872785b7b3939d7318e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ff6693e302beb4daa173b34739849446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a07c1200346a1cf0a354982d273707447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f69f790a841ee9ad0e71d7d71c503448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a2f383920aceb387e7f76dcc773f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addae6d1c68dbeac4c64f8063e562a60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e882f242336b70d41eccd88158d522451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1634dec9b5b1b9fb1e01b2db0bc60f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9433e90146b690931003bd554391a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d4bdd10a21fcfac1726dc9cf455fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bccfbe306e9a3f6c59ea4b58dfcd91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac33867f6dc233ac5f2f74c50da667456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042f5fb81744cd53b17a736d5085a5d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba020e0221656c03085bca702b1280cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f7e46c197602c80bd09d69c064c5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5444e71c419343b6924651d68acaebc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c38094b4c63d732b2d77d30ee04da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860b4db40e1c7e83cf84ef171f8405c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c0affd25c5f7b6c07d4c3ec65f3ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d164bb4971e22f7b833f024d827e7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be1f6e13ca0c4207a2d031fefcf1b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e10fe40f055ea78de1de4c6841c957466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a318aaee0bafa0f4089abc0d2bdfab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13186b046af2dad7c342476d09c10faa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff1c8659b3a8be2dbd62e27c1ebdae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79083928ddbdcc6e9a7265bf8877cdf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ef4b5d453790348548e09fd1f3eff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ca11b47bfb422c13acfcf1b5cfd60472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e267f69e5e1b6c263c59005c6f762473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2aedc0c424209d1a06eb555ba44f19474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bb32c8081c3feb3cfaff6be6be84e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a229cd6df12658514025237d36c43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185c381e6f43744c818a44f3392af5e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6eb9e9590721d5f8ccf4eb95aeab5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8485636b8af010f4ab5c713ba96e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde2f9dbb853b98aed55e912bf0aa45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464cecb88c379bf9e25e9cce32cbdd6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9af5dd19df2aac85cc84f7a609445f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9da969394b4efeab861070eab9388483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a674ee72792b821f446c8a970b5fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525edd458836ee0f84fd56004ea7fc57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63011e3c1c69f9606b5f83ee4528c3bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662c8bb3a91495073069f1ff239bde2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740113bc00776491c0a155841e40c3b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a1979d7c842064309dd141178eb93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba570a1a66130bb9287a0d2c0db931490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc530c9f7579ade6574cc9880f3a0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162f875821de6593eba31e39e99c035492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee167dcf1b99fd9dba5d1b96d2c681493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364a10f1c18e87221db58f46d87be4c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da785d8288cbb966800c5683fe66182495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2c09d07d38a81054a2c3edd39a741496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88422266035a22da5ac6b7f2e58cc9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e8e9921b2006012f2710ee1c8ca75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7547a4ee53bac7013c2410ce5923b57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cdf4c9fc378158862ad864dee8971500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8669e7622d5cac4f6b56bd42f6297501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb8faebc7c51482f43c1e40aec297e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb93484415c8822aa1ec4ea251d2fb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89743bbb84f9ddc8b0fbb5a32dc56b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d519977a6500aa7b67aa8c5cf7337f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b135b22bf1f8fc7016afdbf061f433506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb123bafc806527cdb1b2d371607dcbe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c12c099f957ab44a98b3bf68d0a81b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3412043cd080ee6a5d2d8d4c2f97497509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c127f49de709b57370d5e36fdb8af8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae15a84d1f5a1c04234a0713ea4eee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4993b60ad58b40b5dfc29c1905fbb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7196eabb3971d5361e5ad2fcee6a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ab2a9e22ee137c40f0bf34ac7c1d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26801763f4fa3df2673f544012562a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c57a2ee6523b9d8acbe9b8a3b011a2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da65ebb85242177536d171a717e2842517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d554e4b7e3fe5cc4fd53b9f30ec05518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ad133f6b7a2472bf32873fb83b642519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04504040c33062e1c11464b7a285bc2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc2761d4932b2b6ce352222e874521521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d97dcf2c6cf96e43bb3c2cc325e3d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcd414fbfd130cf8bc3cbd7ee31fb1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7bc53a7a7e7e646640005069342d6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa2535aaeddab3f2af6f8d726ab9f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb56966e44b2d361d7ac707af84cb2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b101c9ea349d668c6e8d74db0cffa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da635d82ba26da7468b11413e2e901528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3b24e0c05a401bd75fd10d0787944529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ccd0937e8bcf6c0fca52a3536645f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249029796a31de3622bba4547e8ffaa1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa080a073f539f41b02f58dcf9baa62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bdaa83e15ea810f1de79c7553ba20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ccd5a810ac2cd48e8f3910121289a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb484916429221e6394792b9994663535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5516599af4889ca12dd7466426973536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f373683719cdc295c961e0e902e43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e73d5200d125fdcc7107c3d5dfc6d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa23e4805cb806d17695a5988fae1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49367323dbf5b2299341997aecbcd408540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7b46666ae17460a23e4735930d7eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5f8b4dd9d8de6c61decef0909b929542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2924c131da27d1b2150b3a918d8cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f089bc0db0e7ff6511e8044747158544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42f54e9357f188d978c336f86b2d09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02611e29213a89ec6f58df70604e9f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295a44a4cc77d5392075a36271d47e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec1dd8a143ed9787af3f086eaee8ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd974d89346edfacc41a513d1f1fc13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cecb1a4d506cd37cc781e005f9f42a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2e394877a63ad7eff0bd9f40a0a18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816db6e6402faa1042b8b9515115e468552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b877b5a54405b6c6bcc2fbc1a8f99b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23ace9e1cc9b6d2643869da7878bf5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e147135d3025eda30d58964224ac3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921c4caa56c5c2416a0fba68ca66821556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa8b3462ec31d2b375565e499f40f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6819b7b8bb82464d2dfca9845fc00a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a64eab970e97e7b01425984ce7046559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed977b7dc1971579773d87742ab14bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2688243762a79985a2abe91810a9b78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877f0f0703b28df98af16c2440537b6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e522f6c0595d3eab917589e763a8af1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeec99cc4354620eef86a94cbd6732564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165243425c0439fea5253dbfe70eb9a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba92412faf436ae322db6e3c2a5ef16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f853a95f6de5febf57e870b6d1851b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5472cfd40e2eac2a837a1e7eee71bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f84a4f2d94fae576059e0955afab8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a36709cac864ceccaebbdb78fcbef7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa276983d392cca2c4e502d7bd1c853571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04715a09ee3393ff0fb795b44533e793572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cf61dcb5d21132cace1f68a442e5f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82bebf681bea22669a639ce97e4cd74574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf714e2f29567eb832c5ed50f9f26bdc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fd1a1d9ed0c4180cf16273cb88cfb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31617fc7567925ca276df41254224bfe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987469e68836e00d115b4d913ce1cea9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31dc1a5f1eef3ef483fd7c5eb610fec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bb2cd5b88c5f298f480d0a4564d68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38134790dc6c1799e57cddb2215a780d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cc1ccabf8342e64f09f7f7df2862c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c87615dbdcdade783c8f3d61788b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d787008ad4945101215539afc3af86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b99ce2c5949daec6f23b50e45c02a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b43f696e5daccaa359adfaec11854c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9769b92c0cd5eae0c85f247123de5c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179cf155dc9b709567e32f48a6c70ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6393c887bff378cc3382716b49316589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4558fbfb4af69c5fa2e41423631e59d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a15f5b0b95671c70bb3b99a7130aad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f084ab2311b931921a9ccaaf71c1d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7359c8d6347228c8c89ea143f2c3a9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999a85a731f891fb13568afc3d4c904594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e56cf44f6a4368bee30fd515200e10595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f738627a8acefd63538d3d25769d60596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e72ad8d9c42582f4b489d7a21e67af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01479299c905f149753537102ae857598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baa8551c28af2eb6bb7241caac0ba5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dccce45a5ef00e8758f70a140fb47a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1350b9081445ea8174d3e245373b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346133df5006f8c14e0d025c325c9a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1900a629d0e1b4704401dc9ae1cf77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f140248b0d1c8e86076606c90d362604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbeb0ec66fe092e16b5334eb9bbeec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d0eb7e57aeb7589f341df7c24db37606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fe67123eddc14a4d37483ab2fae6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bd867ccfb0d10c7d85f4c43e2cb84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790574906056f27fe7aa5f8f7ba51eba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916160430a856906405cd608e8e1a860610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffec4c0c66020136d541b8667dee3c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58ae677d3da864aed30e1229b1fc21612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7390dceeaa531e9eac1a1f76b0017c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c4af3b1efecd6ff3362d11802f9c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6545ecfe9e23eab6439c8c41c8928e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8971a267b3976ef899150bf5a88a691616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f58dc972bb62bc6d9f53ac583f62c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456f5b239b79a15faff3eb5434f8dcb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bdc0ce4060fdb9c7818ca1f535ad3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e52ed194ad657e76c2eafe835cfd36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dba11985b6a0ac9cbc0f0b2a57502621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bd8ee5ea1d8b4bad58be2e276ead6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb7cf161b60ae7a08a489b9d1f8aa9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037203258d34e45bb2d6fb6d1548d0a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e777c0624c95cab1af751cfc7b18de0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adfa76d331d7d20aea796f83b90586626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc5471a9cb403e2ffb5a0aa1a057d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf63ff5cef15b4c3b6ebe6cf0a12ff6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c38cae3db01046f893f825d80a384c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9f8c9016c4b0ccf5ff1f1e853df2a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2861981637d37c4009804d8787d13eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdcf140e39933234a9acc3c49da121632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403b18682e15fe3c852d0136440c6ef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f1db1b1596e0b8185ed0b94c55644634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f535d5486d78ddd438615391353b30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1efa6b35e204ad71522a18068e4836636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14e9d99e526dbf79a90245411b21c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a1f11a00869724ec16562f571989c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318ea999b5ca3cbe8b0c7bbe1ce9696639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ae27abb6194b513092192d3b600a0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bfdf34bf6623d8a750dcfacce7f0e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912f59c6fd9cce20046131943e8a11b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385d5f9821d8554e54e059141750180643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffccb911703b4b08c585714b7f3805644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab845f0827ab9b6697cde02121d58ab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569d7631560dea908daa9de03ebebdd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee209bb0313552ae140307362efec21a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b8d8a4b375c38f91114bc39a8985c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313ff102c93df7614bd7d127a111dfe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c47ea5be0b53a103e416bdc79918d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ee3a2795c433be0f702b39f30d06b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77288b06b2ad34db80ad45136afaaebc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfc21fdbb04026b94e333bc4593e01653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d5900a9f119289055cacdef86f389654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ac68934088c1212e9efdf3b5edc17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20265ceeecc49083e51a68a9ad07f8ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb12404362f77b56a45bf68aed98d5b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2f85a85c9d2e4c830f8011dbf3f98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa9d6489779a22820c1f5043cf0158659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad6ac1188d4bb76b21ec04be801762660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf1d117d8a2a9c93c976afd10fdb9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb66cab79600a371293956eeadc412d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0b9b2482aae46a34d24528d948022663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba6c5c42329b1ffda670e30c511d89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae654f7261522e33b41d413ee2f2a8c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfe427d735b4e096606aa11cf602e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe710cc6ec78f8ef7563a61ac68196c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fc08841647e86c4f1ba6f54919e31668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992a6eac264a443ce04e965b185a545669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde05c0d5dcff34607f08e45e46cf9d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2ca831b5162295be9702626ca633d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd25f7355fdb0ba84c72e3dfbd4a803672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79fbe035d2d53ff2bd02a23cab4216673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840330d468bd6cf7b12e26ceb42c174674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3058ac0a37ffc8f691af466d01e46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bedbd1fddb1f5842a6a259300db5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07030ec905dddd34727a975eb8c23c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc9767617a55512b7e19a5b6a1ea48678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58379c73b774cd2ce4e3c4d98904bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86939875126f3cefca41ebce492c5cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d80c38105549e9af3f3225ef48150b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31824838c84c2ae47c3c293e2d3898b7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d255ba38a0ab304d1ae323d8b7749683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceaa195033c791c24b3bc9312ac6d4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a5a77965232ecd1b4b4a850973f3b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c871a3bbbb06883a8fdfa68e47061f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325bdfadafe821fe2cf0064a6e3d158687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2ba95472a948831cb28f9498d8f1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef234d6d1ebd12c914fc4e0e9748d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f07f2d90b7f758f5f9acb0c503564690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e39e619a757d7e4c491c98be6b1c2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fb38ae54e5e2e26b7f272df8c8bd2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e8dfc735dc45e356332ed412723ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f2efa6689c87fbe17b1664bc36b2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d6c7f3d4b8cd6353241b13b9d9595695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7117dea36f428e4c7819e65094723e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dfa0464f1f25eb3a9f4a906cecde2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958b6f183a403bc40a36c5ac93428c0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72452d5d8e89423c5fef0f9bd20631a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e247e75bbae193d5723d494e8af75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c516feff2a9d70b2eae5e2319f9e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbc19181a3e47f76116a8fd46ddcac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccde563de3d6484e85497462b62b5e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1ba0cc758bc0f837195955ac77a9d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19001991b76aaa349255c01148cbf9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19aa431d45bab11ebedf5d39622b86d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56505451f8c46ead15c6b4ba419c3cad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6fae047c97e83dba713584761f531708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c8f397cf59555e921539cccec0dd0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7940743dfc9d3f30280a43212554274710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4612129f1bde8b348151f57be8cac4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90694420d1c12e67e885bfcf7871323712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d0477e860bc5cf7a9e6249efa3e08713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa853f47ecc82fec3811291a36a8db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4675b4bf67c34333159cc90491eca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffdead97c11d5c248dffd048cf9e91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fc5d9c02e05fe3671fedd66d372e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b799d108ceb4373271c0b41e63d51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162460b77f7e7b47c3a9355d80e1c3d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e4d8c7f04a07b6f9bc1b6d62f48a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb15bb9fed2bf1e9d401e6a6ca478ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6f98dab4081b2e791e4c4da4cbc2d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eb3a3cef2303829db7f8954edb15b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627136e857caddeb18a40b2a209ae3e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287addf20bb0c5874fb94940d636dbaf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77486e6df76afc12f7b2bfdcc71d607726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdc837ae80dcc54ca53e5070d51096727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a6b80ed0870e4e116df8074b23e1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd664a9152ab62ed2637e9abd0b2ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211acd8ef85fd00d82fabf88df709e02730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c669163735b5f8f399c91be903333731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fbe0e5d532310b451d6289d517a54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c2dd2f73ffa50134d5cccb01f781e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadad8312791acb1e4fc82e8c6c193c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a104c1e75474a60115b74afaaaccf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026023eaa2edefbc64c05ab64f712157736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c77585dc20e68dae3bdbb3386c5fe8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e74087c85b77750a2aba845c08407a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc5f25c6a1e1356a5153d178c171f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccac1d5db34f9237e16933f79356bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcb7340f3399ba244f4b716c28bba5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2431b660b22b6052db5d34551b052742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a48bf7c4c8d1f6b7c15ad0bc93604743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b353fa0ad8fa643667e64299854a01a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5141704ea07611059c6dbe98d1ade745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e36a48d281c7c9c5f5e5d396ec1454746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d222807f2c266a083ec22105159b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b695ba803a44b6615d3eb1726220e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c38c93e61615db23b1bf8b146bb84e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8508b3edd1d33e4b7479b22c4a91f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb115660f83a187cbaed38b2a4d1e79751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cd9afba164f2264aa5775a2b50cbe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b4a8a1f7adc4637b208a3f5bca866753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51192e112555e45dab245d2f51b4b492754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54220de2adc902f4595296e3d98341755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c44268773cdc19ed01a3380fbdc46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c18778806170b0ac53d1dda63dd71757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7983856d65c447fa7b17f6c867b7a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94a0f526832edfa21e4c5749649b3d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55238888d941e7a6d82198267e0498d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc5d08a28568d89dfddc0acf0018ed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba6e62ba7a1acc2258baf294147a1a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bff825aa70d814a000aa25a3c79846763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622249336cd933202e2fca45d12554d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dce4f636a302d69255cf12a5c5360765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e20cceda0ab1b808fbf22f6db84cfa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686d412bbbeeca61290afd803bbdf4a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467b191e5d54b936af8498d02ce4ee2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ca6b579d098392e789a87d27f1d04769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18e1d067fe4d933d01b511d957eedd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61ef397c32e178063c844c2ca6e730771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f17660f5c180106f3d10aeaea12792772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b1af59fa9b466a5977ea0ac42300d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dc90ddd1e90b5be71ef915c098599774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260eb3f7d89ffaf680415e8cd51d21c3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3cdb1c0948369463f6a491a039236776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1f78aeed99199fdef99608b3b0e77777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6a3d7d92cb877fd031b699e643483778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f239f0968320555512754912cfbcd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d8ed7905af6ebf030ff62c6ed39b8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0585b58d0cb8af8325b3d138c9bca781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8222721735eb35f0624f220adeea1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9410f709ca9e336dd220a0ced9d0d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3a2e272c9483e9d316bec29474f50784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d713dd0485ab1750af43c2130183eba785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4100f76588c86184d4bea1e480963786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215af28222891c45ddcdb914adf098f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b07b56951125f192f2cbd722da7525788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b004c0db6a8e71de8cc9163b49de7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a8500b9a5d5bd92162f530f61b8b8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863a3222e703799cbf5c8b5fd4261f9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc3c59abc77ddadebd9b07d875bcf7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f69d28dbc9cc3265656a35939dc50c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063ae2e3c6fe8570e88d00665188351794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16e88af6396fd6033a62c383504b82795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ad5be892a030b88c5df6c47dd0e6b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d527f3960da7abe88bd45110ad9af797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b9e5abeb227ca20943a08c5f52a6b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c526f93270af8258a382120770ef9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc302e781460f20e3f51beed11a1921800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937f20d678dd4f8ec3fb0b2465c7c05801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b85cec8517619776cfa52f3ca2430802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc5ddec17467c5b2dead4be17577e6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350ea4a587f1ff788108b26298cd684804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b31974e7795d2210f5e4e9c57f2dd9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d1089d6429706c7e4058eb1bd717d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c315fc2be9cea16dc2f3a98e437c52807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230f90a5644527370b15a1b060120ae808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b09833ab673f932dc4ed44fa1e324809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72ea504ab915880ab4d2d239e8c49c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f60b09bda5726135c640f27f513aa811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0870414e60e922fedd28dc37a1ee5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33119a3a7fc8d5b615de95ef1e515e2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68744396e6495bdb2f95360619dbb99d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd026eba8f2b72b135774b02ad00e4f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9515df4ea59378fe20c6161777e26816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f20af89cde017ea1eb0fcc5347051817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cfe0e2fef04bf08b6c084d021a91c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39417b8bf0bc56f8985c135ce7c36937819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c51857d090aba0ce6c5e551ff7647a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d2503aee539d9b5a4683683e74169821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1676fdf155c1997d9f2e83d5a9044a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b326f0ee6bbd657a9c6ebfeafb9442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f0b29ecfee2351e0c519b447ffdc73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b00b0d00ffc3b38971aefc716bcb994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f75a52981c5bef51f2a7e3e9d3134f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a163ce7de4dda167c4b11a22e566e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708aa8a3b0b3d05e1d68da0fc0f23897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1cc4f1249803d1a8b47162277dc668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47992bb5a31a1b9a4e99e7cdbe505a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee525d82068596e90897b93e07e6ad0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465dba425e49f6854e6fbdb8fd956c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d73a3f654927ee9515a8664c6fdef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6a1242f67ec69a0cee89cc6f9981813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c538ee8617425f79a4c02fb068f6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297cf23e07b26e32dd21576908a0aab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cf6ce8bf13c1bad6798f52115837e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fdb43b9ed69432fa9e652824b6bea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c02c22dadf6f8a16aa6d266a914eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1619f47fb3db6ccb591a3ef7e3ec319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcc45cc66d45c83d32d75ac8b18cca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c186682af6a33968db7c38b88ece6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9a7bba5f9bcb17e17fd8f8984eb9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752b2dd401e4df1a7233b8722a9a9ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798803c608aa053bb38c803772de33024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b1d95367facb6ef98565a818f648025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95c33d22df0ce138c4d1070d26a25d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a0a0ee65579f2163eabd9f957521827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e7082d66c0f3c4a5f957440830d2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771237eb71abacdbc0c3bc39fd2c1da829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821595c7b8cb4f56cef728bd874067a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7956d94309019fefb4509ac235c6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401308538c0e53c82df291025f10615432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f44f09d6ba57e6da2fbb74603df60f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8e800de271c9c01feda0d8e8fae4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb038d841e4bc629bcfab9ab2187513035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050deffcb2311fce2d844e2dff14673636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b00ec21b8ee8f0f34cff9a17b97dec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6db804bea9250416651dfa9a041c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b1b89931f6535cc0859f3ffd7741b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7fb15f87058e5f7d5bba3dae45ade40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17177ed236235722e25c67b63fabed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4dd8d73058e484884bdba32cde92f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bfe45cf05920312e565855a5723c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aaa7f9342398a8ee23261effa3ccd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46efe1edd8cec4486d28e3f14360e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a29493b35601327d98e45ed20a53246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d0258571c6f34541d135c2e0aea0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965e63bca1c97a5be7f6bc6135db7bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb8ba96bcdab77d87e0716db5b6a0d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943fdc3d52731b35067819989e4cbce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8541ea0a73762bbf14c0cb3a2c937751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b063f5c8035ec8ad84c65cb245b1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3f557cd61e702f8b5eb97e732e9b553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ec3c1e0295c520cac716386a0ed6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e1872c9bd35c96900b0263784e9e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afeb3376961da7a31fb16f3703435c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595ea3df9fd0ce7085b020c6ffba6fb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483570b7f6a273b651313feae148887c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13c95c66b161d3686d3cffa59480b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa999c7e9d03c96eca6b6723a7728260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b1eb9f85dd54b5325511c55c66bef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450c79fb2443fe0b1af972732814b6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7533c9f47cb369fa9a91952d93f01963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790bf0bc4664c94555649c729c7465c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c564bd04a11f020939a9c5c8a94312e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80857fe43d95994874d31aff6978fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8871c80a69cd4709a0e76b6911c61267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e951846873e35bf5820cafc861bd468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36930f4a4c2a15e5a37f4ad37d2554e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6d91e29f6a1d0524266213aa2c0bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea91539de52403bc16d1e15d90d3b9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a8a3d157f529d8596a74240a302b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138f7f9241914f9f766ab32e6f3ff1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81eef0089e7b473bf4d9dea438c0b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba6b10091c0745df60693864e1322f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24610943159a564fe0dcf208008b5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc242479c36688db97cf583bb3a714777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40069c441a7f11f2de24c7b10cba8cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907fc3292e4590858af73b0b6426f8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761702040cea8a6bf2841bd8854378180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5370cef98b68031dd24e759256bcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67402c6626b9e9c16a2e6bcd933da5e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114ca6d2f90fd1a4378a77fa55338d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65b2a75965ed4181a0f704bf7a8f4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ea4e0e6ecdd344b0b50b17ebe90a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db55c5a8d9a35cb2f17c9e19f3592e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e7bc70744a283ffb0f2e67ef1697f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f478876b295db6eb85160a6d2e4563a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61394d0960f7699f4b473d796df5ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96e50fa0b0e51b7aa883829645655d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028042dc9db2af919316d214e324bad591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06617bc91c05c14b059de69c58153abf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3ebfc4e83f714cc97dcd450e3864d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5a3b1dca4fe02a4d59bc49f548e4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a53a55f5486c02a640c2a5af0273895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b810acb3179ec0b346a524b7bad7a1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb033271b5972e189d4b115510ef01697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996c7c2e5f7ac3f83335c754dfd6fb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735895c6bb05601869b4710311c323499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd045f582c3e7ba0f668ea0e0bc54aa7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3667bc91f0aebcc651f80e7825151a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e8278bf27cb60098299a303dd3333102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdd2b9be96fa69d2a1fcf0a7af2e20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fbc429283c22541238f693ddfc527104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67218f4e04ea73d9288ff2eef9f8d709105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885118479b38ef3a7f0b9148d6e98ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60558d9ef6ebef0bf9650d6efe86008107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e2ef962403ad94be0b46c07742426108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32b794a589129aa99d5dc2bd75024f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8071227526040de1d883bbcc20078110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e99a3c6fe9e0419cbb3668cbc8a1da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea8231105d85cc7388601e5bd06e8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d810d81ff4a6e5b8e69c3eb473102a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9db0cfecb4d485ed23cc546aae01b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b8a2b2167efbb6f6020ec51c5f7f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b6d0ab60a3cb0dd34e80bd7cbbb01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81239800f74cc0237a4f8f4656c513117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476fd7679c528ce558cfecfde03037a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657a919097824e2104a50c6e8722dec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81b2aa3d0d8b403800cd4236283f2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fba552aee3bd369e80e093c6b579c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5db4b7e3f37bb8a68eb1f0e30eaf86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f0a4e6d517b99455101a047172035123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3091b15cbd597e1f7d3a6ef31559e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94f90da00c9a5918960b9ba37d59a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813401a7c8388b37030e763a1c6b99a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef93feeb6dc13dee16a8bb922dece6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10b633c527ad493af8d7087d5ad430128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc9eeadc957d1ad23f493a73d0f553129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a087e65195064481f5b1f5af74947dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bf0b68717a4845258a4ea0ed01a62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6518a0e289d3fcada0036df8aa66742132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cad66b0bfb81bfe47c5d52f173aeba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db0f56c71050eed6b70c8eef7c0992134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f9563ab3ebd073c163450d54fad71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0561f79f3064821dc12328ad6790e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d881e10584be6d82f3500ab6791017137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa03641eea5deaa11acd40d5c04018a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8281d2baf86161b05efb506543d3e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33955de840d9cfbc0ab536ae05e0b71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3fd6158b86271d295c2cafb9fe8d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a81ad11afac7c2ffb3b39a639cc234142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effb73a7cd43b7abc729cc4079837e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a891868c17632fde7a72f2b74cdb47144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b51304c2404aad89bfa9a79d3a8d1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2aeea50ee07618394165f065123d6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bece8f5cebf027167419233800e5ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6376873672ce5b9058ef6a6d2f8c02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433c338c72ab0305c3209adab6790f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2e3aa3593b53725c790b7361cfedb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b879301c5bff2d6ce433d37807d4d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abcd8a1fbb9af4a17927a33b95520b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fb0386d5ddfa29ffc14f277308a09153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31be0ba8c97d7b4aa1262ba56bb487154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa6037b2ab2c331cd0f530282f8023155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd1cbeda27c71a94871d25d42e09d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f6cc1717d96a1877c41a8af2bfc4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8b77a495ab491f180809f796c115d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a479bf31f771f8c8b6f8fae34e3823159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8815b95f67aa3fc8fb573593aa8b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1ffb3ae7aa7948047715f4aee5c7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0866f85fa6af65521f669ed49e2d30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5049e231c2d96a64004ca89a255e58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef062e365b8e0241abf1eb13312792164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1f27215504946789d64838deac7b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256299180cb3e21eeded0686a62e69b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439f436c81d9677a019bad4a891d910167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a998af2992cfd36d82c664d90db164a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3a23c830ae2f5648669ee29338e37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242f7b7b53917e05b9ca87e0a1b4a81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82844103e96431b6a0cd140343b10f75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1c0eab7687831f90e8a8a62995c16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5390f1c7dccc089a7398b5acd67b48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db47b203a64cd404f8180efbb4b5697174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62846026dfae500076a9c7f2e7c4c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0c02d3b35e61098780524d4232d57176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c27128cb39c81019cb55906693543177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b653daf7f48ec0eb1f82876a37d8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f410e4dc67e9d3b2785c3925eb619179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e892dcec7dcefece5edaa51de08a6f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a4bf068d23d7e7c48b08c671cd338181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c24e7576f163c3301ccc9a5f89cdf2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7aa06b85978951b69a778f602eb57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df2c0d20697fd3cfd8dd87c5bf36d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dc9d5d0c8c81a1918a1a8c6753aae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fdaeb44ae533c7d75b5b2ce80e94d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774257d8bbf57d6a6e26658cb03126f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e8313ec6fb19f18ee1ebc3cc26600188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935c39b1a008d64d7aafed33bdc7f4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f96f6d19244cb79c49a8573027150190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca083bb3e77ab38eb0b79bea9a7fe52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941808cab501d67182c1c91a67cb33cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc1557f9f6f8a5b6901f38718b81d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3788325afb914a02fb86d11fbd575d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c2e23cd00a36c946412986211ebaa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2da542fab31b1c48412168448424f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eeaec1abd498a7d92480d63bdf15df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb0deb2450d52650d64000ab6feb4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0da18f4870d7f1bb905872d45eca7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c0a9eb931c7c981e5d9ecea18412f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd721141614f756b678a095893526049201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d555f198ee7b09f1fba7477b9bae9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3556995e51290358a259023399451d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a9d933034194955cc6f69eadfeda9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97257baa054cdcf6146eaa886385877d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaad554179fdd8ef865779a9b702cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee4d89f593a6b2079b85aca48f7285207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c88ac7b0dd753a30c7d0637fe4dcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2af7401564dce6b66747fb7725576209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81499b657e5f1ff61eb89f2eb78447a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e9b16d956731837f8193d31b07f94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c617513f700a2190e34b676283fcfe6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4738f0b4e2f02d26b00d85a708d2e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381f60867d6d77dbd3bddda16c8659f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2ba4f585112d8883ab07305bc9a2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9d08c5a76c300a3a4c105788745d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbb1851618fa20d2fd8e74cf60cda5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb5cc7174cd49071b061a5349018c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1bb68127a243d136a3ba8b32338ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ad046717a851ee345d4841359cf2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b133f1c0d0b887fdf0d3ea27501243e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a8cc4716a8e7a55aea0b6d7fbdb4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb8f850482562bbff3cff9b0354b4d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d00d17ad3c2eb79d6f4d5630e1849224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cf513eec3f4d53878cea0d4fc3468225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1099eca5353c42f8909b611197bb00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720e734a4ce36c0ff3236a456ef2011227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5217b22dcfedd0577a6161da24ace0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacf94331d6225898292250d78a5f63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27883f5f9023586b6da6ec1c4f62e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb285e5448da8bbe1ec2749f6c5c8905231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd74b378087fcbbcdedadadb7eb7b79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320fb8878148df368b70725526f952a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ab04f4d7bace166fa496db737682b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4e31313cbd8fc50d5a5f92ef9f635235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431dda48f05c3f23249b928dd10b5e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17a8d2889df6423387dd2430f0fef4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231000f96f748cf897465d1c2a4650b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dafb0c9805bd1959795cab00a2219d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5b28a0776ae6b740c91f51550a4ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebda64734bc3eafcaede62fe7e9780241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561a89550d1dcbad01601c724b02c34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97a20c99cb8e3e9f3786b90432fb1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f24301b6eaa36b3baddb735bbed4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d331bd20079756e6023b7dbc5599975245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00947494fff605c13d2b4e5dedc7b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e644b396ff1993c34c7bc88355cb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac053a6573776b105181dd6e2bb19ffd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb9d1cdcdbef52d66efe76213fda7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa2ab932d4677fcd840c807e69994c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd201dcd4efc43f4043c9da207503ef0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33bb5520c3e0d53bb7bd1f7340e370252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396376cf28b6f2a997ebb3c13a6b8f6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3377e41e83feeaf03d8ed7749f56d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0972311d680292489d3fe6895b4ce3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81964f2903bce38b560c31964890f177256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997b0e18c8a80c4ff14671dff0c4cc8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6671f04ed2761a87da50d0a243c01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a96988d6b68259dd16254fdf2b5c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce8db4cc2e222da5adec797d135db0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417e58fc86eba67e07343eb454fc349261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4774990b2538eacbddc2c3937f61ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d181d961a439836f3b94d99cc37d16263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7e6edb4b903d43c64fce9e03c39fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d514dd125e6cbffb2c2715f93c1cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77971e1dc604758ad7ec32be3b741d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d276e63c7bee0de7b7ccb02787262267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b35dbab31d592fc3bfe02de2b09f73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dfc1f82625d48495805d7ca37f477269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c3d22d0f7025d132245527302cdf0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88482add0deb8f2fd4d76cd6e0b2bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed640ddc79d74ff53812504aeebe48be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b06234acced014f1eeff4bffad3fa1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475f5000d196030efd2a55e879aed0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a71346c0fe292f4a965359c68c65b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7bd2aa5218facc3b4629382497a60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416e5db6b70f99379b6749c9cb12797277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bae774bdc5f267a19fcfb11a2f10ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da986f0a1abdf9b21fac84c01efb802a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9e66a5fd84f809680d3138bbcc9e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b428e3d76acba9a83100e9af6c2d99c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939d67a572d099cbfdc1a8dd55f79e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd56a8f8006f40835e87d8a365a7592283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec018a5d374eafb170b7b4dded5dd8d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a2d3f6baa942d65a5732cdd910e5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d0da8219182fc50bc07772a91848e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f4a9fcf47ed4d50fed63c49f0f408287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb62cbdc496c9db310d03b927e996b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5f42fadadb285228d65f75bfc7242289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace530a09e409b6f0111c83a1db889b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d95f3207534b6acf32308ee46e366e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdb846fe7a72a8fb90b3923d579895292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d630d6b8d6239b08fb3f8e059d39fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663708f68474ba17e3051891a6e6ff42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c478e27afc53e00f933e2e6a6d73e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea14b578fc75b17a97f10dfe35ddb33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c5eec494fa5005b1901a018bbb9de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14331aaf67348b6b557b219c51241aa3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87a1e6d15fb2a60edd8a9a666cd78a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eed703d93bb3fcf7c9ab6d0339103c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289055ef47b02b690e964a732a491b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d8cefa77044a513f335271d743ccc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4358198938f766f74595b7b3ef32c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faac5f54ad72367fed49653740d32f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2226cdf5ac1efbf784f109528d357305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32892cd10e6b1b879ccd462f86e02a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334646129f2afcee1816bed73b48fba2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fd719d286701edbdc4164fa3fe7e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c03f66b8c37a4dcfc067d146ee8dd4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2bd1355844f392b133b7ac573482d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1d57985c4c49fee65a573f731810a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3ce028af36b051a9955dafc9538aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e46d25a7b45089df55f2699cf2de29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4448e2782336c41ef58113ca596b65b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8cc5e7bd5c71b9be5e78472711c3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdbb6982223ad6f50ac3d747f8630d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e43aeca7bdc3f9388edca66edec819317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f0175d624c0b764fc941c8702c9e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca86c9f8528583681356b4c9cae5a66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef70fc7a6253371a45e4afd799a60fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebb408913e445e2b3ad71e1138b6b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d0c4e06953cf50ff8b6ddcd404654322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7739e5c1a9a1a466fed6acef2660d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a02687fc1c87d43226cdfe61d89e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541e0d729248e55763d92cdaff0dd0a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967bc7730393117efbd3058c8bb55ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8e0ba5f9210becc284d34be2e42da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedc619a98556fdab59d58b65f4dca2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b2488105497493aafa0fd514c09d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed9e507235636adf72deb42c9426fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adf47f7427cd324929bdd47438b39c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d3b45bc7e80f74fea798452de903a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc4cceb6bce34603d3051b5fecb33b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cf059e0050fbb7af0c5a8cdebfeb6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d6ecde9a75525c7cb94a3d086bffa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6dd2bb037244d9b88cd21b68a2d06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72a11f911c2818e8585bf25d9a5c8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96355ec97246e6219feec34772547f21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdff6b374c970d165d4f26da3af928339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1651b25348e2f4682e36e215aa246340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e57fa7163dfb91ec58abe82be06d7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad32e6af6577bd7e9c758899a785168342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12b8605cbcfb9cd2e5f30be9c998fa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c052218899d456b99db4f1831cde4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc135192e7abb5833f68a6098624b9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00008ec799e29f1e4701eade3bf08e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626c16ad73cfc51c838ddc70e387f80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0cd9e3b1fde7ff19961673104e99f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f47a61c92a270cddba750f5625fe0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055dbcf5db0353e0c0512321217bd81350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e904f3b6160189b774f856f24a22ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5968922155c912e6fe04ee3d53150352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc128d7e64189ce55bea3acfd31ed3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625abcb17934d466e4ed54639a44bc6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789b2faad05eaa6b01429afd69e9b7d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42da3e8ed80a37aa4fa402b6c4a387356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5b0e1aaa65f55eb619ddc7496d745357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141276a0e1aa9a30b2d46b33318c5d70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50621df71400c4929d793e17b9222316359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5967bd7d296494c8e9e38b9869a5f63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5db4f0b9cc84215b5afb1b3ad13cd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f4a1a149ff5dcbba9c1f1a248853d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fca58ebf2cad78fec92c78b38320bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd129876ad6ceba4a12733ac0b2638eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224752b1070415cca9ec813e084fc2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311ef21c895bb7aca17588e79d8f9f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec707aff0c46caa1ded87a53b1a8f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c06d273da87616049f2e555acc8e2a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efca87014df92aafc91eff1682e28ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0d013af8681428389a4092995119a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a75792e8cbbdeb1a6dafc3c770c967371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8618eb75b682dc1b31a89810bd15ec7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908309c1a4ae58a93d06bf18e90e5892373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2901f07606e1774c68c8e2ef449cc7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016117480d4cc94bb9bc18abffb0bb4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fc96bd900106e751d121a7a253988376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17acc8d6bd7048c7903040cc242897377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5007047c4f0024668e51e9a78bce1ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884485a936abd7682446ed732eb64d6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1640c9f18ebd2c6f0e372cb61dd9bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3695c34afe00a417b30db5cb1330a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839741d953ed4f243c3cb1981af4656a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897fc861483cf519295778e41d04846383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399796f18562c27fbfad4f2ffd426f9c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944335d0a2f07ab939b3d377a3a8bdb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9f0ef01becaa66bd853d861a80ecc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7d631217b3e9fafb2e90baaf12259387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324e41cbce667a77d73f063821236b6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad22c96533ffac74cb96c6ab28c878f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc192c775ce4e63f83a5f2793008db2b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de14a70d48fa303d9071ff6b4969bd0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550656e5609d21f07aa397b9b880bfd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ab8dea06a25ae12eb258ff54205a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467bc658377df3d591efa9cec187a90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c12c4a9143d634f5b11c0244c4fa4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ff7c5ae7144a086abe386aac9aa32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30812295a8cf73f42b7e7c6f125429397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec445c61c597f721655003c69b535836398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1e3eef0d26c6df03e7e343a4d1f66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047369f5938ac1452c5a9716ef83efe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14981acaf102fbe826f73c5619236b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cc92fbe0e54a7b51b3df56f588f50402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254606ebc173cb2a17edfd37f292bbed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff8748f7985a3dc60284eaa9035718404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2c5773c8ee1dbcb666c41b0ee41a4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852bd2c6a194e4ae0490d7aef325b02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692e3fd40a9661a1aa7d683e26c5eb8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463581178cd6c0cab12925d4a6a5398408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137a23d3f4ed2a8941f49eae038685e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26061f45ee9b128344ff93e46654ae6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd747de1bf99bdd499b9e0da8f60256411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcd7c86b163b56a068015bcbbe864f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628a8292e15a18d5efd1d6467d20032413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ee0866d61924d60c2c7bce3306d92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7e5b3f4d55445080acc1567563071415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027cc5219feaef9291658d865b20f93416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf155119a6cdc5f20e31925435c7316417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f54621f789acd78e45b19353145ccd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728bd52f9d9dfe99e69bbee1f41d5bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69d6fab18629273e7b298be39bf6a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43227d535d4ab307ebec2dc32406ff34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb7a096208678d5c90061975921dea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70038d5146904ad9ea90f44c2ff63dc5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33dc1c520e124ef44fec7e7b419cbb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adfa03630c9ed9ae253fefc7b3f9c9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d6e5fa75f1177eae06508fbd12b67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32263c2f4255bb9c88e1458674ae9a47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c464ae1845a6352435d4f79dd9c5a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a596655e1df6e64f98122cd731e307429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98096c1f99e17e1bfb78bd3b4e44092430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98398e5428a9a3d631cb1aacac629a15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74f388b7f556c2cf11cb3e7196e194432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b5360591dadf76fef5ec288a7c3cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb8030981fed75b98e1dee785c5bbc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071cb1e96d849a76ea5a360578336dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf92ccaf94e2234e5856aa32252c3c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e9be90ab7c3fab909e7a233dcd0d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0617e3c61862dc3691c0966f3e92258438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ed9d67d91859169b2c94bec70cd3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0753658e54027f6ddbb7c7bbefdd1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897647d1395cf57707150e8082eac8cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c4a75b36f06b4ec44b4b0c8ffd106442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d523d9c39ea417d8550c060f10847d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753a878eb79dd336bba860c23ab9131444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ffadeac7c60073cb32788fbbfad90445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affab47feef78243a11383340086428446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae036ce98407aafd27a49d662133138f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1a732d917eaa8e15e56a22b19ff16448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ea1090510e1cbbfdc9ff112162911449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981de1e463e1f9025ea3034dc18ea10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89128d5b8cb542f4736b852d85867e41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9cfb77fda9bee4e47def5043f5235452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08347c01fd4e9d08f1629a10305d9381453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ed50274a54b149c631d8f1c64845e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b66f631d1514929b59a902b767b4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f578454aa8b24c07ac659af3fc2f88456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bb9cd1055cbe6302d11d9798f7fd4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b9aae9d95c04fff86424d2ff178a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ce817e71b33e1062f12304db4a45a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaafd541561a731a53a835929fd711460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e4613fa3fdef3305ddf3ca391720c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c028ce928884906cd7501133ce3f3aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c63d3f978748b65358691130774f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a38dc2b0f7b35b7b2a3fd16cde82c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7dbf81f0705518b6ce3e7c5e14d34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2878330c9c51db5d378f097aa63c221466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4397d357382bc7c1fa430cc100d996467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33524031f5b4dac6ed08bc7deca83ccf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e474bf36910b3dd821733ce5524a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2a3185a41a64b30c21c9443c13d4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36483bb199adb53581788aca62600c7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7247b4457f6a0e41be24a13b1436f9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d13adb35d58bba8e2cf1ac5e5b9a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49c485507c22f895da7802d9ee1a80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d609084c82e472fbaa3b89a333461a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e16a6d7992e1049267ecbb8f24789476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0ab27c8f9f99670ab83fcd54b6aca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a515c1cc43c3f5015d704bf1e2d4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42fb0fa6a816cccb3c789383d7e711479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73d06153a62ad2d92e3a51ed9f2220480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cea45a089a8013013d2ef72a3f618481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd8c33f83b01261fae9c4d0c00d1c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f018cc26168164040c094e87f38f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931f049c13e7829215da6b7d5a93248484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bcc20a1333190fc6f90796daa8629485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedd51523077c3091e022629bc0fb45486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8388a1e02444ecf10b68131f2433e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eebe3f095fb2d0db3d527c6211c7ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be187a5630738d506f0a703dd63d59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a776b63e74d1a5e83232ac07ede6d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8a41938fd5635312ce8e0ce228a28491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d747f97cf942826bca31fad7e3eaf7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba0599aaf884dbb52b590712c2e359493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a3a77eb2c738d1f05c1bb48abf763494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06691a703d448ba0e6d87f8b0df2b97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff58b658e6a79264533344035b79e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5f28856fe04cb4dff9f13c4015caf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf58fc88b6570d67317e704b4b6b25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119079c987b68b19c35337ae5c62bcb6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda8eed99a3d5198048d1a212a2f5e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aab201efe8c5f04e6143450a1b7df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cc2039e92267473596611e868cea8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cee2a5de184dc69d46ee1f8656ab46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec362d8f67c86f6f1ed33cf3f2c2c82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c276dc9b9c4ce8f1c4fd32b2c3ece505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba0b4df3292d37f040e8721f9bddea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da868006daecff109e185d60c9c2c26c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9461c9b34c8cb7c8999c7db94aaaba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07806f90583d614e5e9dc432dcef97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22349101d8ac6e75a182eb5a950c31fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff886b597546bb05057d537746815b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e098ef037570a77b2f142305747f9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950a94c680912360ad43d4c1f4ef827513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e855e9fa9aca03d0ffc0cdd51280ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce1dbc464231ced5e7b34c5ab59dfd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00371ac9e160b0c326b7137f39cb8706516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0723df2459021b0d9d91d8502367b18517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41facf5ec1b6cad17d2e82a7c22dae4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcf880a60a1be949cebbeaf4ae70a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55062c94211bbcea32df63311ab1c204520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a564bda2dcd2dca01808f7190fc4ff6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f13650e9f49fa5601cfd5cbe7c5e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ac4c788574336f9616c278b380c00523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb1beaec950299f5a032f7625eb3df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9de4fadcbb738220b3dcecb6d0299525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629466d8db640c9294dfc96f3d959bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a009f615511913859165e3ced1fb30527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b8129536ed4c1bc2c07a9e1bf9833528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a66f2a34758b5fd651ce58ea51af2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40c34dc20da63c1813b8126cedb7a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b16c19404ff3c8e95e95da94adefd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5600d169f80d1f8a7960a186b8956d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15815cb7efbb0f58bdb9f64e5560c3f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee4dfd6e9472cc2106dac64bb72d60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b618d4150505fc89629bb7852fcd0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc28c87576ff18150b487c595f7a199536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e79b2393f025b94d123299f252848537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa57678241b74e8f1cf9395128e7227538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f4dacc3f94ed132ea62cbbf6a6acc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b3920b28b3e869a817a28bd158e58540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4df4cbd405898b5aaf556de41590de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494378d21f25df4ed245ff9590ad0947542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b65a1df07afb503398719c2cfe25a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cd05ad65326752cb0f0dc9c565c52544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ec00490485543f3cc6cfb09bec614545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a9f5d6456dd42eae682b66c193d69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949914b7434fac709637bc4e2ccc3ce7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8096544a2ada0299add295f3a27702548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3a732a3090a87e68d0bbf414e8311549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdd4568d4bbc3e6d755616750fc0fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80047353043be7962391a996fdd7471551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202a8ae68161b180dc0f744c28c2119552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004c1304d62084960cde691ba1718ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d756418aa802c51e46eeb24866acbaa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a05a5a36ee2a3d7314b1e72822f221555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fc07b71d592f89f660fda394bc32f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8d20ac9b0063ad3d25e71f32efbc1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a00fc3e766ded28ad9c5c7ae1a118558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440f79bd52164255748fd8b95e431c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4425314be647bb704e221ae7320fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640116c395592724f79e6f75ac6b871561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502d222f8669c97892a0a236e76d600562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca391bf45cae170c2f7b2a1d52d693563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a332830fef1d666a7649b95da28d725564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390368fc8758497496b859f56eeeaf9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53e7aa3c814c1bf71031a1153f010b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c48237522a6806468baee2a495606567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77719477728ff9109f1f05cb104bdab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3243ae41450a0e60b561c284bcb36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef180210b54537710e49a1235dc0ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa86dd09723c5b8a8b3bab459478f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ab86395ede7e597548266ddd1c462572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f37d5fcdcf66cc2e4cb0f0510b677573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c398c5d6468bebcd497974ea8ddbb68574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d46ae5e8bc92906410cf67960aa6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8c6df779471adc9c43c9d90522d50576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150322b73cb5eb6b2d113b20a7743ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a97726c3ebf85b66907206f0e13fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141baa7a4f374e7e443b2806fe88a56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06421a144e726aa84fdf7f9976f6c829580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71764260e942731a2dd4f6beb629957d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e2a0395bf99763d7fba1459547c83582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90031fb6010769c56e7d6dc100f4b4a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce559cc5bc320f68a879f0c26c47b2d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec2e36d19319e542736e5388d4c21a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f069d5c9e2d7f646d89f26de2ec3d9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d4912ee5d9223690baa7942a724e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde495a2a5ed4ff15a014c734c1f67d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975c8b78359352d2bac383baefcc9fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02522e8292876df91555a1aebf3f2458590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39e415e0b3c3c6abb41ea32e7ca7fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b0d224f854ce67eb749a3f5d9ca9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6b8726896bbeb2e5d56f29f7182f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61a8fc9fa09a535aa545a17f85ea77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429369680f2645ecbb21c503caae2f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ef602e7e54b2470479e99ef747c45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0e1287e7f377d7a25df7394a51a54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade68b0a0a26a6dbac7a0fe4fce401c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fcd8ad0ea283a82c616e6931ffff8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0c12abc2c2f412939439fd9388f97600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16c1325e6f211a61f4eb9fe63c1cdf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f5ec4e10bf0a0f0c704e7dccc985f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513570f1f22f020b9996880f0819251a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a86b98bad57a264bab924df393bfe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598465b8b137849e55abd3c445f3321605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065d39a53f998ea5061edc011648d93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4983c61d7a0c37ecb822dd602c6addf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ab0d814c23d7073e8a8e7af3c116f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98584d533d565c5b5799bb1b717810609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a1ace1c189bc2a1189965ae78cea8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5117ec03d0549bbbd748949e4823f9d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23e24560ff34442ace730a35d9c96f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87ddd9302c7759d6129bbf687e6ce5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7414af643d8c6d61b3e1c84f551cf3e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19a59db0b8919b77f24d6d021b2343615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e92eaba4ab8e1689ec620f7894589616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ea6980d0641228e227677e05698c2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1074adf9ef290abbda3a61be4c49872618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b582a96a54e5fbbfd4db290fca15301619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81de1a0e28fda362c5c6a6ed4d63b23620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3685c1d109796eeddfad6354f465d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fd097d22ac8f1fc8340378dccc909622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39277156cff17cdf5b2ea0dff0ef52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff37837fd7ed94dabc9d6cf2598d56e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b8d71b79d26e15defad61ce458cc8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc224cf480ea83b2e32ae3fa0c20d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff947dd5f3dde4a6a4b17598c9b818627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7060284abbe44948809baff1ab278628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d2404fb3f7908acebfc60e290228b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed111049339d3a8715dc117d65f694630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdb56142f14785b9fec92da48badc4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7db06d9e9ac2008db16592e55f2c13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c74a405c6385fc22ec89af501bee92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8c0d27536109639e306bf76243ca7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab48b1d0fad84d1135953d785653cc5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dae906a70107dd2bf08c3b63d4e713636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5532a9383ae84afd5ea6e7b50581f7c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5bccb44dc684b7be5e7fb75ea28c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f163c16f5ca0874562aed28ebcd7cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdd2ec303898b28b1b81cdc95d1d08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac23ac44cc8c3ad7c5832e904081eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c8265a58dca9437f9a0a4a2e2de32642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72325a3f1f316539e13a2be35f09c2ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77036e630e9a13ed1a8e49e9d2a9b0c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eba788748cd8eb17bb8d02d70d5545645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6fbbd813ed4c44df4c70fe5ede723646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b74a284a84f22a30a6ecd1596787d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bcb09e6124c52cdf435971038f60a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748056b576414b2c328ded2b66b9fcd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af87dba121a04c2069a869029ba7e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5482930848c19af94e67cc9fb1e13651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a985979a8b86a99d3c5a6497405e482652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f79871d4dcde8850ab27d397e032a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99179477ab51bd6642ee7e110a5bb4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4b909d9f97826bb3ed81994984764655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69eaba3092f7cc5a90f7af157eb458656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd262b314a0bfa16411f9e8c5603c141657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde90e56fd9d218c4babe940f9eec5d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4f59d8af6c085e840171925a5461e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934d228e6c80333949fdd7b1dbe3d20660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6ec0de241a086050b1c92c45fc226661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee7810a5a67e1bc69d4ea066e89bbe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a098b4031f113687998551d1a53f461663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844a674be01a639dff115ac6b952ea6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ecbf8823232af6cc5b60402721028665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d36d9f76636f38a00dd5c8952f0e64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec70102be93ca401f4d09a3c9ab72a0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6446fa7c6947cf5ba49dc517ef4113668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da2ff9bdcd86b8606920c4fc26b00c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6d373fb6af3402b3c15ae8e998837670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1425f6905ffcd683eac5b80d53ee4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3268e1256e679f89af25512c26ad7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600d5e4af982a8d9458033b0f6511aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cec900799489f0ba4cec1aabda9f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caa05ae322c2679510c989107d2cc3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e594cc786f9260cbec63468e213fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400d96b522983e55628ab3d0bc6c1cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc29fc54d863d019544ffa240fdc74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0aecf59f98409c29e02d6f84af0bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69eb0f941ebb75746972c0ec49d8a6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a366f5058372fe94a63dc7f28aa35f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79569351dd6485a2a31a1423dcadd42e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac793c18dbd548da4e3da971d0d3eb5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eac118745759c0bbefa4335999cff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059d4be4d65640ac16cac7bf2ec8c14685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbf79a6490dde5aa1ebfe92d18c500686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122532317dc30db9ac4cafd6bd4e01cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e478c834bc066ba7d8490b0647724688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd79a1ffd1d2f9d4b523812c9b7f5a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0380c356df988f7db7585b47191e122690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734149074865569a948b1b2c74fc1334691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95402a262ec0347eb53219386a5d5e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f91893666698a4374f59b47f9b5d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428d53fbd2bda88e2c4d6d964055c4e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919378dbf5128402292964fa575f02a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229368230f25f53866ee7a22d156c4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97288cbc3190f72f776e59f53a35fe2a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b84c34cbac4a13fc3f67f20b436cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b6b7b7167067d9824c66853d667d2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7d8b44e0363fdf2b72e0c1bd58f48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6c60d3b1fb3f6d263250a8e2bba84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1878f49b8a9dbad26d4282ff7cfd50702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7773a7ac8a3ce8217da6e0edaf0112a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c59559901035183d61e680df35f25b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da7d70f95dd7506a6aba91c7f5098b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a78c11962ad05e908b45290c13d1ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702580209784c3c6b6bd3b173121cde707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff15a6693688a86c07e50ae2227bc8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d541b2dd66d89551a7d07071415941709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034db79fe1fe2cd5cc98f17aad4ba78710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d4f084624757c1018ba058c513b5e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1f5ba784c4d0a34e1249df8f31eee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8b0762036ffbecadafdb05887f0e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf168671209233697d869ac651f33a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9778e67a36e5e35ea0018540bf080715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d030ec01d2437c027ce1ebbf364d32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dbf78682b803d77992c077d67e3b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63347989570338ba9b0d7c4a456884718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edfa6366565df2cf8cec7d1cc5b860719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5329a494888bf9925a28ab37810f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc74429a8ca14d9178ff6780928c26721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048c9416d07c1551f17c9993648d13f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c17d368c15c2009dcce95c89ca2fa7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c585c343a487acc9d6eab164cee8da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d1f9e6606b4b08111bb7691a0ee6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96605c0f31685759fea96d6a560fe94726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895eb305779dc8940b00cbec199e687727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54208214d37ee7da445c8418e44d3e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5779dd77a24ecf17daa1eb5edd3186729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30548a80f759fe78a1a66142eb6d5b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ac20bf70757fa21267c696a8f2523731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b851f36c727569a8d882b5a0fe7399f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a13110c83b58134ad479e938b0125733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472e67da6ade98a19530af01fc62027734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10c11314923df57d17e518356a5958735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e42f5b3fcf11480b5f6569115e21b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ebd95827e2c4da9f49b1561958901737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebd1f1619aafdb638630aa779795dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a88664f43afad0574465a9bfdef823739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edbcc96989372fa1488df7faf445b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44052aba6c5e137484513378147cb78c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f9d19fc6d7b3fa2889a27a4161ef4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee67ae516f05bdad1e110f12fe3a15743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242821043948215b157ccc0b8dd1ffd2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd041889f16a77b40178ab2deaa2d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184c94990699980e4eea1540859b537746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa8318474eb9eb0ba615d6a831a48c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715dbb91320d73cbd0e34343b8d8638748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e679d57392dd6c8be6adc334c59b632749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3d13644ddcb05b83a87a48071ca68750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9193e71fefb2a44f000c480724fbe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227f9a74f0f99441cb44dea0cdf41be752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24613efb0b07b22a319a235995ad1412753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4075e7412eedbfaf6c1de6e9b41b565754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b607d94e3ce6c89e61eac127135a5ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce1df7f27d7907b2c69579b0a84588756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574afeccf3668613ffed25678f1bb98757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a689e4a7b8d3cc0087fd457521f53b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92d065047c6eb0205229f293d9ee12759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455fd74b16134a205cd308d632f37c9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d315589049f7868944a943e53a723f7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c5adf0bbe9283709de47cee4aea93762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416532e4ecad43497991b02eec60853763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4e8431e4ab0256769c7907418a5b4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc2fda72dfe7f580971a0463407652765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c734ae90ffb20a2497ad8ca5c8dab39766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4f5ca348deb39cd29e908de66439c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>